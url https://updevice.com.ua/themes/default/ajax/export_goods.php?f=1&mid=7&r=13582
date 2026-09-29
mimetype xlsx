--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141798519dfaca11f700706b919a9461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3be1944efedadad2ce8877f0c64be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6aa5960a91aeaf4f61fd402e961383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc51a0bd7b63cce94bc4f3e96e29da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8e021a3f81183c836012f82dff2295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b80d8a85f7b903b9cb79829cdd9e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3016298b09c79a455378e35861bc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3dbb849e646f0383a66919103ec88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effbacb3379fe343feea96f8cd53d659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a60d62be4c1884f31ea78c904458a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c6cd4a9ff6b5805faabfb5ae4cad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80a7aff97f2ac049c6089ccae6100312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4c18ba60232c2a735dcd271a6f5f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c7a5361e9e53e2d2494c84903293614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f1e32b7bfb5da725e357408de2e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875f70c46f8a61ba1e7202ded76bd6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01be229459ca66fbaefc692a37495d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf786683ca4922f02b347472de99d09418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc8599584b96646b40c3497b69b86319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a05249815b1a91c3f0f6d145bb80e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c2e768cf5736f57d08d9089b126f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76702fb57f63971c773376c0b047622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba504a38d6983db11d37ce2b5b752523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b895d4354e0571849beda68675e64fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926ce0c0343ce0bfcd21854f115729925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf6f4530812c626b23eab7b0deafcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c652727a4db344eca50f863b65c0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2749fec998857d6c105ac06e74e7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676a1db479a52175f39b9f13a37f5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297c7f6193096ccd1fe6bd895ec157c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f5d2e1bbed1825239be5d9967fd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f13172afe9df0572f9d78f40a9e9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253e327355d1c96ab020244bf6552e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296418c9635021dc05e6a57c0c841ba134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dd2bb2bcf43ddd5f2c7429bcc364835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d1b57d1cf03049016cf5463728f0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f296024987658a53b64c610198d1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781e5f7a65647660f4e3b6a0106676438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f4d60d3588e8ea4978a744d60cbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e6390a722e8c08ce16ec5550cfb6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9c290915341d69a3623c9282bb90e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fee6ba8f2a8e8599f1e63794091ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f7618187aaf2128b1ea7360e2c85643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a8d839c7667f8139eea2f4985ffa844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211e614f9910ce4d7c36643e4bb24f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b047f99e219485d367c4e6a7949b0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef8ce2a2d137f51aa6f04dadafe2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d2e545fd5fe40a1fe56eafc39498548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fa3ce854c2d11fbefcfc972a437d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f5de1e08bba7b90cebfeb53028e8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae9f5528ae4423eda01b966ad9cfd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afdc689f7508f1c2192fbb1d77831c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a761f30be03aa3dacad48e93bede553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3417be8ee886c763fd02a8213ed44054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e2549621a49194dbb7a5933872d0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d475a37fd00037b61d350d2c9c4c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ab27dad8c96310b54306d044a721c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd33da128a540ed42abfebf120d71a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a578871b1f57f483e4a46f996a13af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0197cd3eec0423ea1e1ab381bc8f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fef27bad092345246f11cab345339661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b5b6b5ecd756f90d23e7af9d60ea262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57fba21777786e45392cf9bc6e433f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64c5a365a520e4f4aacdfc9e6af2ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731089802bb9611f5f3f068d43733565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180a16db59e0c79c47d7ea20aa6ff966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce595eff85b432e9b89598a9fbc3601467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cffd850908368588364495b51fbdc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f452de3ecc5ba8078f7d2719a777d7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aefd0cdf107d77dea4dad2451039b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4084b84a2a765b91f00952ebf99598a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b73c6ca0beab935ecbaa19893880d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bfd9e0679d4654c470de54ef4bc9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f96330e8740879d0698d184ec9ed374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4484054d9b8c2af6b550d1a6d49507775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16f1bc938bdd753fe41a70770d5cfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5481676ae64fb9ee9da3725db33ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828521e5004abbfa5c4ef7acb11c84ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f119363324d4118991ad5216df4d89a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c6de7dc3e012024a0886b25f7f8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f179e4adef0a17cdce21a94a9389e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2b45e42d515b00d6323e80a1e9c5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea6a5afb60f9aa767e9d8a827a8f0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a5abe9f9388f0d17f3b65bb1b64a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032cffe1b51ebf5997f17fc817227ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8d7aca3295c532dc20d957f1918b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12251eaefa02514652c1b8de297d79c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408d8c947b2886a02deedf7f2007af288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a07f992ab4a569af430aeead86b81789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83ecfc9c1dc0a769f616131b6722790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f695d874e64eb570b35deb00c8a1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e930e49f070e0d2f5ab2ed217aae492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b704502e5240c24e2f12b6de420aef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207731f582641d556badb37b58d403994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9e2bdeb50a4d898e82a0eb74b10b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30c88ed4c066c3f048904d08c96d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3885e0c9556f0dca6e0bf14014fe897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca752ed76371d3b92b0606129e66f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f255b32923d8cc7dfec1e651a7a4bf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cfc62def25eaca6bc3fa5053f2838100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd226d56ca21617efa0d80eda576bdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df12078f0106f1a947f567e6b406569102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc65d53f710540ac69ea1edeb110e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52693fbfe3a2ef6cee167775973568104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eaf8183f53dc75473321c9c7dd472105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb6e724258e868de3927140cdb172106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abcdd6a6d7375242d3694cf257157a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd185f8d53da89a64b1a7449ce5cccfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd4bcf3f96d7c73072fb2f4e3cc89d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1870f36af2800e310d1b4aac1fb941110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d733567a667939cf1744c5a7acd13f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d98dd7351af1a347d5f6e79cf61e60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6dcdc1a61f9e8e65f00149a76ed3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf958b7aff6f9afe975be980531ad7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a0a386017a18cd73e87794494a5ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad408d7016b043851355783439c1a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea4d2f786e82c48255b66e4bfaafd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7b004ba04d58621fd9951db2d6f14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa34fb70bef920ac85f6859650967cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335aadcd8286c359a4af24cb9a73eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc6e1a941cd502a075e6a3bf502aed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e96a8daa5b314343b3ad2696e848e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef176904caf5d809eaf258ca907fe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d144d0384b73858b716b137d74802124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc429bcd0936e9cc018bc98431267e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac2414ad907ba84e3b531b6712b614126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8cce2c32a3c41bba148657ba68d9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be1bd3b4d958ae5a4f892ea1e9ca88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a43227cc431f885d7bb19cbfb6b10e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc696cc5c7cf708f808f7e9e165b7890130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf68527e94e80a73087f47d844c7a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b305db3545f8e2116af7389c6caa5cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dbf7b9d4bf9c50a28cb544e000df2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0081f86339ea0aebd4c5f0782b2bbd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4663912a48e9608f6c3053fed85b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca6bd0ca4530660d8b4a758e6f83ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df005871248cfe1dab2301543b7777b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352a082299c337331031f71e121a9ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6623930db6b9d9b5c6e51612858830139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e279e5cebe139951816d9b8d4a73b23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9cfbebc70aff47a4dd93e6b112a33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a01aa1d84a98ec9a688b15fbfcaa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a18f2703166b3dd279ad26053e320143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055e60b817ba67e6c2b665fa9de6aab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc815526946de7825595ece62ce3a85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691794fb9f0e77b38cd9127b5dc85d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba52d393de2aa176671b12a37a4cf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aca24a3d538cceae45c3b99d027b4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d057d19d38184932d41210ab63352fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f82a617de436292b012e27d110fd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e02aee82995503fdec730f3fb31237151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885719476b0f612bccc9e413227b6ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939faaf29e213507e81b66ee425beaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f34710167dbc130ef3af0e2b034d39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183e3ebecce738c649853fe138a989155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef493dd48563ce07b3a5683c9c528156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec743496ed6b4b33ba45cd086c69fbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c51b34932e2d14ff0c974a9a63afe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6694b4c440b8f1c574f0afd77fc05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f03629d42330d42a696d9c207244160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4610f4d41587a57793bf43536f0a543161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396d2bdf96025f70df0bc98b09f9d50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b08150ac0974c36dbbe958dc448f61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9329011edae4248c0da62347e9258c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6131b08c14e6afe540995710fe0074165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c350c4c62cddfd27bc0946e882e60b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb841baa9291187053d7153f162522e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d029a5b41d0e585271035e49e9c83c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06cc63c237d7f306440a4d2e095e8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228d085051c3c75e4c6d37461bb12f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d70954c172b9c6853bb755e45f37fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c31b179ba5a67fb2d8d59025be7b0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc56e7a05596be2396aad91ea367b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41aa26bb77caf3603ede5b1eb3ee7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d205a6d2f3726e2e6ef6212dd98047175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd7f401ef39c8935852cc7b1eb2dad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a52bd123af7c40068728a44ad0fe3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcd3f12443064e9079c64ced212463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d187cf9770fb5fbee68302c95017540179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf63de7117a715aa4c7a6347a65eb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa81a6355d25116783c366debf730d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db49943a8769950a31c44fd83424ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94532adc3f8c51b93557f6fd39ea050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432252bb8cdc41dffbf805cf6899d191184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d72ad4ec5d746d5c5aa2cd2817f695185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41df27d930764637746be3abdf1bf1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971266cfad233678c4094c71bb5413d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc33a86853119c09f8c009ff2df206188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af03ade8aba380c3f2c5176711d4fd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5307a02f3c4a88bc6b73e247a852d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955877982b03ee9f8de1661c59b9be91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ed8b7eeef155cd4963bb37190fd8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2622097f85a1624115add9d7e145cd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16806ec323bc8715c2051b38f05fbd02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1863ea8160a71433dac596f042e1ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec48921e958cf8ea648b60e41c53ff9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913181277ea1f888c37203bf3dce76cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39c129f74a23b70757ead8c969c3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45f20f434435bb32f7d341db9d563f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796f71501a08f575bef2de79dd736c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95020cbdf4104c9ee1f2afe548e3b2c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9b4845718b444b64e832f9d29f75c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32198bf8aee67f9d8d7df1c2661f1b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab39cbe09516e256d219ad216cbd9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e375826518fa274876bc5ea7851ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877dbebf67dcf6cf0f5132a06a16cd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237bac57e6df1fff2c5470c3d0f389207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872ebc2af495bd8b238deb02965f5cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26988301e3cb6fa7ac49d49d339ea233209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fcbf6c2be056f60f2a4924bb62b60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1e42afce431a03316beedf765fc71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7727f602ca1d3c552db4745623585212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38facdf3b1a623e784644934217d890213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b73e45f81a74aab333f70f6842652214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8155266c4c3156f9a89ca2adde29a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f3e620511b8d3f84bf4c48ef97e90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6b9e9726654f98312f7d73e2e040217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe26e1d41efcef87390a88fc10ea54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09118096280853d36c3da16fbc80e45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf45f43323477ca9626a05fdd7a9d28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3890437d85cf05194aa383923ccf0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713bb7206829b265235459b6b7ad66d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c72c0f150c567da0599e9437c0710223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f91c3beff98800a33ba3fda32bbeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c4c3d138177c60263c2e592aa08e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789085113832bde6232dc370dacceac5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7286286f2b63aa7f8218f0a8e48fab5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770a6c7528b4e13e29653b061929d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e882fae59080ccb549c1580b94fd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095600acefbcd797b1552a2659d4b1a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbae5df875d65932f0b8096fe64c24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe6d7c2d9987d47862f25d97bd10bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb556304003a158cf7a331230a85b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbb21dcb74306e39af14ac61f1a7ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b528acd9d89260477cd5da56f23e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab8d87a043e22a9c4fb63226ce1f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243593ef97d999480346c18d3cb811c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508aa7bdaa509b5cd66a942d53a7b50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecbda5ac050cf3113a596f1a87212e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a7c897c8dea498ee88bee7978422240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b834683ca5de2caca2eb78380d8457b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc8fcf9a781b889f00e38b5ffd6d80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3139469b411d15526acb77343c33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677970d9760992efd1fd3398ca59e47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e2011192912b28ed02c51189585c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d00d3bbbbd5647f68178acfb24bfa9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd662576b08796785302d3b259aabe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470062dc2af439f9d2be1c471f464228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278c8e8f875c217601543060dbc293249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5d71fc5d4c052902acb34f6c83bbd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165862144075c270fc4f5abb350be8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6a9c6e98120ab80ca25228759715b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf6961e0b3ffc960d1ffd7c01488b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dbaac55e4f8457cfb065aec00bcfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e762f010df718d0b4a4d257324d7c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089064892cbe9f7548fea872338d1aed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccd930c76de8928304d9a0ba6d18b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870183301c48d5c5359716dcdc664c27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bec9f11e2df177a5acd20b283177f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219494a6a409742f801c26e369358217260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f355a99d5688a7ec566bf7aeb635f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d609dda47a74a285b7a53a214c7700262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbc74a5a7c231affe72bcd330a079a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147735eb955956a412c4cc010e4d64c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8691f4755110670801fd8cc02d97ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c889ee83d2c05081b37ce7da55ca0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ff200e7ce50caafd7f0d5b5b528c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfcca3f3c43c52d4abd412c4b8317a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8cffb87dcfaf0b3df677321eec814269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f414dc23e03dbfa41905295d7a29d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b8062d5bf14b31b1c29414342320f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b9b534ff97f7f32e9d7cbdb04637f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a942ba9273f0b16adffd8e9785dae1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514e14edf7afb0ebbbeb5c37c0c0e2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706f8dc5494b1e7dc69faedf847888275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe383293dcdde725aa929289432b973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda7bc2f48045ff021a861ee4f09e53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2395b5d51805da5e5aa8cfc72df9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5ce55c76c8a6b029087f9b7a3060e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624a565dfdd9cfcc5af13e15d2c1bc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f8ff9d776ecc64fd21508ebe8515b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd786d26a7ef1e577a56da9174f183a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c286ec3b356982cab0260a74a83db3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88eceeb475d8b22a103d0f4aebb45e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6c96969147aa882ade88b5fd11ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d95a2dfaf6d90170f52ac6ba28fec4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf55896ce2174670106053d59d91860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d0eca163f22c000162b458df24a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e5c4c132603ec8b15bd6364f6dd33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d0cadbd2999bd8ffa8ffb96e6ffb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4613749dc714411ec0494f3e9818de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79520ec089167cde6047e8d9ea7820e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f02906aff9da27928c69dcdd9bba64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f85f8870e2e28eb3a6e20cf89667294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b7cf16201c38eb2537e4ec889a7dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e490485080e8b0c56291c07e8b7b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eec9d31cd6dd020ad250ec78c41c07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f165e89f42b0a48028cafcaa2446db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768db631a602b2d2cba34daf4bafd76c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2392c46896c089112252ce79c023f76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db434e662f0ca6c40a183233d8cf207301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212638b4ccfa6395fa5690fd6925010302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a30597b3e5bd9a4d4814d8f64da9d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc49390ba62c7c502030a1a5cbdbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d797c9f966bd2dff958b2775827228305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f3332fa21fc2966e904db2b0dfce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b40870b3698e4b76e4820ca9bf76a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113331a0b874dead0cb270336eba8a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de33c3031c20a5f3203a6642d7dc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd2e826df4571f18930a5a1ab2a57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2b165306057b71b828b61e0e23750311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b117ea4a1b12ab6de784b4d2e9090ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376da18b967e75ece5ceb3ce6a672e58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fff0af0f7a1b81ab1d3d3f947a22b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108fa8154628a4e0fb1a593e15c441c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b620863b3c313b8fe6e0127913ec3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600173c0ab10f24d1c106f7a93689084317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726afb1de3db8c19cda86bbc9f428ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7607542d72e0ae5bf89ca86de05199319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b462f504cc4c1dee733682127cf597320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd08fc5cef62fd6a5135d2928e8e2cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3850c4e2fa849b95801119efd476e89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe0dc55169356aa0f5f3d5e886a984323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd747618d797af1e59071b741c95b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd8bea3517d105c03a30eaf722597b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3b5065bb7274eee226d5f5f386ae2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097000797f08b3a5a3baf817ae4b192327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cc445481d23d2845eaf9eea955b33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d513be1769996438097bb8b302e885329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db66876543c1aaa502dae6bddfef4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a89ed47ab03ad35f17b470c8df135331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21179f4ccd84dc29de0a3b3557594b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81902d0ede4408420f14d6542706901333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e9ea29c63ea6e27805697548bd794334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3abc940a586187ae3b4e15ce211e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eed9615ee8ec22eefb2079d8a60603336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5e5cb547312531e1c7f9d9ee642b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce098947d1fe8a1c141b07bd69b6ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e85032dff13d3868c0ad229adc3b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bc5193acd1e3430c3d48f019f6dd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca21e99cfae831315e3f4c1b73fdc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137fb8128c6a2a9172b4799ae3d3ee5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea8994a41aa7dea3d1eacd2186d4df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca604218464a90b411fccde0ca6e424c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72b224d56bc86f3dc8d86d586ad5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe9fbacf544625ed383396aa79592d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd93451e46d6205385b70f2c4a505347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf134399bdf3f9ac6a2ecc1b927fc8c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0272bf3ecfbd4a00a94ca2db172771349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe3ca795f600eadea99d5c97363142350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cdc2572438eb39c8116d947cbc6d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c504254c80278cefd406291a7c62249352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645053faab136a2d88d8c4aad9b4dcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d814e6770b3f43a1415c0e2075f684354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90e92c1a1b8ea390b1ace20a7f0f50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be339d1e4b0faa846590c290366ea8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ead1a4edf2a1e506c480e0257f8928357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66ef602f31869035450740c770629b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1a406019906eea8f51453ce5211f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a285eea59247004666dac592f9c6a78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a382c4e9ec8fea40dda702e4ad34f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a8dd803daaa635eabb95d4c174b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fca36a20fa93303e584cc3452e7e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf9c9d2ff92c876b7ade9580dd4e32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e1f070bedc331d9d37c60f1296b56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070944a7d0ebb5ceca45bfed52f38fb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee432f3453190d42c01d79b1692520367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01efdf895be1396e8c359d54f64b155368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48631b0e72b1590e7e04c835a9091ad9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f210906a06123b8b3ddfd43ec4dd1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc84e039ad6d5a5ece80b20c700578371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973dc396726bb9ccd48a3277d0385a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034f35d674820e89ae0ac4b7de4b0aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2da9819ce6dcff9ea8aea21487fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ed45c72ab34c6b9fe963d6adebfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30c4cfa9e38465bf8f7bd2a3a69776376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c7439af5d35be151aade2309fb5c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8a3dd331cc2b063c8a01ef76cc36b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b292bb0e9a66b4ad34085462058161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90402144e5e6e094eea889dc0bcbc54a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b859d8cb0c7e8679b3b1ea6439903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f3854260dd8bdc9c5765b8553beac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af4abec9048eae93178e523b87f7bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69448781d41f3944601ee67c2e99d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a57999c2f8879ea1144c9137c12def7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b6b7d9bc2c652a42e4ecdc78f0a488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe3cf94df9560a80d9b7345aa671df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ab0b6bae4a961ae72d5d097d879c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d6a2006b9f50c5fcdf83f6c3bec3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa103d09b710f089e04b382ea8c5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee6d4590b69e3ff1aaf3fa93b7078013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc14300c7e28a666e74b98651e60f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feab75c2cd41b9d1b66c039e3e3f30b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ec4c969990c210ff05681e4b8477c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718d08c046618e2e51cd67e1b3077d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a613ed27634c14980781f5f9721818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d78d7d9dc16215c1115ae0b224c5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff7d3a892b4c23e50a79b18220fc6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca206480cd485767223a5bdcc78df021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa33dd3cd27b7d0e632069b1510f8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6f11f9af062e95b521159437c3e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc6191521603d94deddb26ddb5084524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20378eca97a3214932aad0b93560dd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaee02e0798cc867cf2c98360f9e7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb421eb512f648fd959f941fcc7ac3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d357f20d55428136e7161657a81336028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd4d707e00d85039a5020f67a9169429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06052c15b5412e42967fbe2f0a583330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7e766914ba423a9feba25889fefd631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea1813b4f18bdd9f9d074854b184032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ccf92a80e390ded0044dfbf3e681d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92e774e1f52adc9a7db253ae2f211234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0373dfef5eb6d82410a4c196946cc7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7911cccabeeb271a98f57f7ff206b0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40095d89b9724e1cc0a840e824d2bd3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c555f4b19c81b93d211473f8277b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f264dcb2e689cc21c03213a3d10c2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98ab9ff0535bcf523bd37446bedcfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66613ab6805cddaffc9cfc668651aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aea0bf89c8945146e5bd7c38a4da142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bcc8054369eb36f8c4bd5f89db54443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fa6850f7a4447ea2710894bb17fd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eff5e91f97df003a651c4a79c963c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287638ddc16ff90c3ad613e694d958e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638698d27127c0cd28324454dd428947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170740cef61794311eee28e596b2b01248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecda6ce15f4fd238c263f9d1f03a68f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f7333519422c4802637e43ffcf8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d93ab97a580706218fffd49a3a7c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef842d3ae7b10391ab3916e8cc7e395b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e98dbcab2974c6a986f28145f7c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66bd7560323858a590eb3bbd6ff26b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be94e4708ea9543f86e7b405a5a1fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ab114f69ae2e9c072f1e5b0e905e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa258328757ad55c27f719570fc8bb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226922f1eed6d097926f44fa378d3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d79009c5c2c6626820b10bf0f83ce859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1a24dd035d50e4f528c5171e14beb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be4ab94e36cd5b6ed15a3a44ed2d1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447dd89048a26ba0e4baa1094acab3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e2794cea2319a9363a92ac6c6ed3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1beaaee05606fbb2e24d28b0e1f2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89be37bc301bb9d3f323f6a7cef58da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d93333125af983e434a11a2e92c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1237f707a7092caff11dea022e5d4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bea357c0051cc91298268237d477cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511e56646d6ab0d507f4539c9c7b42e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caed7fd04c3d9727b334bb5c2129e8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76260a7885176f4cd5f6a2e1716d400871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608866402b3103fa17294397b63ed5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0b7fe32ac20c4cbe0b37d7f848de673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b15dbc943e3faaef295af8f0eef8c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92604375d9511bb00cbb1163bf1a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a047779c5374d4a1f452d0bf0869a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ab3a8ee944a1b4df04ad84659e4c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cdadf83806a43d9a5f38c582dbf2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc804e5de5b3d1911f6d09dafc9f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb9f4c77c1cf4218366a46391f7ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b6dc4f518f169af8aef235de8bb8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68765e519404f4f84815d4a6a3647e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619c9e96b4c67e68e5aefcfc6655e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94943bb346d0a84ba3f9970985ad1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569d0b2085d4cebe23974b078cb487e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b389757ac1708dd6e2dfa2333a24686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db0330634d36a2b003096a23760e6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905a254b923bbb8eadaa14003cc290f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143cd9f67de1de5890aed7dd2ca4f6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cba02be366a09a0daf4b457cd7145c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd1f6562608d869ca6ed59a73cc1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a74d5544b68abb07eea974db832a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac9a18bb79a586640aac0a93f09bc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1ab6d3d5f230c02670dad6d0255e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29a3b4a7697ab083ca08d0b19a34a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2515c0bacf3c104f64f12e52dabc5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd836153448899bb5c6fa7f45ec616597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736e26b96d516a3fe18051ef1e7e31198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c306f446db1ec31e0582fc76a8e9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e700ef8b6a2de35e85281fb07c2421100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d040927dfaabbf2249a42c462e7c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042305805cb87593bc4e02e0dbf97ba3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747ebde2a8691a6feafaf0a3f2b007a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d14addcb924da893a56a9a4aa4513e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548be5891bed075f35a7c0f232cdf09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbc256087ab85b576a0e0fcc1df183106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87051d9704909f6fb925af7c85de8422107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365c6578c1ff33ee354f047316c35e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245486ed86742d0ca965176ca63be2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf75d625d270ffac39507f1516a091110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f9dbcd8d35f829b4e36fb0ca8b9ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c09fcc32cee3dff3695749c0717e50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bcf7b73661e6d7b35a5e21c0baed6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bc53761462913dc87e6052c8c4c2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870af17bf72390630fffed9cb355010115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb330486f85c2d297d29583aea4eba1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b460c8200c82c7b3af756366728e53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f6dbd7fffbccf71b386baf6e4873b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f17b667a028d6a4d5b2299a5fc5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f030b07e72ec8a76d5658063aa3b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d787f3aa3ed8b32f2071b042b88d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d12aa87951564bee672223363ba6d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e2c8ea9fccc1032a2db3fa43fbb86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03666e54a85752d13ed54087537f28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f434d63f1306739982b4d1fe349fc58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30be7c362085f6d03636762efc1f7dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fd1d9ce36233f5db875a62ad4392b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8006b8572abe385fcab21946fc838128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95703a0d2802e26450cf7a1a405c58a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5873d42b25fcb5b8937a8ef12470432130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7f1247bdca72cf638a792bc7b38c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cc7642825ba1e1db1a9f813d322e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707499186a39c343755f424ae006cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a316411e519c9ee756c024a36a95a88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55179b455f1d1a55c28a1cb30c141d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9421ca01e4df93b1fe75db0f214317136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e14a567cc5e4b9f89f1f9ca3b4cd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894d188397ca2c42e6ff741c52885b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e5868d1d24055deb17a7b31eaf3a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac299ac327ccf2801a18aeeaa2918a1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4b072b1b838bf34bfc72f84cdef7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dace254d0c877ea8ecaa178922a8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af167f38770339eda2e394cc742721d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d994ad8f95d92bb4cbe63021d8d002144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdeffcdd79acc7c69122dfa45fe897145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e2dc3dc309a8dc84d2f4b4509bafb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6cc2b9d83d70e5ef25ca7f1e279e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c13e6882405b0fd60c8b15c1592527148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27667afd51ce531dba622b7598f43d98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf86007af64775d6556cb4350c624b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2ad3525f19a5dd8deaa428fc6e098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6113c2c51ef02739284f59252ecf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570b384da25dc87ee46681354259542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e3670a7cf8d423bea6c76fb650b9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8198e369b7b62f0abda662144f923d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc8b8dc3bfc56a7e2aedb8238f6a9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afea0298b93e3c400299fd5c14979a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5594966d7bfcc50c5f9dde676c5cace158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09663aaad965c845a37179d315b1e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8757d475b6724faaf30bf5d03aa9198160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4995075ecf08abea9c495edb283ee02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cfecc2af41f166cb9eaf69f9c1a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70167634ced2c28361c782135e4d4100163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5821722d72876b766c82ba837a1188164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80b6d73fe921799f49f101516ec2c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe29e6caae7fe181e1780907a4b150166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c113d3d147c8b0c79af2d5c74f123167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de825db17a8c8d666530760d7e8ce55f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194985c3ac76fe85d602fcbc705b402c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697c787ddeefcea2e741cca1ae1c2ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7862d3672b85aa3788e89ce5d9a5dec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e1d017047f254591b13a0b97e16c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ea63025aa367dafc8af26306ab07e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193963fb71eb2e6fdff89031ea803f8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364884905dda1e2aaa9d59704b39b33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244938f96285d934bddec67dd5f0b01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2fc9cf4540c8d366965efee2c8410177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8864ce5278b6e8bcce7a05afa885832178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f20d3799cd0f95e309dfa58ed3e5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7dda2977c1011c9c88c2435ea459e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e205748a2448d78b79dab4e8c51623181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc5a6ddc3426f86034e2c6b8bb53c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799152455cbcf3a08e57fe4c01572e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebec701c42a99fcfeffe73bb762af88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62682b389ce9f64be87ee2e5b476d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb80ac6ca6bde54dbf4059b994bda80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950365bac64b327b40f1a22b8a1fd4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede031bb0c60e6aef4b013d8dde0d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59edbdc4f1311f2beeab4ea74d9c104189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd078a021621b67495cba8c3943114f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca150c44e65b563b400118053b7fdae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aea1e03f97eeb799062b3323264ea1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878b8b1f0bf4b1c49032cad91063041193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced58e1a84861c4730aa9b49793619c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839b9d358abc78b82ca71bd75b5600195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04d9c86374134bbfb0d24b9e349a9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f933a2c9417815c6ecf10c2f3847663197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e92b138c35bc2d82400acf11301a67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af4714439aa1e7ce88ca41d69cee0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad61136c1c691a3ccdbcea1a052c72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e009433921a7878ec83bfcee2200bcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b11edc0af122710b16875aa737da56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6c96c8cfd945f2de97e164cabef1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef132c85c4719076273cb739301d014204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454317c0fca05f8b6d847084d322164b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3519c5d567520f20d87922c5e619a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233db352fedaa20774df39b67670f2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583713ec860ccd30285eb786a0035539208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f377da9e67ccf13fffb026a1fcce19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ef54b99e6d431536e9b556b298685210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18e27a8b8b66bbe6c582f1eb1452ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0226d8574dd6db9fd55bff29343dc77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201d01ab95ede62151dc0db2d2e741e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99a2b5f40c0f7fa87c544e008e3ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d43b1b7700cf58a1441d96b51294b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296a7a133289a8744a6c6dd67b41a04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac79a150f1ba4dd711825ee6ff91016217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb66848cb91e5a76c1b0facf28a989218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535a963593d72af2e8e9d86252f16fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26d455ade39a96e524afea60fba202220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73367abda6c922b0b0d278928078d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0415fc35e9c0bbcfead560a9e1f56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e72c25264d2c30e252168293fcdb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaeb6b08421dea5a44d24ce53b0773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b14c451faebcb727f500a3ea4e2a2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92249a485ac8175bce5a26c43ab5b841226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbc2618cbae255ae2c530dcd3a326d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b628f38581eac66d6cbae1b956a0caa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77321590a2a9468e5ac7c38aa5d60f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7329d9a3212a23ef28a47897ff80e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21da4544e6d3d5626d214a0b191cc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb1d4221436fede3aae79903a47143232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad996ba1cf4d01c26100cfbe2dee42da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58273d1396cd2f37ce096e7e5fa2f44d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd93fd286548d28463f22a763692257235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3cabdc88260f96d2c7c2855685c1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5da35a728cf1bff1bedf6d55dbcba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a40614ac6a4f6ac6cfb176fcc9dc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f35b64a299121cac321bd5062504d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2397d05246efb28e537e690c0ab9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8afb75703743447dc5a1fb3db169b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571903e06e85047a7a4b61c80fcea0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0165d940c241e676d2586830a7b07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6efd6cd0fca9542464f96dcbca4f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410ded87759431208d31a6bdf1233c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd68101dd4853fed15e404894afb4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b46a6ef79fc59c582254c456b38192247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24c8015127a4d4c0d8df98a767cba4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d4de7dc301b527dd2d1b6a97a127c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430494f581fb15d248d58ec7117ebe2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940adc95be098c2039fc7298c5a1d12b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f7af25c85be6f2c7da2ab4b117e56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d86bfccd71c33382ec05da1cf0cc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63959002da34fa7759c0654102db35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ffb274ece712d95a02d046e2edd03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ba426b1d6ad983e26eb7e58f2a8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0695692e086afaf43c00f70bf0c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4718e3b1912c68bd21c521d62e26c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00068080cd4f2621fb4c58aad71dfbaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a8329350309781e0bbe8c61536f84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d89b334b5ec395e101cc0a57f7e3aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30989d047597e8be95963a97faa5c7dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167d537b960e9da48fdd0c24fa3692f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050fcc01e62d6b112e530e5c3d0f116264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b1a24de4ef0e9ab39b3aac0a0f8a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71df7e83ee3ff8118b480d231d1d3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bc8c6941bf644dd03ef30f7d0f2fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff680546f176d9418615ccdceb8f349268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683640bc6931ad7675c54ac5263fbda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b427d488c432d132ebc67f77a2a061270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e94757c40b15024a9772ef7d9c9a74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1da0a129ba31792441d3ed7e0c2d30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad0924223c0b16c80dc3fc919e3f6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71508bf93507bc23da0f4f04cc189943274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0708864c03dc756b7788b8091a8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9d74102c76a38b2f2c998f6eb6d01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c8b3444a14cd5d39fd23f9f97091d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccac2f1293382053b730e7b7a5398bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30ca9f1d835ea414ce7e6937dc8497279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a48cfef61cc8d8f13e595370864b7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cc0c7f6d2eabd63d75c26655ce2c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6b788548e646bfcfa0a8df59d5c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faab0e80664a318d515d75e1efe8246283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06afeecbc6e62f11c425a0d8ccba17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912171461dfc39e85d90dd3cad42afb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff9962771684bd8116855579eb2ddb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098ab593d59736bb9b030d9967b1caa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2cbdf6815f2954c463ce036807d86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb0d33186ad7821f09f96fc26a9368289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86e777cb3d2acdc55d4fb9b7c8565c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd7075baa71f36f08557e6070b2a14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7538e61f0bc4fd8187a32d49628fe1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d281602ee37da107d55b09439d030293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef35d6d05d32e15d9327a707cc65cd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed015f9a9d4c02d5e0eacecc930f8bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44e9bcc2849efa7d0cf8e249af8b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59550b075f4e6ec4cb1c47545fa86c30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eeadc0faf5efb91bebfc4ea348af0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11056e2b302abc3c342262ec584fd24d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb4b0efbad53fdec0573a56c85d07c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be6041aa82cb8e9375390370afbea0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff966526e31687d69b39f75500c91bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5aac675cd67af9ef612c121f3d9b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b277de95dd8113e99820e98df2296304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dabff0eecfd0199d391dbb162f82e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9edee5cb03e4d82c2d4953ad6cbd42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9c7693b591d6db01a9d13fc0547d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb605ab6f0f0f38fd2992b0c213200308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458c06ce368c9c2878f9f6b408ff5c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee6e02d85278ecb18e431b4e97b457310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7b5cab9df10308c67c790ec08642311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17a48b391fac75cba39e6b8c00170f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72825bb866a35823b2ca8fabc52dea25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f63d4360beb0ef01f0f14e3968fdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0690a81a5d451dab5d2724fb4f4f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3912a255a0fd8d396ebecfb9116ad8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f1d03abbf5744a3e1093e56584b73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7d3671f84ffa7c5230ce8474d0468318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f026d3e25f4db11a7dae8d7818e1c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66880006715b0fd0e039675730a9eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6082e875d0a5273e15cb3bb0f128e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9226602e2aa0890e336a08a60888f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc814c6f69606d51e57d4a971f4dfc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6c6e4a45efde9e5e1a89e60c5f6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d1442dc08b80c33e606a95d0ccd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09854b9dd6607e97a1ed64fc87e109a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de809cca1a67d8d1188126c3b92984327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782e591835b87a80ffcefd446dc2a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e890e8029335b8bb56f0768917304329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b48efaaa4a5b683c350ebf609a28f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d909d977cf7423f5ddd4c05ac00127331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435ff1786f29d2d2993fc813252dc55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaba09a2b205bfd108111bf7ab4aa2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6865d876998410d7c244c770ce55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0448e3be4c650005cf00714c3dfaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7377231796c938b191d70bdd7bc3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02745603310cb92495764843864281337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bceea1e2d6c556436e4bdb1631e96b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d19617549bc1e45aedc63c8768d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeab40aa85baf99a0a3aa1b4fc85f23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec6d839603535c7200c650b3c0369341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3a3fceb793e9f90190da3cb15e88e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072f035147c7305f923987d7c9c5b13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba82842bebe8b2734074bf18021e09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f1405f417709c620c6612e6c6b02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0c21cdab5353b43bacac09ef41db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2567077d8b0a5fe32ed0838af21003f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da0dcf2c585673ba389ac6b0fd2b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1546d6f1ff86f883508cf8730bed25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12e5f09803e885cf539059cadd3c8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311c46af3a97697701651aeb431a601351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cecd989182553b709ecbad1ba834f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c55055c3509d222c85366de611d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e5335cd382c2fabd4579e31cbb335354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cebb0cb7ecb2d85b4972659e72f8cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93edd411c7571629b42d30ec41e2dae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c336719b8f7515f9bfd5d352ca55a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44021bd3b99db7261767f6e79f269f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb8dd27cec5cac2996378b00be1fed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93be14186d7a8f15dcdb1da3d0d2c3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19231a2bb17c9e35860df2f32df0d925361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b5c76b6d60f14e47336f4362d22d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a239185a79e4d1d03b1d8ee895c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1e041830769b243ca2b6bc68bf155364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea26bbaf6e1d6409c8111bf4f236961365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8932af31bba30b10f05c23a63682e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d25592f6b4b95d7125cfa3692f73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f44527ed1da6e82359f48561e9cad2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aff70baf498ec66e2655824ecaba9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5afba52a354354255fd0e5f0c57aaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42dea2339cbde98fe7460f5e17a18f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736352547c976c859fa85073945d29a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d588dce0c91facda99cc33852634b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928431720bc37b4ee5d74d55ce878bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762b1422ce31ec316aeeee4f6dfbc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9271deb01710f418955039d5e044478376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa78eab8831ac17f2c0d0aa4f60c9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a0f6d5220a6ba3122b0a701add0da378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>