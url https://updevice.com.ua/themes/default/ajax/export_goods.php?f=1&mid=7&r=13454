--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3ef701d885ab55c11ea36beaf57e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae20a01f20b8eddc736daa68eb0692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d75f8b61367f0891be738170e03ac33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b82fa9d504e389eea6f65f3c459d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32112882e26f4d12f62406e787dfac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3fc8cd714e63b24aa6957c93225266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ae83d65460d19cbd48775c83a4c837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c794eb42249c907c6cc8c69a910658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb606f753c196698821ac8cb21eb759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24569f7ec9a443044fcd3e8ecffeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ea51747e2084228f7b5d9cd27d17e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe96408770063de3f92d38f651117d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7260798942fda897ff1d1e8bd066513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd141cd252f4a199b614656d45ad8bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555342241cf74829114eefdef2cfec915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a986d9858d4d415a22c9fcff544416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b02f198b95307f7f945d477bfdb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc32c3d1d2afa4cb4556f43c4c8edf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a0e0d9326dbab5eeca3f695c335a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e82dff10b3c22ac317a13ba5b5b07820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55126f21365e912f9147e531ea1392721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10dc3e064a57b6ecb083b773db75c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f05b75a0645b7db6d5c3730e043e3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c962db7e1ebe896f217696ab9b9f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c342ad363d2e708165dd918d7a6a7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d8cb483d2c3ffd35d539d064749cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c834d25d1719b0f622c2cf72c1cfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430778cba627ee5f368d07dbb66041be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf8c58f0ffc6b8d2a9ed63f29e53c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81470cdc23c902d0d65911f704bbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93233d2d285ed9bbf37bd1028c959231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9252a0020f4a647418ce7e068a20c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a651bb33088bc2d75f0e240e8600633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb462687a4f5b5a5369541c9d04f76fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb3ffd56a873d23d0e0da422e941235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bd4a460c7075b400a57a45182a65f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c60914649a0fceec35942650ba87f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f433cd0a836e8f271d9f205f06dad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723c71b0c3cf4e16e2d99bf056d671a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf162d3df30f43fd1c1601c61eb802f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32773e9c689dd97316a56bcef99fb9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baee8e83a2d49e4c17499beefd8e4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc7c27520d1b68fd652bc238042bc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37719bd7118c41b01e33d460126cbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76294b2c335ae7ba8264a401ba8bd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e3a7f04674284b073dfb76286d6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372741e5a91410e65d2cdf77d136c57e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773c154e97adae261490080fa200aa048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ea25bca7b00cb04999f317e976c5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57dedf9210c3abac09f593aed7993e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7326fc8c483f1ae8627df65e6343351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0ad549d205e61cf70ba19fb5bdc7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a79ba7fecc7bab304a166d029f9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28758cc542c94dedbf0137a27385854154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e90a99e5b6b8d1f0f9e73ba5b3a5a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d012badf7ac89c6d960901c0e7e4d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9cd843def83bc52c12d4e417be12657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61927fcf427cbe40f5692157d410f9b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c063b2fa007191665a0a78d5bdd37559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92620fb54784fa5e36b3e558d71fa4d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac19a01aac6c7c222fd1aed6f2549f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60c2135b1d55fc91734817e828d78a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5322c53f71653e1489909d117c343d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42329f84fbc976316a3821b625a31964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c2cb8f15566b124df79574c9c6a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa3e2f1b42df646ae1955aef6d50b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358190626e89d89f84432a2796f5817367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f088d9295656913229765490be2ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd554d2bbba3c4824607c42dbffdcdef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de6d3692eb4316c2064c9c1c1c1c6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2947aee7cc56a9d18579a9ebbf6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb90af633203f93eb2ebae6e0ededf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934297039d578e1cf8f9f46f005c06d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929c61f8ce3c1c9be4e346ca7add69a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edd724e75c39a74644da78ada8330b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73c2685384eefb834e329ffc578aee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2954d43821084697dedcf9582abf3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc6c40515b81c3e0362ad4592f8e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d843f58ae4f1a37eed19971b9c7e6ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e2331a041846c6c52b1b8a9c43c9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d714bc0d4671ee4cdbddda367cff781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4497fe6590291ddb994842e531bf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e677c92b22317ce4d7674383f3af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4dea8dba15a083a861f6a6ade54884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e34d7859f0a6136fe1f9681dbc5b7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b042062fb8c8bbff61220d01cb980486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbda57a9ea568d3197b9a657df60e6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ab94601398b54c8e5ea9af89da77588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac01d7decf4cdfde4a1639b808d855989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa20fe41862e3093c125df019638fcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf0fcb8e4977f1bdf4476b27be0df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dab45a66a9c66f8ce5ebd7f7d8781b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9daf6b4e5c07564683ad33abdc98f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e306facf860135fea4acb2f2986e0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9edfbf63b8e72391edcd244875c0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c78d34309bf73ce177c08f19f1273296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb00907311df8c02c3f6abdd7e2371397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e299258e3126b7f22c6e0b3fa7e2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade74abccf20345a8eac6c1ecf1d927299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c91aaa174f678716b0525c948f9532100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bfb0140248987b440d626e0fe27b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb70710da0d8bc11a0328ef567d83a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a50f7e22da861c378cca42942ceaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498262db42fe314584e9aa63572ba9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402706b813eddc05a2d1510e3b0b8bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d19b3d880e165d243b102d34cddbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29228f899e3e63508d2cda62834864e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61bf1465447bc3caef0a693175b079108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953f38d459053c1784e5fbd1b9e0720109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ee9d1b90f99ef00745ac7cb66b2eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f53bb59c7f9a96f1585c799fa5e7af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54ecf7e33722f7353bf2097031c8c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fed7b5aeb6c0b5c4d32718b6c08d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955478b3cbb6bb64e962ee422ec0259114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249f943d6746b31f3ec9c312fa745c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c639f97c1f65db9ec12821f6a6706116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f08a6ce197f488a5b5998b03c755c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dec3f3c4ad709222139752ea4f366118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afde21114e177d9ba94bf75cc5d075119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a30350bb9be4d0752afd27f802dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e818f48fa75d5e57a8e518e89e0a83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe207f200c5758757c3367ccb15117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6998bdf5a578f87e6215ef0a8705a30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88aa0faaf7b6cf155e0c138f375c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724400ce82eeddda5ad976d20c95cd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd6df0cf412f45adfdace2019f4c31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ee11409b88fdcdf067f4962280376127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29e73ee04d1ca5621dba492f4c6783128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f115d8283c99ab328004a92d05352129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9973eb80c6ed371aa4e61336f07cf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b9bfacf035bbc889203a412fabfff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4bbfa78656ea0d3919dc6c7b9ad84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843ab4c4d36180cc463018ff6b4f68a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884d6d04505eb7fbcf0413eca922a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25a70121ed46af8608a8b1bd7f033f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45fedc8bec8007c53a0089eda56a37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaec608451805b049ba2c21eb736153137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c4074b510319004111bb3ca676b3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a37d93182461861d54874813f885f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da341daa585e488ac14749515e3588140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22469741fb3986bd99444f4cdd5ad087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231a61c17766c7cfbd2e8b96b43998142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb375576e7da57148f4905c0e3c658143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788ecd74d52ee03abb71ab83c15b0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b31013f81ad807207f3d208431258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d279008494c9ab469a95cadd3f260a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a44f58038e074698fb9695c9be8a12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6065a46f63da733bd82dc1149c1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39359a7975c715552cabf5d5a765a4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c6d162bc438446b2106537d292e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dcad4a9beeaf0bf3222f8dde5ea44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865225f2c7f4ee663d883d8770caa1ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9336ea229e881ca73a2784d32527153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33aa3cc9f392c00ecf8eb95a7a401b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0ffcb901956830b9a804918714e9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3a3fd02c34269bb47f111f8d29ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d53a4297b6e6c1eae2469fdee2af1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb3db4984af7da0e08c26b263d2c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702af23196a2f50099d09b13e857e3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0494374b25b3fd3fe73ac70ec7c123160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec87a53919d653edccf8fa11186a11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317c36b6045e6513d348e084daaf0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df0a4fd4dd2759949c6d13ce45e3d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af7d3e26d422a7240eab3a7fc04bdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f35da460fdc45e73ca8f8f5dfbf9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240e5128f7a3dc5807ffc09aad9d2f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531459672363d14e0da741430270a8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa94867216a4f958c31d3f5fae963168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b411d57a44ae5afe0a90a7eee9843169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbdfba853e659dab517c0f9e2d15f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4be9c6b28bce7334a00609a316b38d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907bab233f62c0be087be755c8c1f76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8885b551bf9436ac9a5edba996db71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee5327d656b594d924f4b7a545064e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790527f1a753dd3804404a4262c379d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b5a802802b9bdc74d68b8080e1bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d604636d917cb9f73ff591e9a2855dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b49c238b235a691e79866c215122f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21765aba4eead8aac56238c3f03cf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88533dcc553537679065a47d31244ade180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db67f9bca7bb91b06c373da1c44a5f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d4b1bcd9f9cebd48b390805ee9336182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd93152978e3935c8a2e2088fa833ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ed87e22ba89f6b256ea5ff5e927aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f669bcff64720e5b651a11917e3333c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7db5949d14c5f8a7ee10a51486f78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3b5ae0742440959ff20897225a71a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ab2a6039f74430b69ea80ac015fce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acedc58277fd4b3a6b6f1d4067d623189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfabb32158f135a1bda0797c396528190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562832f05792292596322f12e407bb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b6ffb568e917a7ce64fc2a0681510192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d0274d84d1d55848a8422c5ed1163193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a86f1469a4522bcc4e2d056e9ef978194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7606492ddc21e968da104013a1c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601567e7fc9480fecb4e4723055942196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e91cae488fb7f1aa959bfb31a06ba9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102892180db691ea0c152d6043d1ea7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e3cedc10ecf4a1227bdbb374fe81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725c645e5847a4f0bb61d72fda7a53c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6d6bc6a79c978398264ebff841d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddbe1ba0f34fb4fb30ba3e8d636cf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d002489fdcf38bc0a8f262e92c8f23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08e424115900e06007127b9f4a236d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb59fce09ee1fa11fedf19ae877972205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859ee94c2400b97d89c53d7459c907206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292305a54a5da45570d7b86c1c6fb2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f78aea88e20f77652886e5c2a899e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38713a741e6d64f06aec61ce8b6afa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a78726e563ec329cc3b68963c74b21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf484e7cd7a76af78520f8e669a4c2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bf166acca7a6da9d3860c79ba7b09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288523c33c4893e5addff95a9298d186213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ef3363c9450a0d873681dd9b86adc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6bef1e853058e57a0c2166bb67dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4ad3f96392f9f1d895dba2e8868ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546b33b8dc80ae33c49113a89e4e1cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ff4860c4e771819773152391956a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6090fb719728913cfab9d30055946c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dffde219d15249af4ee3f4f7d348f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01323a3eadc18936563fa4ace4a74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9052a9250edc20e2bca0adcd39ab2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a6526ef40bf4812c0878b307d3e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f90a07bc9f3676a8a63bd89621446b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaaaeb99e5ade9481b0de73d7ddfd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc8630f27cfe3afe3012160df7558f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac938c909e55bb12c49d238288bf9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b84dc4ba636631264c3e5e2e3332c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab1628b14644ee4367e6266755969229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6d20b2e608ea2ff092caedf084cd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c525a494a46ae267779109c20263231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660cd193e36bc727b9c6bdd5f9eada9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e890c3659f48efb5ba18f661f46e77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3e48e76b5501de9a995fef0d8d72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe133ac8b150f645b1bb685b9f5eaeb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e431e08d09edb876add609e96a17a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ac5c99b6025c17d56913411f76426237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1412b2d32a2e4b3391605f584677d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f0d1c377de242623045e601cc77e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f85bdc475a2be8ffa928d86e3f90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fac606cde987d5b6afee06a03e6b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6515a9349ae877eab44011f4c55115242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbca2e793d49fc201daa7280d6078a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb7a70dc883bdadc87bc8561d1cb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276cc4332030e02e1d75a0f05cf486c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d10682f1faae15a1f1327ee45e5e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04960da31ecc4863bc388a89fe393322247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427c55f5f50441766208374a749899248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a730e5150babf511a8bc2187688f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217813398f17ddedb541c0a8866d9a4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1874516350d73787281b5ec29eebcff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5f2436b402b316a17f86532dd6d97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b2ca4da625dd24ec9754424df821b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2920953722d940675188912a6a644f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda7430a48cdd6f675056bd089ee2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05624fe21f0669cc8b0b1d80d603a2d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17370dd0806772245ef2f9b162ab7d15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea31bcbaf10b592bdd200e4ce1e121258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70866dc572e01e0f68f2e9e1e84707259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68e1c6803056e95f8f0bb14839a632260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353fab158565ede5e6f4670ca07dad5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbcc8fed41b780f2e51e8cf597240f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1feb37ada37867330d07c407820aac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f557a6a5a43b94bb009b115d4d76b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c0354a53eaed275dd47fc9e16cf89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daa3f0b376b175c1f8b9c0074ebaab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0964532e0240190edb745caec6467267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556331fc30babce74503365993bfc1b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2633cd48d793c88fb253a25bfc1697a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56cb30ef68c3e354c6335267169acb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7bf54078638290e2e6bcaa68cff10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76819d88e9fba341b51b2815ae4eaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d93010544f1f1d3055675ee8731fba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae305da5c287d74a6904802c2d9762274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eab947af3f2dd165245c806e3ba65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40679c3d5cc3a07a6e15f23a3d2f1dda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40647d64662f5d550fa2bf106914b3db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d84657cd334e35d950adacdcda1c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341567153b325499696b5a9cd475d47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4be2df1eee2615362d2e6b615de14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc873d28ccbce461cf7d3b6bd9b28416281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c15c320152fa88af99154a8a6a823282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb555fe45df11dfe420a8c533476fb60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a619666c63067ac00085b702b2906284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f913bad511c8feba0d1c544c5b70cac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988206dec061bfdcef44fb9a77fa3c3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1dde4d4d2706cff099aa49c09c0a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f43b30cc8492c9e04c680223409335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427cf0de799ec15639c767309371134289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919d56ca056244755eea12a23841c67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f2c3a5a2804be7ad5c5d8dd8317e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a019fd94431cba0e461f42d2d80c332292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b424c59b81c6c0658b2366f7c6dd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54019826bcf58671331d694ef37093294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbc709ce53b474f1e141db23df5c59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b28ed346096941a3bcefc7798989e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a58b4aafc6d87a3f123a69bfae72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cdd4a2ddee53a4a2ec532a138dcf7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64c1b8d07f199836cb79e457dea0dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a15860fb18b42e23ef62c26666bccc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e4380d6f49cafc21f9d6ac3437454301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e289ad5250136763f063319d2b97e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99a85ea987262cd1d47523dba9d5c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735511a1a28f9c4b1ba41e2c8b110d02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c6293d9f9a26d5512cd9485d80f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bccdeccc96e8409c4edcbd54a4e58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c38b5c6b2791cb1ce6326c1798772b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883ce7fdd40276eff127e6f8a115291308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e89f72f793ff8858f460134c2133309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d1cbb4a5afb8cb3d2e85f36c9559d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaee5b8b750d76e38db887829d22dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d548aacce4918cd0c5c2dd3330c47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e253426a79ef7d395ef4a3531ce226313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b2a82ada94a167d62251edb954da6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd7fc5ad4e19cf019ed845366d549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09b85af2ea88dad1405b95d1161b9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171468e48bf68ab0a3d66cc6c5271db6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cccbcc41025591f850d5ab1f2428f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f152a098968eed2daa8830721c13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc468e129c9c576a98a2c52fface6e98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8c87e659d9eef96d1cb0b3eb3bca9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac4aec210db6fc2b63703e4691a3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa786f541712841ca7ec5feef328a1ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad192fcb915fd8d633e028b3001a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048cc0e7120a5ad6369116641655a49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b0ad38b86dd7b7d3207b0ccf24cd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967f40b28d507a254340b00561f8e59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685099f730a5bffa31dc37f7dbd60647328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d3d261594c2fba43162aa379b080d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eafca68a8fbb0c74c767a46d16721c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b69e3c700b7f83fa1e642ef82f1fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac4eda48fb43440477211c1395392332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c13ded59f7994998607e4538ee5d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b5eaef45b59ad173bdcc0ff22bdd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b776c194059140f3ddbd590f8d4b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a23ffd18f135ca92238958c2626437336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1714e5d32610314885199b54632a460337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04356f06157ae4655603029cf6f5030c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094467193ae1f02e9bc402ecb831648339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff49c32ecb78c9416d398adebabe3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b763d8f0491f4b09d6bb91dbca5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227b02136a0b61c4bdad87437f3a912342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e52025ca4597b4b408ec69d5d66a63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac127a9af22488eadf8c0b78c6e9cd1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb3858aaab8646777d465634871803345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10b6c330fdff57e8bba930d228090346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735b7961ca16e308595ea378534116a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2511d1655cd7f4c407b2a81f4e273348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f236f6f2852d4381b1ce8532d4e6a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95925259c65cb157c2259c1c58e76dfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e5795a7e64a0ad8e902ed3f72d18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53852209491f7256fb036371d4f7d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15209fe27cb79b7735a71b0c4ecfdeea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5823465bf1d968cf55a5af35afeec0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb64f36fec43c65070998b04c4fd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2af1a307ec12fe389773c6f1521d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678acb561a21e29c9c0c576828663f30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfffb27e162d7569440f4f3167653b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2050dca39e2758a829e339bda5ea1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58819160c572406ca765597ddefc503360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7139778c3fa192583b1e0976f4a584361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d558499cf9d585331fe7d28b6f7d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f1b6d5e6af3b798a0f5f7cf89c5a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf0163d290f4368d3556afaebf2909364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58684f03b78f675cdf2d775b3093bd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79908cf39ea181e2a640746db5f7a71e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6d94ebae050c85ddf728d80994f1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e42c330224f2549e7ef72082caa278368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc80963b29efbc1691964ba1927df1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b945f2907fb18ea772e15e6de1cc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd15678085590a557ea61cb1dd1929371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb864d6b1b44156efae2aaeb93476a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc6ad4eb97df307731ed10e999911373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05536cd96628c8ef4cf87ffbc8e70b13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbfc838520ddeea4f2487d25b636ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c2b4afb779b4f9ffd00e95c380be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a26b4224f13146bd2a7fc1c9091b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5e151341520cbc2f52bf8093ae813378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f47b94d92237994a758265a27e571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e57b05db826cc96b23475d48c3441c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd8a640f8e548c783487730e9ee9d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24067e8f113f40536be4e380e3ec2514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16113fdcd6ee9b52f50b0bc3536e2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae2413a5d1bbe4e837e2d8ce38ae586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6b6b1e67ef28832993c9e70e355217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c934a6b28439119cde10925bdbe8ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bffb29a0d13621709168dd28049b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48662440b9f776ec4065f1fe20f54f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42bab095a38efae19419777a78365111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffa03017fb7a912046f1335aad1b3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59e5efd37f987678d35b72cc1aabf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e85cd6d28c4bd9a7f02dccc9c1211214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab5af9fd6b0280d732525ab49ef4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f575b32a27ca4f5dc0ea83fe21bbde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422723f8263f1bd3372166cafc7dfa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfea7f3e32110bb4820d3eafb14a4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b4e3c924a7f85b1b6f60751eb05819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b1b0f80eb816ba80b3fd29c02b09c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca929bd25d624b9f3a0b1b1f4ccb3f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2e5243d9bdf20f7333836526158e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084538eee228b6ac030dc3f800e39723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4999b9da21951ad6dccb709a207c8c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc721f2b992726644d415ea4247d1b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4dce22cc72cde1d422f3b6d5574d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b44df9c5e0168b054a732e9fdbaa3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f661f01bbdfe0f89ccfb9060e62b8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6e24f3e9d38c0f317b8e00252b6ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b50aa4d207f9cf355a777dd3604de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc17d87e1914450a6e4fb8e28c5c92c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056a912e8cb4efae101c93e18a551e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdec1ef4f209b50e6c4452020954ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4413f32e26296644eb2205ad355b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c841ad99ee694b86bd193c646229ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4fa2c0813ef7d0dc8c2361cf5b23b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441eaf7ca65b9a82e278fb415dfb12c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1ec479d1f33c3e5a1596ff77a535d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc884399e26993b4ebb4ec2cda0d0ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d96192de061863061361bcb89b1ee640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900d5a1ffdb84ffe316556f01da58b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd63ebd65bf189b8a4380796c0a1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5780d28c8003ac64529fde9fbfdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7d06566f83ab331205a679579cc6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfe73e2590b8161fb86076bf7e028b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556b462e69e1f63a571c5a568096e9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082a6cd3c3889c9e65892237932563647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1891f4c3a6f4498842b895b2f0f9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d33ff7302a8b88d067b84a9a42fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a4bc5fe2a2fd20610eee9bac494f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1275ca2894e5bd34c076519d32aff551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99096a7de94d2190140b36105343c0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b882726ef915b8b0fc99dbfb641b4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b1798b4a71a973d10ea93240f626954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ec1d67031472b1d81c0698fbf3cfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb98d034870f7a5e25b852ec788dca756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07a21d8667e6bafad54b8c8dcbab6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ff5420a980ad5ded3487302ca92d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb46382ab37c9483470670a9b983859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50320b55c29c355db9f8047004418d6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caad96f916f31c9fc7cea6c97f8c9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da031126292e6f6ee8832f0417f6c7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1cffe5184cb81f37686f59b90b3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f38a3f570c7c660f9c4a428b7f01364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3de3b1aa445bf2c611180b6700252265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9467de0fbc1bf3b8af85155ee746b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271171f346ba132ec6ae14bff38589b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770fd68969a5765e364010bfa445fb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fb08e930e9e746a02fde88b027a2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e429b1610e1f43d6fb8661ba8c7a5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c0b394a1908ab171d0c45046114d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dcc0716ed7e5f2d75522b10229c1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08023a39a810b522cc14fbc2811a5e7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ef804ca1ea1dc0f0658b5727903d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd9765b89f504513d59490e25855ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0008e01dcfd7110f2b18e32c133ad8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51afb4f5bc4fc8c2f2ba6092b5b82677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23fd45efcceba33be6c6c4a470eb0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde911fc986dd4e10275d732228b01779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7149b10ee82f854d03e6e02418915d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b237a55b60ec9ee8f142161411a94181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d322b66e6321dea30890474b594fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975cb5b08baff577189a9eb9865939383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908434fbba0970b2a47ff90d11d783484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefea706121f041a179e6ed9dcbf2b5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333bd13700cba4ea00bf972e031484786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df390f00f3fd0cc696b4dfbf30d9af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e99ed15e681f46099f8d8fc3371c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de79488cf07e65dc127fbae8fa277889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0fe8dc2b7bbd680295288c20b8a2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2beafbf14842c96392f39afb7eef6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d124600e262d9ffdc0e6538483da4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853abd5857add6a13f83ad7c3f3376293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a80ebd0f88da3743b9ac9ac0905094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74831e8af4462c5e3e954b1f8036882d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c4513bc3085aaae87ca02632da90796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866b2a19824a49a05591a65c6f375d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec00c55b0c4a30c519e486ae6ca93698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7878b24a150c56aa02e019c80769c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d8c0faab8c6ec94d2dca663c720a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de71f38bedee38625076a339893bd05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc34fabb2594a597dbb2e192df53a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff99b0428df3474f72af3a8456c8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b37edf2a20d5269703100560e62759104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823e5be255f3606c0e724282b80b93f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02669c8432498ceb87dcd5abcd5dbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0852c8f3d2f5f993cf5ace209686860107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336317f0eb4d65188cda54cdb0a9c248108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f565802b6a489395020d30e35ce33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cae23366063ca03712a2825280c1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10b32194fdfbae3c3038df2ae18535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4c5ebde95cc58db0152912da00f35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a808071fde84e8f87c704625ddbc44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69bca128059b06b86d1616c82db4c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a69665753cc381c2b3dd30f8380236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78e6c27589274f36d3333f5adfac8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90764d3d95ac3d2bd42fd58d8d86ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647b6a12675ebed9bd36d56ef2e12a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849080fb636518058dd968347744156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc72d5d20011a788c548aa6cc6f23a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33261bc6e0d41efaab2bc978740198e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddceb459b5fb477794ca425691d5fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072e46dddd529f21ac386e4d1da4f4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183abf857f0893d72123a7d1d199577c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39291f2727472a774272a36ce0b90869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6345a5a59110f48064ffc55119b509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab44992e558eda2789a0df840e7fa6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb26de5be0e0ed5b0ab46303691b81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45feffdfd2003e22b2f83e509ee0203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128e1f7eb99dbf76d159f7e0f0ef7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b25b2e8d75a15019854fc06371b1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6260705b195f9c5546876013e9bd4d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0966f6c9731567490e3957202f3b86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967f5da000458c49c08a383f510bb8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7f4819fc97b941e6d1fab009a7151135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a1db3b2646dc10ca6a54dd66cc36c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f108e9853507007d678779d6c2c446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d7fdad0040f4e39913e021791301138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d19f81b74987385348809c7d3181e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc137e784cad61fde439ae46c95612140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e0d02d0937367a28129c9bdc2650a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f476884892aee5478263cc46ab884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0d56f6e805ed868c77cea0f83a1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ecaef666900bfc333b165d5a1ff25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cc4973c5a5d36163845cd41256615145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691c14534ed0a5671cf9c356a33e2a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd07ae4321d32968b14d1eacde6816147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25da8c7a40f71569ebcfb4991f8cb3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902c6f3dab833123b34d326a14d9ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b309b45226f14834c2b9c57255cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c2f179984bf2fc028d48894b94d87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce620aeca7ae70d4894393651d6ff40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1e6467766e6b1cf1487fccf07243c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b69e123f8785e4bb34977bc524a070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96dd64dee6962d02854e4341b24947155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc2bde61fa7abfaa017a5c0ce2c1fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62314dfa71f1be260f54cd1c6f65d246157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dedaadbd4bece6c8bf1c9c1de0dd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f95b7d9059bee3aa674070c1ad073e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8b21a5c32f4d38688f940bfdf368160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49391399fddc87db11016c3f22b30d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d659c37d025aac8309497645abed0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec1e853d047885270653e3b74810e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dd088e9d980c59925989e95ecb6c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981884bb07772cd3c8611199defe22ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209e11c953dd76a2d09de16d10f109b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f646e06da1151514b0e940de0b250167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a701857bff4baaffb62236b6c2f3b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc423a72702bd9b66a109b93bdfaf0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb78a031d10f1dabf17ef63e4c5045f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226d26601135b2b42ee8ecbf9ce2f26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a620c8df50a39a9a61a742c7de35a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775108ffb9bca82abade287fdfb27ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b1d963d02d85a16b1be235d0abe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfd95303177f385c73140dcff2fdfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939113a671186af709bf7ef3026a4cc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2b2293b3b70694e53ef214b288d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c5c1a94dd58294d905377f6f870f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93eb8aafb4b678cbc052b03d550bef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b49258a7216690d557c4c6e89f5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c464e4631f95ae4f92b46af8ef8f91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3866303a61ee2edaa3acc211d3cce13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41628a038d6a0eccabb0b3ece083106183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55f1e34832f67e0d68ce6edc004a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c19b6782637bde3559949a9da3868185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971157d61f008fa5bf2d07ecad7816ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d813709b5226f130adb69f00e382e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820588314ebb3b80899cb6563254d80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1a4355318eea34f9568c87cb6a087189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea6df8cc1b19d8408f97b1624fdba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178eb3404fd066caadede137450cfeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ddc22a4a6dcba176bb68617b7b42a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea65c5bf21b08e545243437e18a0ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04090ffc1fcffed7c8a0d3167f47f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba88511f22d94fda885a7882ddee4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ead84688edf5d12fffc1e0ea0ce9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b51b060d22215a051db605af66662197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575985f5b88adbb17b359a5583f712b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6a1c3139b4dd435008aa6a5aed99e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7851f8e3ea7952e8677f9993625933200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b67d3dd0f50ef0cad05f848f12dbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348e2829e28f5d2e4f680b2cdf778c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e3800ccfba641087428bf61eb88b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b562fc0ab9e0a0ade93748ca272cb2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258baf4bd660a857c11160477b3a100d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae84a83b7bd602828782345f5ee1bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc700ed89d144c13bcb15e4a9868afa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201abb1bfadf684e33374045ffbc9ac5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db63b6e5eed73ed62469ca3f6da4b19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d27f41354e9b11878a616302db7a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04dca5a34d470d7bfc74e3be73f694211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630081b55079909c6d6e8dabb3e5b46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f28d27498b7b8c6568980026ed32b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab63de9d2d7ab0888723eacab99d5d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072afcc8097ea4cf196d043eee5d688215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2aaece59216df64b40d8d6ee0ea19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2992d8075c962804a388cc66158881c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad407df3010af410878118684f1a4c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceedcac21cc2fa09fa8161edc725368219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4314176999fbcee440a8ae359b4be1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d1056601a09b9985b033b61a21668221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f383c338dcc2602c7531f452740a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b04ce7e2974f26565f4caf1f501ebe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95362b7e879857360a6f3a286a63b7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d80c3222328ee5b2436183f10e1433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac35fd0adc909712716aee2398dc9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cb3c502bb0d6803cdadef9bf8cbed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef34d6a5119ffb7ce012e6bca9bf322228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96549284b2675e4e88acf7c8e9427964229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940d90ec4e3a2d9a9bb7a7f0b934eab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761476bb0c6c4ff317f161c2d8e2a79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c87fbcbc423f42adf8acdeb698fbca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92b0af2fb1154350680d3c32c88ae0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ea38440f5cdfd651933b640345349234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bb8e27be5f8b233e4e2401345bbcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46178a5d6129ac652f367f941c2a8a10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e10fbae98b2ac2baed3b67a2923a05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd68e3863690ac8aa1ed6026650aa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977aaec427da363a9b7a54a9c01b5c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad77f46a3c2b96c1127e060b4323ce2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efad7190a824e8adcbc54f797666e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75159b0705af2318d35c8f8b41380a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b258d63227f45f0feb4bca209d8b9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc3414e67c62a836b0ed36d031a8b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57bb21c311ae8de80c69eeca035b9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f050199f95a0ed652f04744907461246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6389fa55eecce99acb0e50535a25f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca20c16f9a78d5fdb333676d6e54e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39f0918a4bdc9829dc54900b2abd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe449385d824746eb38d8a13822e491250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b1063a48d2960ec429c168bb486fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ee68da257031da669ec438b3c9836252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dcfc83cc4eab4536fa0ef66c814ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be2577bb94ba77eb729d19bc80b75b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627369aa5cddc089bfde17dd05e98799255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87a8935757e9a06db783ac1801e0a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec68a30d704b5f4408913bead030278257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba3d40eb62ed97d6f6e0daa1a523fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083a5a6e018cf802e4ece9dd81f641a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74decb7fcd5b7a49ff306c43e74cdc97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64826a1f9f737e8f7a9ba778794b4745261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf064d0cbe86f7350f0a4c207dbafd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a072613967fd8672ebd4ef53ee044263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f510dd9316cbc881b6da16ca01c76c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d4f8ba4d6f51c7a8e7926c50dd3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595e61051be8ef9a9377e6c41a80f1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a6f29e4a61190a1d4cc8fec6b6204267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aea6d184750f176ee73efe9d2750de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7379d9ee55fa40860193e6b0b2fa65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe8713fd2a6a08e67edc527599fafa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1588e4e7ea00848ee142cda1c72436d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7570a34d40d33a1f77aeb5cfd3de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b93a6812e1587c6a65ebaad5f7ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f10da9f5c42bfbcf7ce4d09018b46a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5610340b7405d56f99bad0b44294568275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d60b78ae279cbc9b8e2ae1109ef378276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd91e258f42c7ca7c2a9b7b65c21842277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08562c83cace5120a6bda1433e86b2a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936574345af4ef4adfcfdb6bffe1c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51749d660e14a48ed723345caf5fe1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70c78f34b58964f84f295e5b505e68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8dffbfc965118a2b16f56032d97d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da355ab01b8860420f2a63cc7870f5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abdcd6f30d5f67b288b8e081e0cccd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcb29a62776f598f0776d698f9f5e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7f5ebf86823846622ed54f29cb9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b197ffe2eaf31219a610082028bb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c0ec3f7a3787486fc39f45059cf12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ac6930e8ea0f4aa41bbfa38b9d571289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989f713c472e6e2d7e8e44e90c67236290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b807bf1068f7015fc303330f7070ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6fb4d37194c3cdb0e2520db05af38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02936a7ba43872bfd355eecade7aed8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36723c20a490f89a22990e3c4815e5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85226e3df80d33ca66ffd581f7b4874295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03eb84932a01c095cdc996de3f4a85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ff49324dc7899f4cc49b44131f00e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfab255303fb174b9952be5ca23587298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d30b63fe6beb063f960441b440d582299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221a83c87ccc31d1c837623023a1783300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b1d0bf94bab34dcb1800588bd01ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66f3e1c89e0175e4230d1e2dcffd5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc49c2dde929a09445347a22b75e93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fc90dd9a584543ad58c9b90978674304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeccdb00d2d262835e42ad98462b58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927e40ef88cc95aa083a45b83a91dd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800a94799c416d40b5ac62baeb40601307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03258a5de68ae89da89bf285b18a3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49627e3d1faf20866246854c2b4dc8dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c534a43af702155dea784f5a37af0fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad12564160b1e1b9022cf3f56144380311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed8890657ebab92b066d0d1c67aa36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd642cd9ac557f3984bff03824be63fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28becc46bb6d77fcf86732ab5672e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb6a614d0f8b1725e3a8d86c6b241315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caca678fc355e862c2fe372b9a29df3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e12cef0257086046af9e81f43dde58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98218d4688b789bba0f248da150cd01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8438afc9a26fb3dae65fce58eec4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3d554a55743c078c1565d75b2a7af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f3ae03d51ea8149e7efa5788a3318321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10dea40b456d2444b7a2cf82014283322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad6a9442849d628ddffd95d50ec48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9570d566b0cbc2146e4089f02a68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3462392802a612784b230811ba6d9bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1fd907b92547f215eb057c852b2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706b00dca8fe1a791f6a0678aed616a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ef3dd0df25cb4c1b3ba20f9dc545f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7cc4ceed0d79d4f9f8ea060d4c0b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d12e01c01c140810dc525039a5790a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d5445f2d5cb100c1d0959d1adb7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0721646c85998a30061330f83d2667332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b446ff6c4576c122c50537a5f36590333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b38b83fe4433385a98f5a5b91fe407334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76fc9cc38c8c7c9a4240df1af5f131335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964f0724854b82174f03860a4588f57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8913585ae28dad9de8b97f798c613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e700f8bb539c847f7e67b09bf8355e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a2037b4ba32812175710dbe1d9b91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e6ac04d180f6f0dd9edecef6bf429340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b678d823f102f36b9fbcc740c20cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe17235b05e78d3975867bf723624a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7ad4e45508f2ecb950b8da2a0c1fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e628ddda7094f3fa4aab111e39268e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b7d9e6488248a68065c971e7675d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75853e1c78ea179a24f9e8c14024af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3b21c78f1ddd41a1910e0da5a597c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8b871ed5be630299587f04c71a6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b1e9a42393d5bef3f3a10bdf86dea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653242982f1a2886c4351612d407badb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf694214b9bbdcb85bf0f3c8135440c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5c3e950d66294c73d9587a83a4ebd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bcbb647843eb8b9ca02f31698686a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b370c7db17b7f52925ad06ad8ae1061354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8fcf67934fe8fbff3538bc4ba2bac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e74918ecd23819fafce7b59a59978356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb3d8537aa9aa34fca9d92e50cf123357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b52076f4ccc17a67e4b503008bc3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49417f4c37a693018d2c8d895d46cf34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233b7c8ec642d30cbc71c1e768671b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5108251dc96ff8c0cd564380ca059d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca33344f60a8952e202d4277bc08a35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1eb9b3bf03bc57501724f245dfc65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122bc24c6c3ca9625facdd83a150f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca525ef921c9dd113fce3bf7d8972b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5b49fc1402359a615e6ecf7a91453366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9853f9cb9b73882b98af2723db5b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f22825e4ca243de362629c22ea09c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5dce0bbc1acc821b9bb1b0f0b10ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558401f94a482771a73fa74f65987b35370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc814fd8a3f6842714ed5a5ac4a3f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1835e8423ec77e993bf957271eb83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823fd0f2e28722ce996329a9abce79c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff448d4ee10b7a7acfe89c1809461a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d59dd8ce6571a47b85a4f8f9dbad5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d028de97a8cce179f6c3669a945421376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348f6b9be6a484f68bae001408d68b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63f65ca1273d92c8eae6b48fe49488378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>