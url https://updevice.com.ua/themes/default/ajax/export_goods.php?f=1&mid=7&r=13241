--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c863e7e75cfca40f74531edae35481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b92183b9b759d11ab4d116f51b712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43189ed76141c3bcc03a609365c94ca93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919f6aa2eb35be8322ad6e06f3d48514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4218ce8e0a690c76d25995f86c2215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d62b8b36fef67e293e0db69b1f5c636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff5533925b2efb1a2474a1c38deb4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95766a407714771233a71e6f55dd3a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd4b7d38c5d096363c957355c15f539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9173f136d4efc317dac69c09353b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab36a686d0723a2c40481eb5ae544da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846a5fc694face43660a0797e213ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc745dba3e9fc4ed7e6874110b3e3f5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae02d8c358ac4e41b919cbd938bdd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f29a3940d4a9d9e8a1b493312e84a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd17f32111bd3c92e1999c6058acb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1331c5f46faec93932aca1750309f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6213148890f9c50271b4b4b32707cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a22fa661cf3c4cc9e07e8e8c866e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a9489750584898b7529f6292a14e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9df9476b5468625d39202dba5e2e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d7a93d6a90fff4ea3870954f09fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255fb697d1a6ea61ccd65d47fc453c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d999146141e3cbda870f3afe11614924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c8c2a69446e41325bdaa7ce5ee67f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ebf44c652d994db8d93b67aae694e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bda7ddb01f6f726e99a0505c14b4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a742f83b2fef501921fb216a270a6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb6ddb527c27eb788bc1879572659129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70e6223a8e3be02fdb9ef6e22e68c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a957af83eccce74f81a60c4c426c0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc412a8dd731564f3a995aa0b3ad8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d93629963f5411428393a258bbedc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0054e3082533a958e20122490400634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212fe7b270a62d1499cf7dd3141fdb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61d3f575d8f489ec4bfdac6b9a8b9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f2b1233ea6ae694ddcdeddcdd92d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a416c5e8aa90b9d0b0986115b66c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8907673c955a892a2a445bb623067a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16842b0f0ac0321448afeadd2492cd0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b59d8ae5dca9b750cc565b5df065dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6296693d5bca5c0227ec6e693ed8d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691c3720836334f4c2f882cab9ad2c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25588611e8648fbde1a7612641de8de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e75cd5c35c902dd2ae4f7755d807d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82936e75e3318412f13fccd01cbf8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ced7d4b0f3ea1631f8773250b6b65647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e48cc4ace52f76ec65d10033a25a3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede44cc06c72eaffbdebbf6573af0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f18677c83ec156ced1eef58b3a1cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec49ed09e10a83ee9051b2d37b738e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ee6d6471da9c3a9e8f739bb867bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f56a1867f1db26a4464703ba72ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153f06f3f61507ffa0b145446d8b8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786960451c57fea4c648f03f98093055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63208a74141297890542ee13afc12ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c40e000a4f19ee5f96778f825f2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ede15f58808c3bdb4751fa7d29d8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8a720af27341d53c4fd8e21221b0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82cb94e209e687108992dfa98fa8c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97008e2077d2fa255a9d6e44a669d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224c5b797c9fd59d2b0482111759af762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7619a839e056d825de91a304a42b3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9cef2735c14d4faf817146b30cb9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155977b9d0c1ec921bf3835ad5dc736265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe0561ffe96f5a8c85284b47a6db666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68984aeab96ab2142356f251768ab89a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ada9622619fb16066ed030450a2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d252adecd6219d275cc3e844bacc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0efeef7f8f4cbdfb0b8f7c77a5ed270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287470081bceee180b0467ced379054371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55496548aecf352989f3b3bbd9110272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782af42562ff6339f6b39086365271d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54a8ac5b1a17d3f7b10897eb66d6d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bf7cec42ed917c3e6e7b5babd56e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8258ddc83776a859340c9b92608cff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbbac1ffc7c140e1798aad6ca8946177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801c0ca7b0e7fc96d369f79cba2367178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113682fe10ddaca733a784f29d93970779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e749d47d707b6023c2ef8a645e6e0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1c94e588d762f211421be4e05865481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3be7b4baa626d68f573ac82dcb31f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb299864c11dee7c17d2f28abff89edc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca99cdf821e5f65e31d5b6ca6be43184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f078dca3edaeffc9625758bd879f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e7e947c0cb2600ec5cebe6df01d1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9699b51ef3a5e24377d72e4f7c337687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b78d6fd5fd189ed7b5d8c4702ce8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb16a85f3e2576f9136374266396089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296f487f02b67d3e495011586789a1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0eb6dd634aafd04531ab1997651691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38557975535a57da311e5a0036742392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4106325881230ac7fefbf988923ca0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eeed6772ecd2e5d181ac5fa35580f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ac3b094a4f71d96a26c3378d9ca395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb0497ebcde244ec72029451b3bc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2f92093417531f3f060252544166f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd35729deffd185e203f2185d93b76698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459af20b0b1670adfd1099575b1c4a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0840fbc4eaac59633d54fcfcbc164100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955a4e07ad7ae5819f24569403e087a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc1cda29516caa94cef265869eebe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba865ac4bc7246b0b706af6f88634324103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592e729bdb02c335deadb3b2f76dbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807113154931581869217dc7a69fae4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7c17bd0c02cece8e502a404f6b2e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffb1d1f6c613c3ef0c4050a6278a4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665f26e463d1d26d52debccf32d80de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695356fafbe4bd079b74a0d63b8d67fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab83cca1cab02f9d923f2a29e23fe9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c58265acbbd1ee4e22448d1df74e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d28047dc2badd5c6c875b8e367ddf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1683702fc2ca5b93d1d2fedefe000e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f79d998c2415a884885d80e017a05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e4e68902e026d860eec9b69403297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3668cf999dc583dd79fd63410ab480116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041cc257524c0f6122063f484d66662117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde99b64904d98acc1878fb5603a16d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c41edf59317cf017c30d71c0ff304119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582f1a605c5cc9fa7f315200c89df91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1853bab751d1df1f57243d26b2750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd366f38a73dde828f994b1d0bbd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d968e2f1080898b740ec3138a0e807d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a7e8b0b3950f0f85f2590ff87a730124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a64e66031b0f11a62343852baa82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71587376c85823a43c4a7dbf6cc56e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25a7f93a6d026b26600a74d8f484e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13212cf219219938ad8aa338e244547128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571947dbded51c972b4792fc336ffbec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33879c45ae6a278cb7cb17331431439130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e91c8f735dc4cde1b530711a2e32bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b60585f4b704b7a68b5dcb208878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288075aec5ab974ea029972b71020da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bf64707cc72f02fa682d8570c47bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb0cb2123ebe7a3ececdda52415ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed87176f9d50f3265504bd58739aa2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb377489ce6c53385bcbc582273e2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628bfbf8fc249e46b657ba8ed53bb40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4097775a756f32045488026f1128a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518833316a33009c592196b4c3438be6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9416e3b5887fa447268e6df2bf6cd8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8321a741a3f04003ce3c03411ed39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27d6b5ee89383e2532ee4ddbbf654d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4326fb890643d3e58bcab47224650b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57adad00e43ffd7c6dc1c7469697821145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833aac13fa56570f2bb335aabc22ec4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136f77217c339b4613c144e41ded55c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1cc6b142ec4341611b5570f3a9f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af84cd89fd545b1bc45eea0854807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2cf804887ee77f3bc4925ab77dc4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b6f3d423b8f3ba18911fc8f3ce332151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b67fc06af9d11ea033fd43b0bfda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a35f2656d45ee61946f9450995f684153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b9c8636c82d798a674d8d363046e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebce3f8877f645bde99fb9d62483ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef9920263d41ef97c6cd8254ccaaa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392cdf8af7f28988b65f6434bf83db8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18f994fbbf566561607f794b97633d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27459e7669990aec31ca42faf1648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03418a93f14fe476032d040a594474160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473ba2e4a03835afbecd5d92761fcb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e0caab5dfff37a66f6411c0068c0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b639c7c29c45ab25b1390beb6a9c2b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c37d954ddd39bbdf0f62ca759deb3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352781b8c94e87b6598640fd1e059d29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a350c93fa112d0c4759a2c809694b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec1cc2dae9a9b0279ae3d37f3f7d98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e15865169f6387fce978c977f7d8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a3ecb4b66b6193fe13e304ef20bca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18a198767af29802bb4c28e1446d6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826863dc3482158677641045cc1f1f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37148fbd48d873d1a4c11023bd7cb8d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e59c606bd1c3984c5e7719f48cefe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea200724299e82a27ffc9d501d78526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e9e3beb60ddaa2a1ccde07bf1a171175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a318a9e50ce31a1986ba4316614f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85432c3cf6f0eeef3421ed62004c5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf499305a59a9a0708277ece0114cc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a995789579db8a53179202e1a290b42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a438ba0da4e70c28831e03965c009180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd3c53afbbafcf648d51965db2555181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b2cd67e185cf731c0c8de3dccc3b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba26052fc0150642bfe5e41f15b0f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b116319cfdbeda08188836159ee9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60941732db31dd3bf1b706932f147c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d524d2397c91a775cd810c14c092b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f575decf950fad27edf297a2124f9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b444738d02cf69ffe68f7d142de049188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab910029c1319aacfbbd9819ba5d6ced189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024de18ce5c7195cffd88546883ab81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9590b44f165e80af4f1f5ce6c50cad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde93abc11f4fc3f6e630b36086d3c0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b01575fda4e1c022835390dcf934ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d690bb71047614dfb3f0daba1743faa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b76dbdf258816262de11d3936c80ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea332f73817d009648c7e4b291db24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa522fada2ca18cb727fede957c0b25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78555686858a2e18ce325db322f35f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e61622499277e0a7649df69dca5e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55211efb71a07eb1af55d86798028adc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c656d114f527c7c7d2538cf23e4d08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c940e7de764c1d63579343ffd220bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f34009cc4a2da5c6e9a66969f57a5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9d198183499d124e0567fa46ba31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9a829aa140f37b720255f8da3a04e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b2656835689fa4160f41a8071fad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d846b00ff06755c8851ab4ff129db6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762daf41299d654139fe77e4f880bf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a5dcd0997d5d5b0e5465e98734300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025ede6d1f1b2ab76a323a362bfb964210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07711ecf7b7147d14d42904ee7523ca5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513cc784be0b812be98ab842f6374e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb566c7ad900e766e6b4c7f9cd80f5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251543f45de07926877f225bb3af3ae2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f59d795b3043d1934fd76ba40c2dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5da362f4630d52c149c7a7476de36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7fe4bdaafbe66e373dad7a519a1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8f3d44ecf8af352a915464f8cb9a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10d042ab600fa6e23c9ca63bd94ef2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e765cf47adee691fc357abbbecdf8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0170ce7c04ac527150163fde4f6b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a5295c830696efd8eef7d88f10158222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b02e46bdfb57ff8542b3f62343fde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d013d4794fc7fe6ec2819cc1f744398224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576146d589b6b1d51133258d515ecda9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0d37c638251908f7ae9f7b0a80cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78620bf77b517fd7f66651e57f6cf61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba5ee7a9f350784d3a4042d8d9501e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e972aa561e4aaae9c6b71927e231e7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec253cb059fb88777f632b7a92dcd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20131f85058dc080bc1bca69d69fea4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4faaccaa06444f0dccdbd4c7251d25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc917ab72f0aeaec61fc979bcf47261f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86777b5224afc07a5277b538c7e19f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93a69c5e46a58bfd75b0fcad4ebaef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdaf878bda470e96be1b3870469975236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f298bcb7761aaa06b558433a5a81bbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d123557ba08595997a3f2db00c744238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fb97c9e027e9fa82328dfcf08975d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32028c915f98f5c2913f206c19ed75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c302e364ce19b119004ccc7ae2aadec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bafd74c64c65988517a2978aab505242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6cf52761218be157c7d498bee06c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952201cf073baacb48e9265478ad39af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b5f30c101bfca4026b477cae7020245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40efa327a274ff4a5cf91794326237246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8a047bb08d34c8097600e3d7cff71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa074f4a7fdbeff12a8e481d58c4640e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8c9ed3bc69ea35252a20650ed4efd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b2420dd04003fbdc3057da542ded1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3211395ecf9d61fab475ca79006cd54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad167d922fb704151a3eabc1dd0f659f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac2b4e390c4cc66caee389f8b2ccea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848da7c40ec6b4202925d1ce186714b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884256a100729437f16e2439c1300b5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47910ec848a2fcc8be5958485ac044256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad373a4c5b80dce036c87f28ab044d80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35382ba0fedddb1d812d4cc01fa758ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dced54a93b72d02fe9952979598a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0945ea816972d171dee7643b77c01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451c95bd467d05231bd0fd37f888f07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749aa5d0d06a6e13d2dfde9ee4b43be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb3f23e5fc7025578baf5bf11f363a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc11182c7cfa0a6a77e2126c08b4e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651b2dcbc7507a40fea1a193570a862265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06142439f1fb1fb6fff53d87c3c37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5596d4c07d57db440e1a98a17c593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2e0a4eb0e20f9477e6e6ca0d22e4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e2740d1c68360c9f162b5f617388e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89679cb7ef2e457e6ecd416c67ceac2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b359f65f88ccbed0eabf99426706a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7652f396d3d7a73f1e9556a3e5326272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e1b70ac419f4fb706b04155d0ef5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b989b2c47934529edb28a4a0a8600274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4018f5d8688ebd1ab056ff24b79c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bcc2ac8079bb67ce325816a0f8b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f2f38c59e3b9ef9a0eef2b43ab63e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1948d0a284db37174ff498084359d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c7f8ff30da4cccc36ba2d1d0d2b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5795d73eff44bd55239c161d22608280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5e997c0b5b2b0097ee2de2521f2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646822ceff066fa4cf1a392865f25ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00ccb420c7c2f822575e7f89aa3c23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497d1ffd0d0dad0d6436ae4cb144c8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ef3498621a9f675cf6e7598ce144285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ede03626784cbaf4fd33cdcb08ed5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcc657100cbb15efde620fd877be6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48437e174317b769dff7b79267f4dba7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf2cb88407c21770e0fc9c483addd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ba416c629e052cfcb2e010999633290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67fa29d52dac2187d602df0a3ed48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcd1d736c4fd8ca5b87f27c42bb0a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d95aeb7262686e3a5882269aa667a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c94333829990a5d4d04f05265a7f34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54109ead539e3b7cd610b4d7d9ff8ab0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a493b08073bc6d5da511d94df452088296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c9a28880bab6e980da5e5979e16f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413b5dd4c1a9640f6fb4acd66c40b23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfa44de2e871a8ea8134fcbac41b84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b82401cb756d52e54d1dd138a8768300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefc166bfbc8f6aa620453f208cb7c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555255ad562e14bb554c98ee021d42e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28781ea839fed366ca40b02a2deca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3965baf56203a5adcf2409c7290b17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518240defd914f600f397aaf69ef813305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e7c64517cd206aca28da94287560306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319ef9e0639594098a0548a53514809307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf3e5a976c10b76123920b12ff5c22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b619742e39cf0aaf038b08bcf7a4cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df429abcf7cf2f6560b21c50a0c2e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019875a51ec9b5c349213bafe645ed7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08973a2ce2da9427cbdb10743400911312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b8abb176f5e61df1b39d21af51b5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589a0142c1169ca3f452b68fb4177f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d518218dc0fd34c795acb80748748315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f53a4a6165797cd46a3cc93f7f86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94eab7afea90d342b245e52716047a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031571e25fe13e3ecdc1518b207c687318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498b70b06e592b5bf918a47380e24f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fbdc34ada0ef20979180534fc3fd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f0e194d1c52c5010c5dd33f342636321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c039c2677f6babac2c7d3b22a3da764322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88edfe80561f11cd2e76aee1341a55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3426512c93a69c4140ca1464e2c07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029de71c1ba2fafaddf1080eb8fc8c41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a365aad529e9bb1b70840707feda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bc247b305bf2332f5bf314374848a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1542a23e93bd8379ee5c2c715c24037328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be6a54617f4ce62b6205fd30ca3b4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d38a1b4681f5128f566d78fd48350330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d55ede25877491460e8f3da8616ad4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0af1ed4f81e46197b56f86b65deb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5ceb41c632b1912d05083f994112d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c6a4a7f3994dedae59845e0bad8ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a67d3037326a733de8d7b821542a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf0788dc119dce84e3b10144840b2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894ac63a6fb78b4522104c6fe65eef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbcdc83b7cb7f6142e6e8145b43e03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6bace62b1237e30f7854e6e2d1824339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de6c7e6dfa522544db74d6b36cb940340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d43f9d88d10af6689553de8a192704341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d0eb5b344e09cb75c1080c8bb8788342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc615d26bc6e39bfdd24fb650f156b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2769904ac0623dad532bf86235e31c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1fc18b8b8cecf33a3bad47d4d791345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c7107274b331403c0222b3fd4cdbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c478f0eb171a7f8e78315794f0fc7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fae9d6a7fc7e9b3c458217417fece348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2b9842d422338810ac816191e57f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d532ff756af6faa571b90e1df33af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca91b1cd96f80307ec97b13193f6aa2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd423e757276dbdfb93986eef6fa6ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44ab1a71c664b4ef32677e5ff87af6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb349f134f5fa32592b474e3658b804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7e76a7e6c37a9f5dbffa95f3b6229355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e235e456854643863b99b2f4dc5fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46ff65588bdcd7efc23692b494792e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579030c7e5b6768b2e82d6603329f82a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b43236c840b3338f278e955fca5d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3816f6ed01f68c426f948672e5078360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f1ea4255721bc6b3d20c811887833361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201fb1d7e2f1cbb4546a8f994010c47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd0f5ea7fa716c46bd002b4903661b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269838b844b5eb8602e3976d9bd494364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44477b18e3c6d2251c3669c549096262365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733504f4f4f58b6d260df0fa67a5de7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c18f6b04f44b7f29f2c12b1c71a98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518442f88d47f2f5d1bb45e3b8e5f22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75b87266ae8868db1ea27cd334c69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a9d2c4d6187ee014bc049b4b70ef8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f8b95d2b0a11ed8884c3edff72b77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5270da8339fe4c065945f494bc86f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615348ed0884eb68b5a39dc64f413fde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b8b893865999f58f6e6af7186683374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefebf3dc9a298675a584f767bc5dad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3677173d907c831b3ccd9663df6f35a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccc29688ed297013f417754bbd0544377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154fdb2132ee7dfdef90655e5e85ce378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b567481f5901b88dcd91c2ed7b74d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d652380acd293c7bb5488842b51d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0407b387153be3f9dabd02dca3170923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb3a6b711aeadba4a90a1028f82a164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337285bb307ff1c920b2322f02e736ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b207a9b84695f20bb72f48ecdca746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275e8ce8e8796b10dded499a3265cb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa246792c1e214aa96242ddf323d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b73e591752b6eaace9807ee3ab60a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cda9ac0c3afbfe07bfc5f127a429cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e02cefef39a1905219de05ba033e8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcb3ebba621f49b662fb4f0d48f10b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ee34b73d3989df5850c3f627148313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829dc76b56e6aa4f79c124232ae5ff714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084df75e402783f5776703ce2b46faa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0c4c72cb78446ca2f5627641ba4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53346fa5a9f4c67da9945668cec2bd8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e61b81580026e548e341ca587311718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b76572cc27c7b890cee4cc08ad0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2246dd16941e5d0f85b7abc7de0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c873732023802793d3d04f1509edd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d8fda6241afcbeb79a597ca15653922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18596f95e61e2242f9b2528a96441e7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624abd3c8286fd7ea6db28e9c0bc430724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7374822b170aa4bf9cfd6ceaa7f243225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e1c07b00514f7abbaeecbfb1afeb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ab629b7980a30175185ebb7fac79c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d35ac3bbc0bbd97fcb5af3df7008e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960a4bbcc758f8968d167264e37a6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e7dd2288a3392e8083e10fa97650f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634abfb4aa9aa0244e8f282fac194e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5da524f814b82e5f13bdac409c9b5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff557b6392e4f38ec5465a30d1db433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad6f8302cc99abb2b0e05cbe7d04bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a09e791da0c5ad54dfb329b7b2c32e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a7846c913943c83950d7a6de753e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a5238fab94afcaaac241956bcf5f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732837d4a2251e21ee5f0d5342d8a9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c2885fb1c747e06425d4e33b87e8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d91723c76d4b61588d48fd2651e74640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df7ad6ba09246d5452e15de89ca47d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bf2cb0ca85b8c04bfff9825760f3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795843028748d282aa6e9b32f40db7f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdfcd88c866b2d1cd918b61ffdc7a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c23b4248387193ad952ce38dfc23345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0555a828e3a1234d5e6aa76719ce82346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8464b5c4f6812a6167cf6fc8f870ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f6474a7b2c6113b0d7baa2e63eb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049224074df64456708b213a19cef4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a83015b98b6a33195c44d873fa10850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8fc2c32ab28ced026a67abc8c77f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177318a6f402b70e37c5609f28c9373652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64219779b511197d628624668abdf16e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f266c91ffde88306c51bd74804b224154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560806a6d0f78474250e266e05f5d8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de39e655265eb04777d050f3e67e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c5f0a4f927d1127b90b57b45ac1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016322043e1d2b9bd6bc7ed3cf7f945558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec50d8d475a0e87be5cb4549d7b8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b0844b73dbfb354d03cb0feed07f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014e94d41b1dfb3d44872d296ac8ddd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba55015c8f9553441c7599675736d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040e9c9872c7eabd6b8208512a6426f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa71ee769b8572666b1be0ffa01d1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65403631b624a6cc162e0347dbf5dea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae28b77e87690c59ae6ec0de96fe966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64ce389d88bce2f724cf4ec1f92a0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944c47739f236ec7d9486c00305ec5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78d1faec00e0995b2d82203841e66069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe382a0b023e1168ce7ddecb93e18cef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecd8f065464fc74f25a554c8e4a80671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9c83664e73c489879a9fb8116d45872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eda2f58b5aabe8d31f34ad920176a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b111ed21faf3f7918d4e6e3a473d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deae53aaf1b73259cbec13b4ced3c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f340318ec15ef17e506ac717cf836076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cf254f3b20071513c040e87d1f43577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea29b6f81b8e94a555dbb92497d92778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546de7b8209a1bbef8274895e77d36279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667c16d8e8c94432980a8e43db58c8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ad7d4e93458689f97cb68eb487b1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3ae85ff23e8110a257dd1c3db3f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258cd79ea7e57b18d4c9dbecf5b079483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922bf15b7ef6da18bb84b8e743ae5d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa3ea33120971cc8aba9848217dcea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58df9af9ccc0cd68362dfab07b7b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06f759a94c1aaeb5f1e8d2c74dbd2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8097532e1cc0df85e0a21b275cb9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464333d5923e6f58ecbf7ba2f502ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd0315b06a1046dbafc61a7b33803a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f51dacefab3d32e92ae3c195c01f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f028002bc9c79e252127e66be1961692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c875d5984239c9351c81552c9ac393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11205acae982e4ee3073311c6c727e5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aa3592f38c3686c81c2b3b35055b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56db67a124363eea8283633ef0b40996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c7f2a3f84662ba8640ae1cf48a2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d041653c7dd6260b1b753396132a0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8101af75c1c84b4f52532853a6e7e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d177f638459e09570901ac41e9d454100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc4d6788d84541af23d98dd65c735f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435ba0a4f65cec994dff2b00481ef20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164564d36ae2c6beffa6b87bdb7c9007103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce714ff43f88f7e31c1417b814e914c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d64eb3a1b9381e053551cbef9d825a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903ca8baa0f4e40356f50c5cab9b1ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0768f614f30c4c0883aa1ebd29171d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dde2e84cd7935b5813d21e85a158c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f80324428232368032457e98510e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855406f9a52cf81703273bc8b834ff9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040150f70ab0401c20dc04e5d5f7787d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45db0a85cf1e3ef3a19b93b2f140b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f818337dbd98e0c83620e8c1a109b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45e8345d130b623f3c21aae5268d59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5f310c0939ecd4c4b39fc9ee31392115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ef634585ffd297e9f455d31d7876b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2257032928c2c63b8ff912be751559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f7f8ac3a189d4b35976b30c35acb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e3664dcaccbd27a059bf8c2de157e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c813adcd116f7275e47eb1ba05fce6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033ce0c4a6e443c63002c71eb99d67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eea4c7a6062a4905f9c6d3e012e93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8e1494f0e4157bfe983e74984f256123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7260d8b996555063dbadff2c40f6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212974eb14cffcba82d8e9b526bc2f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bd6d9663044fdf3995b88b6b7df80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f712f25daae0943852b54ace8b006c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933dc9b2d8d87ca15ab825c9cae7ed5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f59916f5598825d929af4d14512d47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b0c536590d1d25292aa7a2b2e3d05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b09025b552d0e3c80b3031f58c238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c961d24f4a694dcc3cbede0aa7c1b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dc3c6dc22d56752d36f99a17e9cd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d9fd1419f90031ebe3c32a265d6cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1098dc2e9b89b292f61caca80cb049135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2dc3e3b965efe079a642df3741afa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300100820df6797dfe41917ef2bc38fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8cd25ba9184429fbb73a2f5cdc44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6a31b74234862bc7b2c0c5ffad1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddddb36b8edb89afd8236844232c14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17791aded5838d84712e4e69f04c76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804962061360a7a32db5677bce87fd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca2c81de96f83a646fde030b7fea4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ea0cc56ea324f02fdf304107680c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b5f29b1ba238a2e477606188318a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06907e9c92ef67d267f61d0983a2f53e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ef6b55083206e1c75a5f54b4f6f72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a394f0673453f91c9a7ed43dd65459b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d8f544a3f8792680b60c3acf67a81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673dca69c3dbafa43619a42a58d0546150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02141eac57a2f6c35cd13b728329868151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e816f626c97ed4266dd0f85c39baa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac463d01102d4555db94487151de45ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f617fc43b30f1837a3ebd23d3189c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ce769ad4cf1a14b30c43ddb9453d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaaf97d9635f13d603dfc199fbc85b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269deeb7fd57f714467d5273c94568157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7f8df659da31da2b479f19e72e58b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9818371043726d82d919740f0c780d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81e156049611bd0a0958a59575f424160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329fe4993f54f8e45c6a83ec4b04c91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a425412c80567f432fbb42f8cfed60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8569d303ed9604f6aeed0aa2df515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffa0011e2a040450679cc3d6486db4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c7d03f8564d110185bbccac76d738165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a516c8ccf6575a8af4c126d0331fb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce952b2a2827daebfa365e6c42b6571167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710dd56158f83577a8b3ac2ab3aa06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffdda8a6312ec1275cab3fc4a108b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefeaa3cddd9898e387133592d219e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bbfaae76eb9ca0e489879ef971dbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66968bf0c363f61fc5ac71a4199587172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2165ab10b77df7788d48e8757dde9e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d60a6bf1b07ec1470a157a165c86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2fc96b9a2e10e3cc448baa5c0154c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed687281a7aab96acc194c42ccfee362176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb699773986e9ae93f8bed3bf77234177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e165d44d5aefee1424e7960c9c055b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1eb5d20d7851a154077c00a4ae482179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8007e337fad32b27bd5b30337b7d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86c21be6d826c3c327b0dc1512a978181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78af94d7ba7c4837640a430c9bc738182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c3008bf364d16cbde0cc4d71bc5cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b68629f8204d4e6af80e4ec30f608184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc44a788c0ec9e8ecffaad6fee11c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60653f68df43bbb17cb4ea3addc5db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9dd38de86d30a2f98c1538d2595e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4593e6f9a6bc7d76ceb8d94bb2288a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458564636622d08549f028297041366189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcbfaf300d665ab095f3ca9639e860190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe3ad2f32b866d943f12fd82e6ae0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acf03e805b278fbf4668cab61a6827192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685488a1b415e3d43762d25598c91c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cb28d518471f2726c2b088ba6eb77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08205fafc6ca1493f1222b6ce1b5dc26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35499f6bfec8f1d7af4429c5fd665e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa192e56d0a2142afd8df6fd6d3a33ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae5cb656f43d066c76a5c9129916f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3447581d00f5c1d984af4ac0ea07d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d85ecb1e6bc17fde825e5b26aa2b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eee70aa79a0c1fe715fe62f76f91f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b33835f4f8252ad74bd9f9b5b3697202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a846bc8cd8815af0c6e36440dcfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236633c04d0011126df07b1ad6c27360204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba1f9e0bbd666eed283dca13ccda0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18fe03aff6debe87e72e722f36b886206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60ac0e7c44bf0e76cd831ffc73578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f2d8a378590d2facdddd63bba70fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31584dd02c5a91650abc69fd25b0ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae591f56c081a5dff5073df33083ce8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8de4589b8c983c1803de1bd196186211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f75e0d1c40b633a3767b2943285c6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36141e1775488c98a35ffac3a9e978213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4612782fc5d8dc800b8f0b0ed42b760214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02363092d91c9212000ffcf4cbe1df9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d562ee1485f9547816ea05ea912d25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1388a12fb99d67103900e1add1b10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781f7e6603f278e08e0c21c59257afa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75225d48b45ff0189ec94b79b8359182219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb1b0d0f12d391208427b9f545adfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5df71fd4cbd2a25b9c65923bf2a10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620319dd24c8bc73f78cfcc55b3c0b8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41634720beca1c056649a3ff30a21021223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c85de0546f4f796a250b1e94583c73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611c64efd4063249fbd1c7bc257cdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb2cd4eb61df324d387eb217994374226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1d567fda1ea18f3807374b7e1877a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699c4579afa493a93cb80fe519acad4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274fb49686acb30957d81ee997e1212229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901397afd2ef220c23f853f4a2d64f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe740cb909da56aea7091dc4fa398231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b16b495fe840b38c951d05eb120c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893ceb7c3f5baceb57b98a89dfe42be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567c5ae658a6de65b0ecbdb3bb22a54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e12dc5920940941e31713237c0d1be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf08bff9002d03207c93d89e4024fc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5ec1c247374ef8a0eb99a0a203ac5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fadaa8392bc9dbcf956ae64e99282238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561370efc2d2545d2e02bc1c6d2d6604239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30074c18c43507ebe849226bc2cba49c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1407f45bf8de44e259b8d538722ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad71cdf4a7636a69d7f2aed64a02ef7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2a4dbab7a1b8b84d116673513c8a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cf3e720169b5716b3961988009263244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8f98cb4c3f2c29e4ec7064ba22f5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ae264175d6379d14796ee6433ee3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358358c888e84f3cbe908ee06413ae8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc84f66a2be89d63ea7ffc818effd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c22d673d0a1c4e8ca64cb23a4757f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d7b699cf3bbc10de572531d91c37a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac909a78db9d1c108c00ac0eea06540251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5de043256567957b214ef357c3287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c4ff274deb6b46320b3bbe69c767253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e2dcc1b90c1154f03e819fe99734e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5cfb7a83098beec3b03b63ce1fcf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e9574974d98b614d9cc11c874e7fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4f60a52b3c7487e909953afb2c3b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d40e93509a8231a6bd5bd051a5628258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb938ffb1f400a1567946cf5feff6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7be9743e44dd3a0cb3928299e63e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdca8b1c378b4236c1b5aa9e68f936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9398dc60603a3e5600a3834258df5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90c871b928a6f722b25d7a703ebe55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f3aab5838fa6c0f53009dba81c440264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cfa0be111e9a45919a07bb5c37469265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db87ea43a0456ec97ce46982dea408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b6821289e34451f76d5f2e6343ac5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f7ba40f2a7a44074afcbf10d11254268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762fe56de9b9c3770d3d9b5e7efbf4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34b617bc16956ba7f44e2d6591ebf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b28877c51af0b2bce3df0ff85f9ca3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd688e4667e4447861c35b2406d7a431272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474a55408413d7d24231c307d29a06d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8411c91f98fefd6310dfd613a302d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848136f8a81ae44700e1a42755cbfc95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdcd44602ff40682faef70bf7c24a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc645f89107366fbaa14ea49006d85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15857a86165333bd86b013c55a6170278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bc3598dbd78e37bacb40532c9fd48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced76376f463243323e0f170bf29399280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fc5e2e1ae3b110fc4f0f1f7c2d34b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8c392d375995ed623d0d757a6970f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce5624038699db089a9d7010667b83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bc04bd722bec339fa4bc9ebc77805284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec66868d7d5c214f94996df833d8a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bfae482aec1a1a8183547d19812dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a232494c4f2f350cd78172ee9ee80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0514c8a942a0600dceac1d8805d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07db5c9041717a4b9b4bd15738e4fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df804a021c95c7019b3dfe549905e29c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8cca8945a467e467986b3abdcf1b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607056090ed34a222b4d6b1a5bd44a64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de987f52612593e7c941ed2de7afb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aec175eb6efefbf78ba92a7a175ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a98db92dde955d33bc5391471cc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e4f0c7998f96d1a0867b1b1bd2b5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed13382305ded87bef396cfd02ad24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ec93581c610d85901b78931c6b87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b8fd9150575e0acfd88e0126856b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc9911f6d330328f09c2f463dbda5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91b326d2415880f78c26eefebad35d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74cb410ebb0c2f7d6c9bda7512a7a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf89d117c4dab913b68faffed0ab85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9ec6d4c9836591eb8986896a9e856304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2af7fc0bd11a3927b1a92272dcb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556a9ba364099d5a1f9a6f420e6434306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601653d245df5022a4574ac4e9d37c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fde3dcd1b216ccff2834612b5fbbac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ecc3592523534093f09f5e9c3bb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254a7b52b45ae35230dad2d193d4adf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff0385a16def7232a5b8a384b549d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27703710a61abc3e4376dcced28bcc77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05851c5bc18023ef9176b4d395153c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f3605574a2f25e8b61a8c5b0d5baf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c8005965ea130f499362b21a9b62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6c49215a29bb82890a88adaa4cc60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cd6ce11b90b4d0921bfa41778a38d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce2ffa7b15eff9f611058258a7c33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b44bb5acd53c8919455655a28f3252319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90898371fc362195eadf407157df9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85112a779e96e707c844842c944c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4e0b441f28ccd0a019c2c7241b170322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7c9af59e9738d74f930b95e94104e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdbc54acb056f294e9d9b8114a2b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebba10f059fc3c3dc8a87c03cbb1c16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80603bec90a157f93eb762a7fc578c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c7af83701ce797c3f362028f1307327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c50684c96507201d24d222075acbb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6b3e3c7b767e22e48a4462ff84e34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc72fff12fedc3f658eb9e87b06b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef96d142d645840642f2c124d6aa7c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345fbe04221df107ab4590c2a58b90e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b4cacd0eb1f3703babe5f8e69b78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e13060481633314f0c3ae77cf427f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d26f27e73fdfc61dba84dda00813be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55054f3094a376cb13addb6fa365c181336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6771f2904f9a73dc3cad7b0aadc7e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e31b83199b05a1be28d5caa98539d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621e5923d577d4ef639cc04ad21f29a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b680c5da8fb969d60c75311f33c1d0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a232d988f34f65f4bbe579c97d0b638341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57191a0c759cc81befd9a4734ad858cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6dd6c8eff32a150635c69895f760b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcd9ef366f299d93d45cb6d387cb81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56611076b121fcf78d395b514ea62e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ce14685bd8e955167cae198c46a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d965ef9755e2e2e599c90b50d94ca0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b770ac056dfb5ebb99dd0258434e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605754d4e40b525bf6e4c84d9e2f8b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a136ded5a01917a44df0e70217f1e4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c65ac993a7eebb74c935e8247efe11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d5d95eda873da983a6b44f210e86f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda70e1d0aa4733091978ab550bf16d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9baf66f5c196f92ac4e283455ff64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17450d9162af693a4cf869c9b2660279355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc13b68f2bc52a98c0a682207f068f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb080c0624e8576eeb273a44ecf935c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981980ad20c082c7ad1eaf9cb1dd00ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4a7d03cfb06ff738db806d48b4ef0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b84cbad44cbbaed9b12c520372004360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f530728a8d4a4c32550e08db4b3d4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6a3cd5287a1ce78ab3f1465fd9146362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9981d705d136474898ca248cf2cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423195f87a6004daffed184edf2caef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5b6eb7d9f4366dc0ec30b1cbe061e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022234966265dabb054b3ac1b601529366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c84cfaff423c1d6eaf95fd5fb8925367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511beeced2fe5cf3cdd049c843153e25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eb20af037fe61c42f9bc2381d35f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09a5923a9114992b952ca5322c3aef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8112dc6985fea39d4d02036da077a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e6d7cfb9bd4c84501c3a33daa63f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970327659acebfc933392ee78de4eb85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e8932e49bc7f4305f6cb45ff6f160374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c732ab5f35db5846061ebe8b54b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10642ca0748093037340bb8e279ef55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390af15b9888742b1428fe360ea0fe15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120a0bc161262aa2342c5b279938659378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>