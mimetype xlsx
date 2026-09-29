--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab470e3b0d93f0976dcc5f876e1cde401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c92a02e259bfe83a3dd8ee810ffc042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2ff3dbf252b7ed241f90c0bf18a143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be12bc0a03d4c2c6106bf3dd2ea8294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf62313aa36d32baa76e5620acf16b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486231dc027e24664b4d1540e54130be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0963586b477843ab9a3b8590ddb5127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e534aea84a4e1c8aae62e679a84da18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8727287af048b3558beb4992aa812679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370713fa5c35c3e63c98dc4025adc9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e340898b1b66810922b05f2b066a8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab9d243661977c0f1e6539fc17119f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d87bdd1e648dc191b5fc0a32ea854a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf69ba3d2e7d8152d26f6e00a124e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563fef1933c095e17881662b720dfd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae673231864e3006661870651377643316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7d6c7ed26b50d3302143958c14f7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e5e94e61a97f54f6d7640e393711918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaf60de6e0340d7d03dfb76a4c72bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17200e1950c301cdf74be3e4dd5a08520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab05b40f6e98bb8b83ebf21877cf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0bb06a7de75cdd760b0d88a7021f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad1795c389755b1cd604d88857785123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d0354c1dda6a0c405d29547927a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee089c16f474452c69bbc2222596f12c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75469237818039c96e10f332addffb9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc9c36652a8833dfcbe41514160db227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771b975a75e6067b6d168ea9fff0a5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72f5dedb8a36949087f49af125e0b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b2fccaf862579036bbacd74ed87330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eb916f4bb359ea0c842241c85b95f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64302b04abc51060901a3ca1cd03f9f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8040733b6e3592dd68f55b72cd6c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c57c89417eaa85601463958e6e7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834bbfeaab9bf2ec5e90d0d44304ae235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc1e16d1b12ced621b8c17aba37e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749f70a29736927a34b693d5d30714f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb713532ae4d4f2e8d31407548c11a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ce99743e3e76decdf2a7034f646f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c12bd1f08f2250fe8785d3ebdc739540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f8e3cfb28e8a54a06ce2d379014dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba8ca4ce771a4c1321e03d94908f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46da4bad881cb06637b79ab5576e72943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e9133e431d9b0305759f9f9f85e2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed4bbb5de20f6158c092c4a68f67b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c206fc145ee08c061b624b51703846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ec38cc2d1e3e3d6cd34003b1cbf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaaf572a7c0bddcd77a3f4400fb1c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13e68240f276c0529620b4b8d1974849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc3a9ee0bba6938afc9c6be151846d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f0fb32a9b8ab4a6b4866f4408a77051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18639c878552a6817f261421fa4da61752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d87e9fb8d7e4767cd64e250a69df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e884bff03f0ffaaab041688368469354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04cb0d436e7950ab36430cfe5fd3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ad4a151904a9ee552b2948920c0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032f40bcf3d0de85e74509cb79f3f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8b9ddf40ba1eddde6aedc9f2f6da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc691809965c3b56e350ddc4f9edf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec541380e0560436e69ca70240b7fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d10eee2068c98df9dcef7de4ffbfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aab9596ae27ec6a70f3cd697a3b2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c84a0132b03ad36d5996465b0b59c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef956e221d500763cda4c48c8728ca564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c626c3bc3c3e8189bc17b1f0a750cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb40835a281e1c59ff3171e24fd49b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ddabeb95a74d9796d1a959c07f9d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997060f5a1a34086cde8c197020049c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab16e7096a6b84a9b7dd71e910e40d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f99f89865b99097ce63730a2878f1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cb52e1eddcde8ef3c1871fcc8199771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6677b71832c6df79b4c05a19c099372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aa0e7475041c14b8507d7ecb25bdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7850da964be0c70ae65789ee14a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da846a2ba464c496f75e19b139367f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e3d814a909a69d624aeaf48ed586276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859e82850619e8dce1e0508e75b9e1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d095c53103f01beca65fa2f101f32af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1936f3c61eed8085585d5ad14099079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5f58eb492cc39564ec1f58a4af1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c613c910b9efefe6e81c1af8696dfcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f231a5268c5eeec0ab2d1a666a2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def9fe4b05962fc5277583c2ee7269c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a5a4abcc17258e275de5e9c32494784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6890e412410b42a37cf84f466c5be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c21f89da7063f1056741c22444210e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30746b67b8954f057dd0441f7e249f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee1afc0213ac2a60833f79f4341b6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0de45f958cf7d2a075863ca9f606b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3221b783c601aae1642ad24060ee6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91518c39ecc3b6f71f36071868e8a7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e198d25b83c8b4e7316c5858744fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ccc348f16860e7a0c6b71191bfefb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a6d0fc52fc763e848e763e875b5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4db6269c1b68ea34b5953754c6089295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1187610ae12de914c2437c663bdc7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254a427d0ad84d468b5d347e743946897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea5724c205460968e4d177147283b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a356e79af7e847c2b86fc5855798599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a578efc215867370613b460c78d9c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9f7c5da69824090efa1680bc63d4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ffa7ecd9bd790011fd9e70c0ce49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6bd5b6cd25a8c1d1f57e82cc1662e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe505ce8e1e48d06a9f882bd9def5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbadd5d5fc6863484ccda7540679962105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f2cfc4636d07c31bd8e424e398087106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513e997690aa3fb5dbc5e4b033e9deb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b604d9494013952cd85b9b2c0e6c1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99decfebd396c90ad1d1475a64f36a7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8628f3b7fa2db29b027e14b33a95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573a43f173ed9629bab51c182253bf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826852dece20e25b7d619977050fea2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58828f8fe58722a299cb9d34bc77e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a8c48dc8a009ef5e410090ee163f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac809d7e3950392af9a95ca72bbc27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f730b744ea2e93e784ad68454513a6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2598daeb7784a9dbc71bec34482b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505df71d1ba82709217b0e0f74ee183118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb9aae4ee231d9c479c3f0198f1191119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681045dd095121d59e6b84e78786fd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b424e61ca208651b30970dc57afff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70917dc3273a96c28bd2c6f924a1a78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f195fba23c3b6eda845dd6ab9321e3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49b5fdabf4f1a808fac7d221033177124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85a3ecfff9f47a554b93ff8c0c5ec9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8f62e20f2fbfa21bb30cd779c417b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cae64e7cfe17d3257f40efcddd6e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd0972a034f4b868a7b3afed74ef0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04e7a99d55215c7d9347e951b47ef8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8cd1da92cdf31ba0417288e5f373130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e547b760504960d1ce650872901e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d253a686a0a39b4bd634fbedab166132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c37eb867ce49af639afccc05fd3880133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0748beb178c2233dad2a4317a65b3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd47a59cd176a852e3af1937b01da8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6364375aa304dd6fc6bd4bb88d70a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2680560af4dda378ca1a2107417cb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed90aafbfefcce721770e9fa43c2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a39612f7c6a34a85ab52e260df6cd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4dad976fa9ee4137ad1ccb620550a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee6acde979bedf026bc79b50288700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a619b202377cf819c9489f92cfa84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16fb71dbed35ca116c32a03623d677143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2f38e9a11f7fd2b0fa84ec209d49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398025c8648cfd8ae70548e37091783145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94da3e76afc2c8562841c95c4c445d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69d45d942668218ce06d04f1a968c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f18227b5ac9faa931d8d255244718148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258c193adabb66c73bd3b4d06337bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8118d823160637e38cdabf9b0ccd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf79378678df96fc999e24c234dc8f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c3a7cb5ed8361d4f279bd37ac7f20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723182dcc2ad04370105114e22a76759153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14c10414eb10bb60dff75f47fd3634154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dbd3096e551a8dbe6f5963f3f7bd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd2bf794fbb18594b14c9d2847823b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c16bd54b21311feabf111ba4a57cba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb1a1386fc18a97dce72745352423158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677340306b9649d00abb52eb17651b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b72e23ada48223c1360bb8ec158dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342925db0f8bac73c9f4858ddcfa4709161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0569708113bb3bdf04501fb5c127046162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59234c98c39f36e6b1f2f62e3d9ddd4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73267e68b69e842442aacfc05fcaa0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33111e0cd0176312a822ebbf6f05d679165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1c811ee8563dd93e9acbd6cafd10a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad7bba7e443c034e0d4a3cacd5494167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19bb4b8f3ed8ac0e1c02aad532faa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963aa94c2f5d93917807d384bedb10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219fabe05d70f8df5781f51dac719a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f298b13564f9c629df695b5515de2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddcfec48851c0a90b8b47c6f10addf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45506a83511dacc8f467560bbc9473bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c427b5662ef84e9b5c244837e40e4f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500633ff4209e7cd70cf5db26685387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d9ec982c8fd36d9fbe10aaa4f393b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e2258cd0739db599d9a153ec6897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e150b60e8f4d1e4919e7e7a3231e8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76d6fa0a1a316524f349049ae8ec6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70408bc105014ef4de6510f89e8c80c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753cf1e16b918ea0a0d94d5324762c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f24cda6831b297aa153d608a32f9c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553f2d3f5b37280ac9c1736107765d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a5f0c3598c507cf120202c4a42a60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff0ab34bf4a207ea3bfad999ccba88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33b47dc9ead0572fe2dec3ff33f81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6a925cac3a65bd079e61697ebb2b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2580063435944ee517e9a0dbf09b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc38a37b4c0f8cc7f9b5186b522b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f4dd27b3bdb0e9c1d382fc3bf59fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c20a97035527a9927a3d5be41dc671191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6226cd0d378b30580c2dadd108096192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5ba06dd7f650bf9a3a7f4fb0d0311193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52131d6e7a3e2bf30a1b889b21346293194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc06d5d450ad1308dab4879c52dd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1036b4958d5619f647ef30a42481ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f8bf2f2ad2cf75aa931f9c8249b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5205905d1a16600898ef1fe559f0fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ddcd2cca44b25f32d16747f8d2017199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bafba7e7cb3a15b115ab38f0a20f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9d46355159a097d119329b13845d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41c4a7c3fa384f9d88345f22a16301202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc6d464f61f8387f2d956b0ec3d85b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c816d0a8a705f497292b32ddf0f462204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526feec0148b8c0c9817d2cdda0b2589205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df315e6d5144aebde3dea3639de6750206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a2ad66c0298e3e7fe9a8b74cce48c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac2ca5ebf30fa1f83c99ce556ed82e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c0b29fea6f4e3f6ecdf3082667d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e565d643e047e31ecebb08a92b1651210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b062998d9c05adc962150975a92ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119d37e1951f74d0a2cf4d0a0a0996212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc10db4541a15812c4f176d4e201d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b9c77b1fc0fa95c58509198aa51d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ba2b3a9ccceb53e2c6f14f2eb0896215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7521e0684075c29c85ed4982ae9e7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c3ce3f4f719eb17fb32d72f604927217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046bc4bb94db282ee567205e1c599f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042653dae322dd3bf9288cbeb55f91a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b9cf2b0cf573a0d10376bc3a2114220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7484c58b4e735c0723c29d27a40fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa33aee54702012a20ae47a93948da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597de1a48053a5f0fe28dae6d52e4e16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeda562a315f6c14ef6d4984f853d22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33513067eb66047e1d614133603a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bb60c6699f16105e1ed1dacaeb69b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506198d4dac2bfb598c5522d05cde54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6ebbf1d4400ca34957c9aa32deea2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ecd5b8181cab3b5b9754100c4db9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9acf99e246fa539669bfb122d4198230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604c4bf958866a74839a4ca2023a296231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167212348a24c0bc28a444654303e6b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c78fe498361385fac4a9efcaf0d2f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915437ef5a6a3672651f0d4006d9ad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889bb9aca9cff832f756564ad05dad9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631594fb6bc800a5a50dd11695c52df3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6996a50c94c13810e575b48f56be906237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79f9ad4711b6cbfee28acf5974a8ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3431e1dce52d721c9d707ceeab47f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fc2cd384c2bc076986d61f9b101d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ab9a6ff99cab9ff646e25ed79808241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cb8bc18c37406956ccd648c60358c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00cad34fd6940083d6e39ea6f6671243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172774acf4fd7e6cb7a57e4643631f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6268b53f45dec8ed49212d7e795ca4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaced5beab15db4ab39e5efa6dcc7a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986233c94b486946ec7e9230d569588247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028aa350d7d7320ca7ea8b0401ac45b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1f3b2c97c464201b1991ab2a22ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a6395a843f098e6de14de9d8fc34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3ab8e50edf3f93fbe602b0b6c295b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13ce4ce71f56aecb115950ae2d4c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cced75262777f867e29afaf9799c1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de626010a262fba317335111daf3ebe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5f6445ef1b7a45f0ab9b48d07893255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ef818018452a3d5d1fce0b04ca01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35436ac278f3e447151322bf89236f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620155a4c363d9db248b026cbf1055c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ba947be88ec81b5fe46d2c5ccfcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aae86ba9ce02a6b9d025d8b337d2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af856fb7c4f094dc80cd20b81cf340261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684896d1a2bb8631876036eb6b85cc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234505a944212b02f8d5600bb4a949a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27817610b398d750c72e7f4e2a44d2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99256c290c0d9f419df10a83c70975265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcce692cb94ea782e167cd9f4d7fa5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e276e95ccb978bba22c19379cfcaeee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4882499fd1cf7d3915fb807cf90a93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3409749d57309cd59268ad7b19b75b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733d7d8d40c10bdeedb9bbb8571c39f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240c42315a09e1830e90af87b075b4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca6a6f79bab0a3abc50074bf6c94e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea6a6efaa1655568580fc00873a534273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b82d577b879b3b3a88e4ad3c3ff9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799d27299ee758a1664c583ccbf8673275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651c9658ab755b3ca0b77f421a3feb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0cf18c436bafa6377278c59e74a85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb39eedaff76e61bdf5fbe6b5368bfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08327cda3ebcdd4fffff1d9c35225237279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2743a3a3715844d5dd1f65a0af967280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bda8333ff15b53fd22d33c26a57a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062dae19cb0cffc135708c59f8868de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389044a2c5322ccc1fd86db55837873283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dfeffbba397bcbb62a528b2ca11f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3519678ac5b07225c1ab43a2ec5847d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a379f740d3e982196524a5dc3d15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf215f7540af5559ec3afbf05404972287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdce5c725db27bf7fb8eabf230107c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994be313515e0d134f310d01a9cbf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452c8969af85ed9f5a2ed8cbba6e2ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc267efede5d08cd4678413a8a6fe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107cb2ffb6f85c6bb3786d6c8927fc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3584857ac67474a8a2b6bf1be33c4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87063a1427761520d210a8abc4a1cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868eabaa275463a8d5589cd5fe64783295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481803421db01b62d4822bd084dfc05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec6dc3a4fd4806beb0e90a9084f5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d00ce7837ceeff42bde532b32c43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174008ed97e98d013e9b2235bf92fc59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb41e6fa85d8e00c322f43fdf25f9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a6f3fb255746d6e32000f731af9cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ff9d5e72e21594ae48614f752cec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85539f4022257a71facbd9ba80ee477303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d3177adfe7f69b4fc144b66dd970304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61d5ff5dc62e996a0290c93308c158305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b880bd5a5ad6d5beb2d494fddec736306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0ee61ba6160de08b501489338276f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b9518a696e16fbf7444f6959ae440308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d0460eb253a453f9f7d434b42bd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a722ad347b33e5930456075e0c0a07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ad1eeea6701c35a2d8808a9764575311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcbeaf375abbc0754dca0b4c67460a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13322559659ff6176369f17c1fa6b1a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69546fbe7e97bc46e55d1236c22a75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dbb92938688372bb4bbbf1b0df4b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d76cb43371364ef71adae53b6e1f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448331f29d64de46296df87de1c5313317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd6d7ccceb78df1e5b0348a9850267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06919cd95e4ff0234ec630f747a900319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39832b6349dbdd328a7fce5101f109320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d842227d90d5045aaf56f3a942f3cfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a232ccda7c2d54d1de2261931ea02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7824a3dfe35278efabe49a144395323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a1ae76157457366885ef92b0f3018324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6f2edbf988eefb535f8560f7530c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f516a59f6d4ca0702b1f25d955a9df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e2b0950aee62a7fea1e21db31b9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1c0e605bb014c47642ee4dc0c91be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a9173873b8650193d34a7d5cffd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ef56282ee5ed3d589950f91fd0291330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545d95799e31780324a18adab71979b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4be8826b1fcc21bc341c9fa09c63a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae566c0e8888bdd447e3257bef2746a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d0d690554679b4ac9afe3996f773d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b37915bf778728038dc1f1941c66b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cfa697882bfa507093cade77f1efc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cf988faf66adbab95a281d2ee86b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4f0c6686ef5ddd5f0bde9ac4e737338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b901d0336efb202873b72686b9e34d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b68fdfc2768b2f200d4c74acc50e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a820794015c782649b88401907e07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638afe03d910675b272c7c0f26ea1c41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee9051c29d5e05fdbea366c8148826343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7a944af9bd7d0b72d4626af47e7c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeea64eedc4cb38293e681192c05e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c17e71816365f8e068bb6d87422be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf541578c619d46e8d3fa20c4e48d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f299e1203263e84a83e8b846ca8d1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b002353180363ff2f0d151d00ee94c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985ca5efa1786b03e26aa397c97c53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517742050c675bbb2644a97b62b411b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25882b5046a22b37c44584e3d5b8ea6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7486ffafc3e9aee7324b2bb48fa8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68499e12f7d7f92c9039fe7b904f3d05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae78ab076d9512cdf3f81d07be8b37f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb382fe1ab918199882fa3636482d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023ec7ffb0b77831dea8ca8347cb0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2b2514a1ca90ca26a328f4dc45753358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81ccff7a9f7bfd95b7778940a2cce3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a14308a7734f5e37e58617c30f5c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68f90326f9c09a51aa0262d2e1bbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68249c17910edfd580eea22d47c8895f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0bc845961b749fa659697c231fd62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e77a00f3a0c38ac23a4ce60490b160364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c217a7ce792e93858703494a6cf7de7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d5bbcc4913c1e622dafa5e5a20c5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e8b0030078ecd5c34b91d9d03c4bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ba96c6c08f0b4db248c5d92d477b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5e27906b3b77c9e0cf9c5bfd8c28f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110a69764994ab8fdfa114e5b5e0c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5acb65e7758baf30cb0e7151f79c65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c86b7640d4a690b50ae077ca2f8643372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082001017d9ce631a103a4720d09629a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd7b95b46afd1125e9f8a258e7daf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01b0709538a0561b7b579628c550d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753ef368376ecb0256f49496bdf0777376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d91552abb378aa6b153c05f622a37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeab6c227ac2e215cca4016769d7f7378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939c34793a6eb77fa127cb5b612e121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6b443e8d311009e8d1212714a14062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d126cfcfae4f86c37f110fce41f853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422dad1d972700dfe5f276312a759404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26ae6cee7a1c3173c433f66318b6215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8cc298f18a1edede85bb3f4a78fbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d0920c70e5d0e94adf67cc20ddee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77ed85c46a2f7553b789a6de083f488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cd06be5e9b00c1652f143a17560cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1212841ead425b857269ad2944436e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b72ab199ba7b05b34b851b08869911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f76b5bb9f67a40253d811fcc07e5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4119b683d7150e63be6e22738c386413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efafb0c8ac45bfdd7a40cbd55d11cc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49219a8f6a00996a4687617eef3ce215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b4b6ef4c79808141c9313ca4118e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5393040b7f65c6b82d151d966a8f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1fddf1919d94bb78057699658d57f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e7b80175185e8c7a20c8d2769c5b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abd8a2d4c3a7020f0d396d21cd1fef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9dbb36db76ed5fc9bef6719a2ce7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da02310ab4bb19d2853f93a2d625c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7712d26fbefed20904924839d4941023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8ab94d5ae6bcb37328dd004abdfe124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4113ebbfc17935d3ea8c4d278fde6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184fa02f0154fbee15ccc3a001e9fee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577b8bf515ea095e521dad419b6ddd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e18369d1814669401cb8165693df528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a225f5c3eb961133df9e93628c504ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1fb0620f6077b3888c6ab242351cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610de5281c818faa163c6f8b9fcc43631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986cb087cce3ecdf855529d891972b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9d93e9335e883de282a2c6a6150333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582ee8677178159f56f7092e5f46b3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4384d683563b51463d022d97fb69cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e136d0aae7df421f6e9737e572d5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db22521e6113b73bffefb9fd4a8f9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea47937feb82978f6ad1fe2665e054738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e9599ebdc8ebdb5ef83d76bd8e7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87138fd5513f80a28a5790708f7e9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac93ebf72e53050979e6f00fca299d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2017ed170891f4e22f1754c8056f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdbe2b8cb1fcfbef180c737032191f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3044a4800598993789fa72268ccdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad251a7e099d2b79f35191123f49558e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b1ed04eb155b7696a02d7ae7c91846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d454e33fbf747aa40a0e54acbc3168a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c497171641853bb86202f249adeb3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d695c6aa900521a0f6b987efcb8488549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48f990ba6c87d7643030f21be0df4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6246ad20c54f277af3223feee4cc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5cf05ff6ee14eb767fd492362981552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673ca915f03621c4d1876de4dc92e1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f6ab6fbc0af5912c6953de47af05354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9298ad4e907fc4e731649355235e4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ead0bca0cc14af66162f32f58ebd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491cb201b142b1a6a1005f4be9c8fe657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c3afc4dc28394ebfd79b9846c1c4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef3c737893e716f976276c8760a4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149661d384470d11399c83177f71ed460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d81b7d91b698d52b328dfba8e659c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9482a80ff3071d77021e4826ea876c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd47d5069fd49fcaebe9dc2e2df146963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d22c9763639719f7404b2f1eceb5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf5884bd05ef1bf555c3d4357459a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2494736af5c5a197f9c0d61f4fc51f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330ab5096aa1b56cc2b1d157c8c914567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeef9437a6ab40d96299137f42d31d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ced2ec48ff5008288211c1a5af02ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cfb4a6be8be3fc595e670f5c4a58470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae812cb43c9ecc5779f00bab66b2b25871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72216c99dbd3469f3d116714e3bd5df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026429be18ef9e319a50bde802aa7a8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc136b9b38e592d4467d6d1a1c750874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284ec295c37550ed410e344cdafcbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2afb8b44aeb5e3225298c8a16ca8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114a1fd19db068326b74e020a91258c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea945ff61eb5d1be25d0282bf401078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d17023b1a644114a6d31a3572d0ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ac19938ff276a7bfda1cb8627f7bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce65876bdb46bc13fd82c1cd90f7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b965cfee0a1f08fc7f24ecea06f43d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64bfc6b7f96b1fe9ffbe7706ec325983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b33f6eae3a5772c7d21eb3fc6707e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f21345373e73be3ac6968ae0ba7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f88ea634891295019ab6d16656ff686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564d4337031bdbb40ac1060f283750587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266d25e9861ea90a8c0a7fc2d14fe3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c88414f497d6df617a27c4dbf290389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1d24ecdb62544aa9805bbdc6ba21c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455f9d8edb83fb439b220203d173ff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787aedafe37724511c4aaddf875d7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab509db481233fd9d459e2bbe47b3e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcff75d56e6f95b2a29e1acf97d496894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411ece8f9a997cffa7954694b8504b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de05f5b61452eaaf4eb887847f04996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab730a0cce6e20a5b37a7e577f2605297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94122f9f056a4a4f217f14f3adcd75c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84766df584c59e337b9e5b3d0110db699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546cc14e58527fd725ae3e82e4746ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab0e9fd02ef9546564486236a776d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f0bf019ffaf937094d94de7edf930102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87db085b09aa1b7844741b1d1e12d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bcedc4e7078a433d32c13ccf3ab03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5fd7d7aede2eea899eb11617d909e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a3b34dc6bb3a7c20ab2452b1cde89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0767ce6e7d25b36139c2dcc0c4b2f34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505986bbbeac42113dbc27e71b8846d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b8c75ea7ea1d9b1ebb4d722b65774109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87864d542f3558f9f1011a9dfa3a875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cb8f7e9c9f4aa3564a4ca6e8516e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db8ab89019da46545783eb331a12c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56479b0f99fbde0460cac1fe222b8857113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003461934e336d3fef00906846a2feb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9fcb3d9b950d69d7a62eb8bee8362115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d264bcce968ffe26e0ac1481f1b1e1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08ee23bfa8b872422c76d859d410eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90148197bac66eba35a63963cfcdc9c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805ac3de639430307a3fced70a98d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a85516c1830ca367f6069190390c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f89c8347ff5ad6208efb59e2c839c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df2a63123c591900636145f225ef3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea628561d4d2ab9e098d33a7a95fe101123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183ed1aed183d4d34fa1f45c6702e23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3c834dc154f258978c5b87f03311125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa1021de111fadb40b71f1b981c660126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49539f6fae8b7c5aa8e52dab057de287127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28effff48191b4c6c98cc5f744019a59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b8eeecc82050c6c4b9be4b00ee215129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2071bc367850cd888bcd3438e62f43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb848e0e89fbf759690c80b3a246e65e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801b0fc644c2cfed99694b742e5dc93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940792c0bab5bab90b7a14f6ec82487133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9aca5736e138f87bcbfd0544032d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6086e5152617641678106f610bb6ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c722068cc13789c3b17e17391aab7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9d6411d06bcdf9e1c083c27cfa7db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769f2de06246cf6305db9a421a7e22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48a6e266f570b87245244ce9f30c0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5064c5d99ed60cb433bee8b86b573d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a6c43a4c983e6afc5ece5e779c57d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f4259ac97dccd159476a329802988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ade20db9c82bda61d9394e3c6656c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488e17e1dc4566ff361a5be910457a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267412b230b3be66ed91027677c0ee3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feea50f61541f3c653a02bb11ce743146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c341d7fdbbf23a12de30d6cafbf935e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08cbdc4f69840be5c1fb0545f175b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe86884a404bd5355b2c057dffa0b7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e17e70c2f0d2446f7549ebedb87d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09ce6917e27e3d879c1ecfc196296151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97acc46717735790a88ab8e6be79e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ee273c82e9050f1c78ac7a6c96f3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e10d1c6f9a5b7896803c763b2e7c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5219a5c7cdf07c7471c47adb4bb0cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ff7ebdff025490d1cf1dbed29c065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11d134becd2451b10940adc0358f3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8051fa899478003ae58e8ae106c1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145c084cf7074fcac4f456ad14f75f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb57dfc1610ab292ae5bb247ebef51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d061e8d65f045c4fbca4c287291f72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e61557377e44dbcc4d6b51889b7f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f3b9c7c8bf295357ad310f94cef86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773330c93152c8db785eb67a4a2b0db0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07530afd175ee195841c4206ec711e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f359c169c0428fa77a6f233d62ae28e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1939d2086aece1c7c2c1542773b987e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fdc80397fc4ccae192b300c47624f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185060ad2e159e7480cf573dcc4b8076169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a2ad545a1bfa480a83fdd29a73cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9036e275562b79aa55038a1b01da16c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd24e6c534dbe5b1c6d0a909278795a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42800b82c294551dad45e8428c15ccb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b36fcd2637146ee33f8da1105f3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5bfb2192f069c59af1294ab83c3df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fa6d6cfb4a21972ea1d6401eadd4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6b378259c227724c55faa7aafbc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5eafc7556051b49a9d3b6bd818340178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6392946efb53f0a16d7904ced805c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ceb8e52d30a824f29ff633297dbc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e0a542c11c5ea51198e0d86e9dc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1327e37dfb6167126cd6f6bcd71db40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7292c4c72e519a2edb2f3edf01af02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc11823e12bcf3883336306d5d0adad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f13d27dd5cd5f7d981aabca43744e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daac5612424fd9941524e3da1a20aef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8284d4ec270ffa4f824179e590282187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bbf922e202297287ffba209c1c23a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7b898097c12b25acacb0fb497ea24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57662373f55c1e9bb03e7c542ae47656190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e54808bfd639885c8b72fa0a195312191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ed027d54f5af482598898d59140d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c063aba6a046d482b06184d16e83ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607b3c2ea2d8bc9b5a5b2972088b29c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68420182f6acfbff3b06b42468acd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7465a307fc07e9391787d5c49b3e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c627de983a5152bc22ecd052f698c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b3787461fc388281a0b72380b793198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cfe685225b3add96a8a54748f9596199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cf156d4feec626392960786d51b92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b01a87a18a89742fa9d8bcb83f24b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549e8c46b5c188f308d5eb02ff2c267202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c29345d8bf0ef402d463c17649ba7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95ef789378af988e35ef9247c78a67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100092687c17ae8c9f79866599cdd9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ca274eefc9ba232846bd497ab1a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13134a950f02f14eea86a143d5f925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ccb29ff45830bafe5072b64e00ad4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b721187ea22e75f18f823135ee8f6a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d0b8518d0edbbca495454af36194f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ba1ed12929f3e5840fde4f6f2034211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c98dd7ad164d9fc1629acf05ba45d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111fc0b9fb340eeb7940e6665334308213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b871ffe74c86c7698ae701dbc6a6db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063cb8c89303f564f548c385fb14bcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94e228eb470beb08d3e4671023701216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441e4042f3259b629d3af30023b2259217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c02bfd08ec40ccad41e819c44eff53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33f2cf47958ac9bfc21912e278f4de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25e130cc77364b2aa8dd210543771f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a703b8bd17625eefa40e0ed6fcc2ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f3f243b8cbceaaf83021f8d70f39c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab28797b5039007a1e566117f9da3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353102e27ecc1ee0086812f46188f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84a4a26e63314159b52238cf8ce691225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68396986a3d494236faa47e2cbe1d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c874367ae7f12bc6493767e57cf334227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9760293d02831fcc5693b7e2ed21783228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae33a3f46a56b84d9428810495d14a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f7aedece536668e74eeed3cfb4f92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f78d64e57a143528f37e516d6e1137231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9971a60f444310a264ac44603d573232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af9b6a0a9f520796c3fa61bf9dba06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6279e9eeabd5d9d88022e94759aaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ace553be6ee43df6d83c24b9255ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff69e68ee22ccbf94862a5c641b6451236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7910fee19422b51df4a766a4283fe80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b166128946c1570ece36fb8bc908f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941783cbfa7b16655418b4c4605cdd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239f77797f364dc66ddaeb41d4b2e03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075488cf2c35c192195f535af35e1d82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff645dfd2eca37cd7b296c5d5179e00d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455f0f88557b1e4d7b379e343dd1978243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad6572ec12f6c3022f3fb98258c14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3da3fc26f51f0605a02c490dee36d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12d7902863b0d7663c41d7774cb20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f233b6060a1908a3546a8e7707e2f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca77cbadc3c8e321de38b5d70b021248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3ece3dbadfddffad06f99343c1489249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3285c83616e971147a2126d679d79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565907446c29c97250fc8f12897298b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e9c93a221f85c04d6d8440fcd3280252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95a11231326d778e80d532aea486e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9558661d0c9491e71c47aa6c9502f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94fb71e0cca4c319313600da2d9e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042a66da7f3fa4c6a943b8f665a404f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752a6c0d512422583215d52a4e22406257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a9fea8209d9f250fe1ccdebdb8446258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b203afd1c16032b575a816bbe110c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a9d70bacbbe8036a1e55afc7d0e92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bd1619f08e2f80b5cd3102dc178a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56449ad915ee7e007add0421241224262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104caf2cdf557ea68ff5c9839726808263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18632a77edcfbda1e6c05ff30f4b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c309ed6126e865e0364e1429238ab5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d8b5201fb563cb8fe67c32b05c26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b98f8dc42321d6d426e72d38401094267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef6ded9a541a35a50fca27d97d97c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd7daef682f9799c4205828eb7b71e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797db214723be279886e6eb333ad693270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe45378db6194435fbff3b35b4d4fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e6ff01d825778f88440c3fabf0fcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e77a87ef78b0676d2312d00d8136f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6740f6d838f9fb01f198d33d8b18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bd76cfd9e6c336db412b026c44e46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cbb3a7a4e9a5c04c434619f3c79fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae3cddd75470d2abb71dd7b28918d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623448d1edb4704c6324c9f6ceb8d91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de383ec978edd4f3d107ad50d61dcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e06ef27ed145b635797c9474b5b2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e49db6b2feb113c0acde5cc22c7ad5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a83d2ce0c1141dfe9194c2d01db0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edcc08e44b8bdc70732b34f8884a6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37285fa7a9f68cecb20c5e17db3533284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfe7ce7102849d438c3dc5443d9208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788ee747564f1f6d65ee105fb3ec84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e94e8dd27712548d7d28fbb213355287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a3ef45cabcf6375fd97977a899b37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d43996e7889e07bcb0db35081bfb1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399323fcffe9c3578b4de51114a2e68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea320fb399345eb5bc368744389fdb0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca70595a87591bc341ef4c3d9b3c6b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9421597a8f387e7bab8f223d29c762293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d9b2492a487543deae5152ac8a712294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa5a33ea0600e797848c07a843940295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4698b1dadc88c9c5e4c0090ae0ac0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc08e07ee84872ebd73144a7c9297c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c79a516f81ba95c8c4d1a17056e72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b6c185cb15d0ae531faa4faa49bf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7048b10d82691623c7b5e8d3b3fa29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fbf79ed1f1f66063d5b70c78235c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b079b6cd796961731556879fb64183e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af01cd5d4167a93950c0a27eb851a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb28dbea8003a543b2cf03812a5320304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42d8237efe1af6847962c9e767e1d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58c70f2637b7a2c78f6a4e7407354a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4b2a624445545b8deae9794508c7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86bedc21ee90f2fc6c621c5929e192308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65328b6da93a8646f23b59a7d08d6e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e369fb48ad22f8415c711241fd0eee4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1bebea145936a81a4471553c9a04e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e93c6641ef11ff3866c59e0770fda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3e2df227741bb691a49c8daa5cf24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb54f284d88e826995c87781f2a5d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a801e778ec08869731a98ca26931496315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68577513924c5f08f7163cc2a2dd435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b77840fe859c2e272ad8896f238b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cbcc6476f9a91848c990754274dec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a126d6cd1d9dcfe58cff2b52892ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d0090999579f329d4fd09b472214320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88561d448f21722986950ba609e18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d365189f65cf89a6ed48e2485980df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f321a4ab9ec13feabbba92376a4b363323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f4aae867be008e7fa32a6f1c15139324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47d471e00bf37cdee2cfdee7360662325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247ff4277d4b812df03939957af2d52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faf6f5c1f77d2bace7c4470b7f6f41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d82680bae5959e54c4a867f6697b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee26e14e802904eb06e31b3a5f8d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ee35ff783b363e49949e3471dfae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b24d1c4aa4953c46bb912a4bcb2a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873fea0228d436ebc824745b85594e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb245c11b0a0ee550fe101f16d988855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a7b4ae01d8880d58fdc568c9e755f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfeda5a0b1a4df03dbcf39a7f5ea0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818080a5c44c3f50f2efb7c2f277cfb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcce18f0f96b0692559306cf935ee50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9475c0f848363b7df2aa0aa8ae558338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508e45f7d15a06a4cd9cf0f67ebdb78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec23338685a246226f587536ed38eff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099306d3b56ab74ce374340c7e227b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef47a340dda9b578beeb1be0b0948b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118108d7603b7f08b59fcb526ccbe03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9db2a7c8153ab098f62bb0d81cc2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5171ccea68158b607bb529ed973e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda940ebc110dcc8739a4ecfd6474a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8bb7097411f8de5591de95b9c2c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe9df36261b6b13ae66630432fb9bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9ac7db869bcf59eb4ec5aba5b4ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c6ef9278603e245b1e4ad1fada0a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2d13de4f5f97a7baa0adafa1aa61e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b911353404f6483ff16ad0e591b206c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305878f2b3e4243ebd9b828fb127cb7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3af6e60f9f2ffeeee47e295e58189354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78418ee5e9827dba7188ccac9d997b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f014694d1c0dfe7ac43f4ba97b450356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a21c248445149285d63b1d8b4e03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095278f80bf34502648cf1ddf65b088358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409148a883a04f9c977dd8299a1cfe2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46101b497f132312a527c16bbe275f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3780efb6413d2128396f9f6fdc92e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d48ae9c7581e9d0429aaeb01b3ab45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227604a7636f9f149b82153930e0d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8589934c2e7f934e4786d464923a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604aadb1f87e928cb10954c9db16b3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c41667acc67cd2f98cbb3239e8f61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb87a43335d65ddbd94ff3cec70e958367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816c9921bcfb548a92edf08a06a2278368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc9f8493f4af49ed2bc1fc6a9ddec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e891027fffed739c29001545d457b67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2363beafab7fca68c8ab289a5db063371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fbf45507aaf8e143f0a448a371f97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311030fd1eca6a71ad810d1f680eadab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f37b37aeabcfdbd62153499ad9c8c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07c715738b503b8f319d12cd89837f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb80011537535b8a6ad2466418e4f36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb84384d9f0790ca712d8b80a455e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a92c42e6b85ecb601cf323c54f89378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>