--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b7a33d47995c982118fd452009eb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8e9da5485b07b8c3fcc6c7ca457f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f07d8a9e6eeb01488820dbeb5d5a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55357c7faace780c9196bfdd218c764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869c87387a945fcbd7d1f29ab459de45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485316f41e5b45053c6e74026dca6a4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e6c2785cc02c55186a853f1c994117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb49e746ca99dc55513d84ce1ea950d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b647d2e94eeb1dd95e663b2a0269cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f7ffee858f767837c32ad2d668d6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb1cd4cf5f314f1aef5fe5ed4b1eb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27076e124e79c8de94717f9abe6d069812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410023bbe827716aec21aa7fa24cda2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ae203a8c105fbee8e07d61d479d2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2d71d4c5927e69a09e349b78ef21715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a283278d2f2168ca480014394efb0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278679f9af4bc695aa60b8b79c3314b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9462d932667056b66b0d3f10b299718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3d2366c7f29946bf56e7e1546171719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d5192ca5c94d0f73cecbabf3650ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dfd24e6098fa19743776e44168d1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b0e7ff45e57da7274b1ea6b6473e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e237dfa6c1dcc493b09beaceb31fc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0d24e39a0723c522cc081fef8363024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eecc866be2fa73a2570068ea1801325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d8884113d6cc51a9c861f5b76520e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075a90d655a72b4f5ad257b3189601327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42453424d181b634d2753e95b6c843a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec87d1de4d3f4e02457085bc396241b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94895bee79c8da5442a6eae3839639830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0963ac4ca92c28843c7a95d5fdc6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e53df0ed656ec1007e79a46e3bf5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b6af6821d56d27f3d80181f1f326133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf71399b3b5a42ee7c6603f86790ed734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e20a64ace5a2ef3c399225866b77835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8b8709eeacd791e87b8120dca993e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00651a54bfc4ee66078aa1786725e15e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b9f889e154db9ebaba915ef7ed99f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73642374b08582883254f0b652f2f2b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95084024c2283f2d3867bb458bdd619840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d3df718213722103acc14da15311141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd552795abc30f96c95ce66e267bd6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f253bffe44dbc80e487201d8161119143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92937ea384d5405294b9b292d1765ed244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85eb618778a3243eea8c53ffe6c76345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49c76e50fbe418dd7b97ab3c757f0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c12f031d7402459cb94337ae912047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a011e0ab4d18cdd01bb11885fb3e4d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc1bbc5132a47ea9148c0896b3449349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973739c8372a3b018c37f176a1a95ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526513e3885a0216de82173746d1f3cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeab58935e5ed288218d2b8bdf325052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c85aa5910eba934597e8b077cd0e1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca37b1f77d6e36ac29ed8252b5bb6fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4324ecabce55507172f8961eb721bc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a576c5b9e5c393de3a78dcbec90cfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761ae83e57cfbb896bd31067562282d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f77069452db3b7ee8b00295195a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c1efe0f155f4b662c6142d007ff059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749994870a9377bc61efae8dcc0fd5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459822cdd9a64545da915e90db59e8e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55bc255aa11493e3da247a78178d0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122587502c8f52422084462d2a878be063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a81057dc407b0e0264f86305f689464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2befdd7fe05b252d27b237e3ce732f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d0c1db31bf2fbdffd2fb5ed3f5c1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c8cf6c80b0298b6a319e713fcbf0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc91786dc0b76e2b68ae141ffcbf7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fc826bc0d0dfb261bc20e795c572d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15e0217146e06f40ab69c2ade7fa5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127ebe5cb02dbc6820b96d0d623557d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a604db0d37ac0e0e3236db282c7dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f29f7e79047be0d06ad1096a2b611973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd49f30afd7fba3077460ba8faaa42874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a62aced77b08559d8802c696d98c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e376033820fbf80327428c7ed839c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e5ce980dc7bc241e3909c615a555077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79037c1696ff49e01038da6c46f97078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b416d545fd69223f8c33ebac469576979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ff01c2f19e1d6455d3e732aba17180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b37be86c85c6891e16542c3e087281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6d55065777de212043080cf3838fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21192ac04e9ae860ea56cece9232bf4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e62763cb1f6a9996c79884e301002584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c125512eb3e83a312aeaa4f94b7636085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40cf73f72d1f1d8b8e01746466cea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b27b59723b3890ddeea3de5338b01287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a8ccb78801c5775ed6849fb0240e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab99354e8327bdcfc28699c39a41c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55803e2757eed3857e9e4f05e39b5a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebe0541bc811a42b052453ee64a8ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e62bda4a2996252261114c3241c4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c61957af2e81cbff796701296507493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3715fdd9a018ff82d0d0e02d8b16394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5930361d940315e77c216eeb461ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e74c53b5e29b2913070d88c0d471396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd740b3f6ca92fe338a125b111f6c52597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82ef8f216725b8b41d71dbc350a3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ed801770c0b95facdc07d7d61257f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23791279d252fd5315f7b802eb18cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828b5b4d2e6ac59e7cf84bbc88d5fec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6ffcc3e97da01e2cd02e495a91e0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae942fffb9910403f231a8614d0c95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219000d0ca34e7c7fb412a0f88f90ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448f0e77cdcc16a321c2251ca599ab4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac688f13160180850bad29211ff7fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2309bbe8432ea812595861dda60d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373bf037d80d580a3ea88fa82f10ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6c92bc329e36f093c9d87060e5d3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955ba0f78d67dac0d39da7e27da27d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938e5aec9e03183e6a15fa8d938614111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5697d3360ecc0804c3c991487b59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5fef16af839dfa7185b9742d180dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050da9c2ced28fbd1485f5217f73d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99348cbaf4d62fb3a44d977af201c651115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ed57c112c99c9cf64e2761b6ac8ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0073d6c087bc9f19df030c7bb21a868117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676f8610f6e864620df44bee26c9c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425c1574ab4af26ba96db12146f8627119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777283fe7b0bf874d50eaa7905fe49c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ad6984a29e94ed39f088faadbb7a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162c68c0c85c70d0eef4b4b865baca1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2465b4891092b659f42892b32702b91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d53cf34c694ff3688b2a9cc78859a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250a5e3c1146222610f96b6ba192000125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e870a475459e9722f928fc05531ef3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657366ae6d1c5905605db7a3a075e394127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ac2cbdc5372d3b50f2b7113a2f54b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaf89132d50a8cf87a92bc5da19ba1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3d7680cebfe825e7925be280e4ce0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df4ca63b1fa2ae4085e0ae15b58e0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace88030770b29762ab27f820ef7916132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3059c5f6df1de5dd708bdd43c3cefc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca272b90b0924277def1d43d944cdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c49720ea51cf9ae7781d9ceacad35d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef199774ac8e2ffe958d9a657c23d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9d802bb8e8f82c0f6fd8f3dcb2fd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5ad143d9e6404a484603b06708595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df305a6f4f594979cab5cab690c8dc96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ec2994e5f3a6d879d692376792381140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6326c61c3d25eab001e89fe11bd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa89120fd21b405e2f4a2e814b00854142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c83837c79e66337a4bd6ff12c2e375143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c12fd92c3acd48644aa6c9e6b973144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a1214cdb62cb4e3fe5272287248b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f045752f00cafc365891345485fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e947f93c4d2abda9462e120e12ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a52188617105210d79a97b02f97d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befbc8c7f80a364eb82ad41e19367d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79455e36c23b26ddef5d3c07efd410c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66733f5a9bf595a4d9603253f441c63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7f1b226a170b63bdafabfecc87f82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a45e110da6f656d273c9616b0ca0ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5b274f4bec65538102504c3301f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b012ee4f0042e0ef99b73a398cf83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e0bf99e13ff0a18f244b23ba6e56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e3ad6d8a0f79e67ea3e26fc2d348157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec16026b3a1400270243ace3a246554158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749071e3fe4eab47b600244ad885d12f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c743d286765009910731c1abc1f88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adb9a0daa5183616211ddf8583a17e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1761b7f847a08cdd49c73e4b6545a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74fa16ae9af4280acda5b3f3cda8f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234ae7bb8a19004d44b0e782b986971164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e347066694d0e69aa0ef37c86793363165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3465c1b6d6bef3658eb53bcac32aa08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62493afe02084535fa839ed0f16fab22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfc72f6d186f3878eea0e72446aae8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c22bbec045e66e1febaddc3c96aca1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcfba652b7c7c0b3058a760d6c5945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281f7c9926c179a6ab91554d562655d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c023a2eebc788c25fb1ba69748cbe9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ed9ba2c030aa1f4c32c9c18b8477173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af439165bef1ef0fc9f2ce047c9904c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4270c6fa646a9f8a519cf55bff2cf50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04926e23605b8c530fa5a3f90d391ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426845189bbbae3f3fbf874e5b98f54c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae101166381b507f4d45bb7b391cee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfbad9bf8551f85ce39983a1aa2d6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf70d2dcb8f9209c8f7939c8dbd520180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c350735bce9c5020b8ef484016e8c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27157c6dcd78e77d09d573ced52af1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896154798d11c0bb191538a57c78820d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc1ee70b80a4e504a440230f2d9e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b40b70bad66940178d351836b15f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84db48c949054a0cbf32cfab761ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f172caf3a0412ebd8165c3f971c7ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b637de2e74eef62a5005db882528f49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7a9e4a9864b5709bdd8391c3fe7a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c00d40dab3c1a963955755bd8731c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da57905fc4014cd4efc03cf1b3561f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07393946a4aedb37ac4d98d5a3e67b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf9596f261b537ef1c9368720935f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a341939c2aa2b7f9690fe7cc8505194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a3e83d6f1fa308821598d4506210195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ebdfe63f155a6cd7e3c2eabd5ac76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994510f0be9f188e2fa7728e34a7141197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed673372db306c96134b350eac5a86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4e17d72ad8f9ac40cfc792c97edf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e8152ecf3f6878d6336114ab1aaef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca80d058543c08c66249d50675cbb31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18efeccbf669c0ace4efab430c9032202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912afe057927192ad639a775d63abd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c13a78ddd92a040ef62c2622f3608204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367aff8a7b8bdca47c3b17fa77050b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23075feac7018fca38a0827e8d1decc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968329ea938638c808fca1bf9f2bdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bfee02c0453ae5a59bf819216296d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8a650c3f845300b79c9f6661d7805209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34868217fdfe0b149da22fefdda26303210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342ba416a407986c3918b69aedeba5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409595a74f4971ca2ee02dcd9daad51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259af5e0174bc7595ed4f7c001941f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cca04204f9d7c20c898fd6efa8cff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e39804680b740f90c5ad48532b45bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067b6885115254d9c217345f4bc3c3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27459039ccbe9b864249761f9be3e29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88183e40d51a31c3fe50edaaca1e3217218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff667ea416518dbbae7204bdc65e7c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0970088c7af29b75e9d3e6b7286b39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5ffe028aaf467d28631d8260773ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d72d276dcaeff5b647cb70820f41b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82072b4f1d75fbbb9fa5750236001c99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de6213ee235124a43124afcb816086224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a240c5e6470a8e797401e192fc517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7bec2cc46651b1e26fb3629585059226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f659229b2340c3928d2a78e9b65270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16857907038c11fd1ca2d620248567228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b34f7f2fd1abb9b697cedd32494c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d582bfd371c27ac6440f1e2c7fd0273230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ecc956a35b56af2021bc49c6e4b16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea74665d1aeceaddf5c2f68cb9a2e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86bdcda3c0743dfec1bdbc664ae502233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a667bef9d16f02f94ab9ddf23c0f451234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb45137bbb62f8d5308c48c9a6635cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70263a1af03e0c5f2642187f97ad90fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb00ed75d8161351dd15c0da46381b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264cb4334701e073381a5d5630bda5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923582343bba6e7dff2593dea129df7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacad43312233aa5b4fbf1ff8aa03769240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d36ad6934e304528e39956fcb5a72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f57cc95bd1cdbe667275474a76c28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654067575a3ada5f35fad5f76bc1156243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d668460263def1f33c60166bfdb19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff971ed0e87732e03f7f575dbf3ceb55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38afcf2522ab5a014713eddb6c03e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82603cf6d8e98f30ea086f6e0e3936fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c19712624dcbbc82ad1f7db2ee6b44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed45863f5b374079a2ccc6d8719dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee6a18e817bf086c516cb91d7699c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4d0a2c1fca20aed02aaefc312ad8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed682c813461bfd7ab1d222ab0f4bed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e842f32339cd4908f9a71167ce4e97d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541b59b02ac964e0e0634053a4744a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c250987b0d044b1683482b81f316255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a6f263c55e948998c63931384641256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e1827d1c8acae720decb206a2f6fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b4d9c92ce5834bf8521df9090d77d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3afd673e0931b010656b59e2f8a70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003ec19b998f1fa14f17e4ca538075260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf3bbd8fa871ba38c071e0162320ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bf6332b8bd7fea873f73f89568072262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9cb974f80cb19464dfa94655590e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79839f78bc85de1b1382595bf27e942e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280b9c50b810321d3129a870976192e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0084796f883d42677ed4842ef424266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a465c1378ca63e397f0b6498112ca4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6558b17e622e1d275126be249e9dece268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18461375df9fd29cbec13e7e70393344269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745d48e4966a64e6b31e6a561039356270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99078ffeaec53a03623c8cd484dc81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e22428bdf7454b563daa7a6d6c966272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127c6efa072f2da2b30183e7323c94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841868239f6ac53794799151994482e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322379387e1904aa5c1a12f00f02c54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583f69bb21cdd9d942dc62027ff2992276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23458e91a1e274b69dc51598ace070dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157206df674247a0b78a0950298094278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d64790b6dc584d14d87e6605b650e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691940605cbe5ed41ccc10fcf9501650280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c1c17fd43357a1b604ea5fa2312ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265b17eceec87a4de2261c42016b06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358901e389b2ff9af08aefd9da031474283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f94ba7ac4145f193d9d582d4a372dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e2cdc5bbdd6b3939bf01445a03863285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a6ec6dfd707e11369cb89df34e10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f35bb1d9cb38920f45f9fd65c1fe2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa5e491b4b4e927ae008a182b174df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9acb713a0a6c08ca798571aa3654e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca175d137ceac326491324e21ca9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd9b27197dc985020799e085be063c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eca0dad5e7b55b2f9568536d376043292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b57e46349e14093267865af73c66a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499cbe8671d3796cae2f2d5dcafd6e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d45787a372c2349f07caf66469ea3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e502f2e06db5046ef112a93878dabf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a289b33defeb51d5dc8c10d98a46987297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968b88c5e556f9df2deb944026cce9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c012ab407ab7a63ce5516b1531ec8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9cb6cbb85f494c39683dde46ffef5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec1ac9d1053e451600afb67bb75bed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee3ce094656293ae245393a8054a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b3394f8e662efd4e205a1280ba651303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81ea3f654290fe22fd798b0f56e7df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f262f16dd180f719da86703050519305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6aa49389431e6e219a0cdfd47c518306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2e39a6ac43f11c3bf9e54a935d6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc0e8d39b966cf52d0c8b1bff29570308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3398f02a1eb67a70bfc1ac66a027e5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c425c9c0f1b2366787c4cc250dc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a548bad9f8541f9219cd7b0a7502e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad795053c285d75dce963caee0f833f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ffe1114da29b583d7d3a33ae4b4fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c4f3385b66067d313aaed734cf4f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417dc94196214486d4eb2558501cafb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45e5b36f76d4c9f15831be6cb42d81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c1bfdf02b7a98f2868f137aa004c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ad8af5cd9c498aecab68f59a4eab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5960b856dfe57d4063a6647bff3198319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc980aa8e1876ab37d8e36248dc838320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ff2fac9645faee7d824ea5cba2e93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec0d5ba4899ed699b4a8b124b3d7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e1c5c24524ab22fced049b5ab1f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c81602b40389fcf214390d8b99832b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40e767b97c6a64c094df14c4e99b2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46726453a11a03606567d2da6271400326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad962e8b079782cf6d649382f29dbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6063e38dc34cebb31f21677baf3b8bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c58cf4ddecbe7b0a8754664ec4c96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bbce25f80d54dcc2271f67fa65425330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190e0b0b46c37313147ebd85ed2db4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e958e3832a123cd7c700391d2741d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c1ba38eda0d60519b3b4fca8a9cdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22682e37d7c4d70a443ed78d994e2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c61ccbb201079bcf9fa943c7b97d8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f75de886932eb5af3f60d540748d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a2339a48254946b77ba6fd7d33d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cb645ef370898ea3dbc2ffe1b1d13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53a57e2771ccde0125a4bdca02674339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e24a6daada35043b5b2599ecb60e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d272336e85bd51f9f973ed68580c830341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36ea1b00116703465863bf994a7ae1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76cdda63c8802355da92ce2eda1759343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c175c9ef36a32d70d3795a92a46f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bc3fcd2e9d6bb1fec1b37e1e8960a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd37467a49180ba21b56fcfa770a66f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57972ffb27b15f84edbb418fa585fca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbabb58f32a5c5f928a9bced90e2dfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206b5e063af3ab79d3d82b869ae66e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c7a2eada39f5ce492d73b10ae772350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b573f9fa206958f7fef5e7eb5318351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4f08c422801b9ad33e895afd03c3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5069d73d14c655698663cf117de20cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633fdb1d07b76cac09a8e65e0ec0f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121339727fca3f5cc22f1fa949052f79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470f5de5ec59c2a6afabf616ff87d7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6198657ff64a9265c4b18340e8bea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f8e0dfb53168f1672ff3c53fbe01e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1c018828602e9d897f9263b8b4ef7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fa627dedf41889ecf88a7f56a621e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cec36066a235ec3fa62a1cbc4f3ee1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed964ab3f997191f85127845ce32680e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5b369f9863731e9203cee15bd471363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3478109500855f4d00bda0d1ace2b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b904e817943b8369f52dd8e30a9a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94095a0e7b8f13dbf90bd949b850dbdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919a8d8d46ea1af386980167ede003367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf8527cae1590063b2e9769f897e56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8332d9e1b7e31f40cbc5147766dee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2845548bb70c98ea1387b963fdd993a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959fcb4971d389d87c3dbe83343d709371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593ea5b0cfe75bd946f94f9d2899af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730d116ef8dd88cffb45f357b8d189373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88b39289f1709df1b0b118637f62f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed3f7a9b279afc41021543aa0c8d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dbcf2f38b8d7ecae5af7953572486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf9b176dda19b8c6e17993b9f0d33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf831da689aaedc2bc81c67cf9cd6d5378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f28b0f66240f6324fcc6a44404b841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f65e5645fde80bc513ae6de7f0ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932ba8206b1588d7d53c75b2b68c3563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43796aa976a558257212ee031d178b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3573525788e5858a6c6214fc33415dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b994350fc1d6d489392acd152e61566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df7aff044c7d7edc22ce12391c2da67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae91b234e95b9ab37ebbbfe8cc7dd5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a6a25ca6b5848f72fef9fbeb2e4b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed8373f73b1a7ba2c2b1c6a0287a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8616446b01f8f95f3a3864a718dde911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ec1683b6ee106e683678d749ee1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2769988a1db30e0636ce6ccb4a713c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d86c25db86f8ac5b435288a3e72e6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ecd2e242b835f4f1c847ac1d4cc1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c6c2ad3843eb4817ed086080788816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45e7738de5fde8d30cdbf1f9cc4dcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b14765832ea7554aedb398674a02418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c055dc607b42a7c690d348a6227b9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46867bcd83503c9221d340453f3634220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dada2b18cc49f0cf5cfc82600857021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a284200c953698444f76882289bfba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad1f21fc6b34f01871189b626359623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667b691854fbec9a1e8af22b91bcd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf9b550bf619d49d1d2cf1ae53c6a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf4df993e074353ec11ae2739c52c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10991bec0f904d891170756c35ad851f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32e6208185cf347cd0b35dcaf77d4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bd01d7e83aeeebcc266b5124dd78329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc5b16d2182b472b04a9df9d223e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c1100b4f99554bd10fbf7d682ab431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d0a0c431c044abac73dd1d07567c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0f1c1cec698e8889337a1f357055233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1cd943510843d97588458ba0dcbdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c3a46d057490e4191b1560179af5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7b66f9fb18bc2a0cf3477b4d5dd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1b909c6d777123101ae4b4583a79837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a463a245824ba7b29f8a9dbed5104d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca391cacc0ba6a57dd9815f1447d48e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829883f4caed232f2242683aa8c861840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7290d826abc7f3433a00928b508e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f88f2d4999d050e3d068ed4ab5b1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914a39d59d227f73336a9defb24f5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c752c0c992352429dfe2a5669acf1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ccb4d99afdedae919910e2f10435a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c42f5a9eee5ba1e8bd9d4651e0d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114556121b81498463537097ce6e30447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca733fc9964a6ee3c5fe1cd1eb7d8cca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64db5f23d0f4559855591583668ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cca2374d424d0d6f45865d760182e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602de79dd60fc90621418a8062d471951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce4ccc710db99edca9d0b57418f3cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc066b2a2b6e4d5e7e6095f0add9c61a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02cfe878422d95888b8a172eb4ad9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b44dd1d88599797bbdadccb29869655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3760d0471a470fafaa5de0957be72b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eae9495201a88dbd695d4c805710057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d1e4b7262fb1ac90f427458926ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38bae040ad9f61bef4422e0db80e3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20f2bf229ff218191ce18874fa02be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545131b9ce298c3e693b10f6bb314e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107efcad68700516de6b9b3187d57f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b6045353c041d1599ace3e80180563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98384cdb3c243fed9cb14af6430693564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2d5bc3e949c08c3cb6112147ede765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40da456ed568f41a469bd0d92c79d8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d3c9e6d5b0e7f1ab62200b735e1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4f8f79bf74b3d64a9a5c7392bc11368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09290a00336d6a028086da3e696511ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b227f35836d92d7863a682ed8eb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5626d5fcb564e7f3972fb01e69e5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb40524d8e5bf7b85f0a9dd96ea8b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2923a3d6a6a2ba53c3ac8b075cf34ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab472efb7aabb2a3656cc0c887ed49774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15770fb8011421466a439d21bb2b3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4838849187ee5324318222eb7c03b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ec0a30e7c4b6732605550794d6bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782dbdca316393e84d82ec32a873c9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b262e62815cd96928c74cba096a72bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773c5dc17bb3a4519d404d9a462fe7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910013f3e4ed98f5ca376e1975be2d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1636dbf183cb3e224a843585347282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e46eda7c2f875b85eb337ebd6c58583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598079ff72e217d69513c1665160b80884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82e67ba79a8cfeb51c2879da7cff3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923282fc46e96928a48fd89c1d01a4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddbe48788c8bf4b242abb4578f6d5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13095d46042ab9760deb9fdbc4133bd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634cb7ccf1e255fa426209f4e17624889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21547806b40a01257bb40499949c6d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a373036689eeb486095e0dc852ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f07cfcf87dbe37e978954d4863fc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770aae672dd6ee03cb19545e64d39c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cabf3918cbc844704144b1102f50594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeee74ea9d446f2a420d17a54d0b4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e6b80ee915098dafe6f4343204c9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a90dc19fac4732cc7284684e202cad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36747914c6eb0da5fdfe2e3fe035b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb06d9878609985e780a5d584addc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efc7dc841619ce7dd408fa5b4de5a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277838a6311020889ef9ed02d3f9110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a9848e25ac50a11a8c379c388f79f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1821e77417edcb911ec39c5ea819ba2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f7447f6ea7a8853f28a1b39898497104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5271a7d8a35aba4361ecc6fd67f272105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530db4bc1fbfd7e89719dff4181e8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae2aba39bcf4ba3ce179487a98b2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b01f95795b4316e36b46b12aa1308108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24cca5b610a98dcb51dc1168a38a11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa94bb3b63116e02e82bfc8a53b58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d43702aedcc3ac86d659b5f34c5a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68146d08a0ef40aa0dd321461def7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac64e0dce02b156df5dbe3859656aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6d9022adf1eb6138286fb5ff279d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e9b933a96713dd84fede0b39dfd13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086815400407ebc0959537e600719e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d7fd98b648ac6b3dcd96067341db8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3177cd53e6811e1f1d51ef29eec02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246b9e6102c2b5f6c67f9ef7040de67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24afeea7ff31aad9e24682880bc5848120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b0fde9e016d12f4dd90169f50f3f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be965ffeb70cbbc05efeb61ad15114122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d2fef808c5e1f8fb016d6c3e4ee8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03345f27ab604601cb61081a754b0b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e01d98d74e2cb6cbaf9cc29f39d5ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635de54486548e5bf27d19d9c361cb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0721a99153e40fef261e7af1caab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9233ee9f6e03eed604329d4af68940128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab863cc9364989617376bce9ef1cdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748417a47ed7498fa1ad63b9e06599ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df881111e3622d549423287f728835cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47bca7ef2877c4fe82567d6dab06fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c3e728d30b391a3cab16e46452f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c952f306344b2ccedea2f21494d732a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf20b8e817e4a7cd683db6f51554619135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca105bd8b69caab23b4fa5907abe5691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a9efba8175b166818ba4e97547940137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1cf36abf094b5a3d409ecfcc44ce2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346c5c6daff29157158f084aa3adba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e33ab9a18b1a87a7e04b94731ae96f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13019eea73300a8c667c2e784123ccc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231fd1a710be79fd9c7540382ce5d5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df548da9dff78de3f39bb6c24cb4bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e52fa4ecf9d332365790f585673d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05b5aef51ba0270227e2fc86840bf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16a2292178bb0915a103b43c968b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea35b23cc9ac9786743b83e3490556147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f636d49e018c284a92d45bde2bd209148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53044632cecd66e496634a32de47e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404187eb3e354a733ca217f012a8faa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e60cc2b3d059b1aaf13496ae72940f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fe1b0e4b47ebba1cf747423d22e96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87eda50c8c3f8decb4a5e70b95aca3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d6dbbc8fd5f5f6df9a78caadec715154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576410a5730816fb636a643c16c0c6a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d43d9955f6cda1dc3c325e23b74d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d470f8e146f31d7e9b4c9426c4646d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a69aef5c3e18d338d5d9e3520718f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87744490c6ed828b781223bb9abcdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a92fd9e2da7565bee38f56a1597cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba4617ab67977636288553bbbeaed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11593f802f677f576c7b226fe3da33bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062dcd671c32fe1378ecc84ddb170df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6bb7a819dc7fc71d9e1784e2de216164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e3a4dba469f905bd4b175c9588143165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e3ad4721d24e4283ef8db63cd503166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55569c61b1b6e677bd46a2a85ae6df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504234e6bdc6f9bf375e5d98863161d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515534fae06b18653b4af85cea306dff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a6eba398ccf5bb03a6a8b2104831f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f6a1deafeb9337809d47657611ec3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c61b85fde8b7b7c0f66fa3c31e003172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637791096a44cdd31e0264222fe28246173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8748f6113de45e5a8311943001b9454174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb087085c123835a75d073e0e7e00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953bd22992bd7754cf239fcced75ac6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b120c1cf1510f99bf3145d395ee8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb47836d506fb3159ba6af360503e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0431166b7f984d475241135aebe991179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9687bc1bded942017802f84fd9de542180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643e4cb68721a81b40c0dde0ef48359181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348c72eedcbe196815d8cf6ef15db9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2ee770f94fd9c2eb5ed3619b3e7d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7fb78daa4fe1b226ead81e1a054b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff496b25abcd17fb7f85980e2abbd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9760f94429725117896bcd888d71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf390ac349d47df48fad4e67e8a8348187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965bba7404b004fa21d9e036d43e25e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd9e03ea8a4b86cd3da4e69e0fb309189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d0cb1a365b3f9ccbb36c228d66b55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b3868746b02232bf40c5790ae6fce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758641486ae2757471b1978e35bef1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ffd6b84a4054e61bdd592820ef65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74988214dabad2be016b0cad1724c961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebdead026507a14cad855d6574561b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec8979406ace0c4b84647e50d6a7eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a34ea312112d37de24ddad229e7ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3661ccf02631cbf36169c65ef362953198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb01370e303aed4c7e76ae0459870e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b528e55a2ce4d0a7394df430b397e2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ef6d3d3ef6527a5ed6b0468ac3c87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d520551fbd14065ff78b7591bcd7f26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4c8aa4858cd615a311814c4fb138203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0903442acbd958b6845b0014bd7eb5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855873200e79f95b284d5cdf1ac81aad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd1b97c4657d40b5072fba7da1363f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a186249485c9e4e386dae6b8e4498207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79bdb1b69fb090e710c02bcd4ce3e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085d603cd9990037bd58456af1bd1e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9e4d5e8473929ed0afbcdfc1b176210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272f7ea60597cf1d3a298a0abc3ea84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04284ef1399e97ef8c9b4d5d5037df1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06500ae357c967caf069d09b5843d2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044d79a1715c2fa0e2de5d902cf95c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd13efe8a6e6b60e97f1d4b98dcfba1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65540a61cc705af7e9da879689296b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924545422d330d7986669704afbe435a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb59222775aa4bc929394520b4a6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f63761cc149039453dcdb8329661219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8857f679f9ee9af789834ed9054d47d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d299cb40ab1e1378d5a32a8afb7808221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfe1167e8932469a17b8831c1e724c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a83e84d831688de50a2f53bfa59663223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec2b21d44af8d42b25aa0713d7a6f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368d0cad3e6ec60c48b8ccaad435dd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09fbf040704dab3ce02c110f21d789226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb4611f75a1b0a88bc932791c8a15c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc95e4631f8ecef6d3e64ffe7b00b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c32dfa4d82a5a4fce5b5308b2046229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed6332d9ea10788e32926f58951f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed337520af2ad944ed613a9046876a7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14442a7412a20fe97d98b62282eb62fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3270776c7592dfeb434fa0848b156233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66888532b104f30c65e03cf843afcde3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e7dda8f6e1a9a52365e697bc34643235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f06ce6288c5dedbeb430ce2ba4cde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfba3bf8f072f6c48c5973836953f65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c337232c82be826f13e473558cadcd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc8436456ac317eb04ed98717a9470239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae49e18722a7312f73967b6be45347240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b4c847c92137d4c65172d2f2a30c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd69c3084f2dad7c92a90c9e9d7b02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afd3daa3b68689dbaf57e092a5983a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b5fa9bbd66233d2811e0847e17c95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb461bc41ea0a732209a98300b41cea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55311f45666b335ff1c2a6521eebde1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e6f050393b508ea16ead88e7d59f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185ab96fdfa27414742c110a5cbbb38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe95215dca3451a9752894c30ee317d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585680f64a5c312516d51a871bb37d22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d4d1c7baf8145a26b1b9a1451d579251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7aa2a25b1f7ecae1e837cf4f36903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd38a667538973cfacc4e940a9a2d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a032fed197608e9b4df7adc8aefb26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566cbd51c567ea2fe02edfffbd536f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313170a9941bbf7e47836053ca5f313256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd15a84bb16deb4c8dbfc69077bd8cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783cc34340dfb695b2dd551f84fd1b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f75711f7d7651a5d08f04d0c5c560259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af158c59ea859baf3e02aa311e073b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821efcfa344b181ff5773c7db52470d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ffa728b4236256a681ec9101149e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b89c69135208f04fd175102d04497a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5e0a755a49be672696cd5ffa4c36e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020c1c34602073f854092f06a918993265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a8ac15bb60cf0b9ebabec545e2a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d7bfed40a04999d33e3c8be25cecf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8d69cf8ba5db4970c995b7bcd407268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e90bd56ee4d751930321564e86cc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e2efa7b0baceb56c4f6497e91caf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc8f5bb1475588df224284db692f54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277eceec28257037ed4b3b8612ea02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857b855a395a1390f36a68bf84ddff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ac505e835e3d2d8f4aec585483432274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb0b0d1696f275a3c7fe5c93240586275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0396af0a9b9d1f60d650c6160c939c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5fd31807e039eb83ba7d139774e52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbf9122bc23b323cf0285297db6524278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c425d709e4078443423f8acffff5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce9501ba9f14d225114de1d9c7f0cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dddd6d4705d63c8404678586441ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b61e4339b36e1f1ece08a3f76c403282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163ba155a3ff5e22c68bf0ab060c8ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1c9c640ba3285588e68a76e9fd0e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228447c29089d1a2241a8794b47ee9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cd6c7e13d999ab301b689a12d39aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811b73dd177762663c2bfcba539dd3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67046c13c0a6780a3d26907f50314ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4615f9fd8515112391684849aad30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569f9c457b052fb370b37bfbfa08ead290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef548540dbc43579de91cc1ef37f6e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aa0f2d11fe9ff5cd091d330a5f7db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3661d6cba0bb488293ac859f6fe4c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd007011355ec2020991abb1b3fb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112f142bd5ea0ae6058e9e1b5301d47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac81004762c3627a1b8147c519dc13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138109c08cec3c915dffe1692023827297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a9155bffdc836dfb84d74d809cb0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b1876319620fd2d4aadbf82177fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c8b14a7a10c7148b1b364f2769201300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886d807309211c9ece372bb4f2af018301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cfe550807db792258503b5d206bb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501e649a00c25319ed372b24655ede4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c72db86e89d3d6fd933ccc56daf8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7253ae7266386695ab71b64112b7804305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6641c280bbe0a2cd8f7472462bf48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a51449f4316f9d5ef533142745dfb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94272df626a99d75e11748ed709080b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58cfd1e96502e88d2a222299976145309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8c43387124bc1c24b62f0a7d38845310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff91f698e8c9b695f48cd56b48cd0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cee2159d6eb25fe1dcea434e6ee10c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558aa8ccf3b85147e93ef29947de6f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253f606ad9de40839136fe562978f98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516516aacde3531a28e3206a4199574315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c342f13d7e77014e891fc900ec89b2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e9a8a2d0ce3a8f511b0553e16428d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a78fba9789acc247550f277547e77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176446a3447f182328229810591cb8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee162a2a68d02da74c548e98a22eddb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab3f263fe1a42beab3cbeb8ff86245321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc5a59fb21666554891b3728fe7168322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56bc8ef997b3550b6314e912890cd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb35c6001a0adac9bd1235436b83410324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108931976be0b00de31a6b305dc1c5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89843b3868502a92511189f9c206937e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdd676f2b173d92d24f11cb5cfad2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df74e12f25c9af44ccfd712b237fc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14debca2993ccaad893a9c5f7b6e88a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff929afcf248ad690b9612a8aadf2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0f0d7b6077b38e0653cebdc61fb88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab61d811f24add4f642c5f79bea88f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a3494438699cbc1c66ec97b41d96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8cd792d6fbae5eb4fd32d2435f41d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c363f31a17c2edcf8b4409e4576ad5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae957d3dddb99c8f1d2b653c708437336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2e62b24b9cd2e95ba42b09c81db4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ad294cda5f7a8ad4dbc34142305e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f28e651c7cf870c093fefd8c0b41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151666e111c586377060ac1361de79e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb580bb584c1f83ff07c30357e644e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f44e352fa7594f322bfface38d03b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6fce4a5aac18bb6d872248009ce0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1911c0b3b92b26d65a21d6170557344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd073509825b3069121ede51b14edde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee248c80528d01daa509b713a294f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa818ec427a8f8e6fdf6d591a59b0823347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecfe1fcaab4d62aafe3bb78d398c2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213422a64d9faed3f2c15726f58967c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831d295d7280b71f2df950b8123d487350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567849923021e4c6cb1a642405baaaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dfdff351761f87498a80d56be837a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef97d6a4d6adda3beba2412f432f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb5e16ddd01f39a14efbc33d2db55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c94e53183a371c24a6b63d8d3d0ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dc9a94a61ba3d522c0ac29b09c413356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560887564f82171fb122463b686df02b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85ea3708f29e1afe9305bc65167337358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35150cbfc9d39cba15ea9b2acf80623f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b7fe30db58ec528be7312f3675159360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724fc603e541e12b8bc6f3e530c2d2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeecdd4d11be8456e98ab99b01d56c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79abfb4ca7d3f919d1278b62fae298363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5391a291362732f7578032747fd6ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf86d79412b584299853882d6ac925b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e9f4c9d4d78564d59a13de919c7f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d661055707a004e3b9848655575bbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5db8bad1b8302ee97ba1544f082f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56fc36b7521e9db1966d30971f8e97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2496ca44a07c098262e18746e16f8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002637b5f64955d775d0ef400255a78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf0a5ac16695a2001f41c1376f3e0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5937011fb5ce3578317c4f4e85744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1969c64e1d6e19e8b3e30fe8107eefa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa820c47a6c61fa2968041b75705102375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e66e11c1c5dbba116d4499ed4a618f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf79a9d2ecbc8d96768d6386fa001f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeae9f4fdf96a20f6114a6f7a86ce7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>