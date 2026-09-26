--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da8a4da51827200a1cb6546e8e76f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda663c6d3c6dc7ef6daf59769420a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de801c08cafc32d8900e74e3ff32ed4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb0cd9237af4a2a1b677f2efb719554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e971428baca1a29d11e03c0856f6c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21e9373dd14b87ced1f7780e6a7fe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c86316ab8c2e21dae49bf00e63a357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4e8a66d2192dd05406bd78a494f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad5abd1f0c6d0b8b8356a4835978129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981360196e5ab88417b70b7a816026e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fead8e54c206fe3d44db00b57a47511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111a5a9eaa49dd0d5e4a87fe635a81312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0180c8b7c90bf334bf3005db9239913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4f187363ef7e43084d7443f149b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fcfc35b8a1648f6b66235e375a1d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7360b781efc129e4d9754b61f251016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cda7b78f520117a0566939c040b15e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216899343a012e1b1225a6bdfc2b10c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e2fe7bba1801160dd7c8647c09dd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294cfeee2adad23a80f89290b15a2b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968c5433bbe864d67631309c490c19921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed21d543218516819326a676dfcd3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c5b3eff19b305b5dbfbd92be6113623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a7143f416da829d87dd0705e3db2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384510977a378405cf5b47ed52fc3b4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ba5014bccd0576cf6a8a5dd0bd3a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c832b38fd103fd58ef6b68c4880ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203a3b1a1be980bc4d737cf7b3702028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7f230a643511bbd4447d71096f2f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d416f316de7e6b9b732bde5487b0a8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cfa62a5307235a19f1f74d9a59c1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab6897770de5bd8f4aace6cd9ef71b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a051ce122c826d8ac727fa46c2e3c5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087168e8da89d8357ab639618cbc6a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c165f82cb7220614c3ca294ec23535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd5c404c246b148ea45efa909cfa1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76018f2cdc130865a61127dd2f4beb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7f36bbe31ef6781db2bd37a86f9d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbae94a56796a41d05743d8c43868339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff913ef7da2caaa6d75b1df0dd5dac740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8220ff24269fd2dc6c6dec1f6a7b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2c80b973ba9f6d2bc1c9e0943ed642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90b7e5d6b293e27d3d3a9b3d2d863443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de4ecd9adf6a389075bfbdaa86ae0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d111109d879b0954a81782de40a78245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17546042df3600e6e4cd35dc53ccbf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761cdabb19f89d6bc0601357fb0234047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e6bef353254689c532969941588f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190184c60248ab5eeba1182a574be99b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020106c5cf37c5d71552eb5edfd0c0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb59177d5bf6b28f6547261786104651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca2dae5e8ff3a01e995f1f655231ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1588c1232c50980710eb6e3a09520d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a24dfb75d5e7377cf4ca7ee397be054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd742065985c273374f8f22d21ded97e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d649509f9f4833f4d6d3caa3a18ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419d7910f907533e9cdc8152c91671757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e723aa593cbf57f06bfbb7eb37de8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e55d576384e2bf185a789db81200bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0c2a6feead69a12606163bdd8fde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e96a2b07564880fba6bda6b69ae0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40322fcc83b86f2ecf8a534489319b7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e7d9d0f963931694c512edef36ed563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d475bde27778a178b61013ec111daf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533fc1efe2fe16569088cbcfadf22365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb100df10a7ce66f1404429fc01a6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb031fa52639e90fb6c37d55ab7962d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960200235c778144fa1dd7b7c90897f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2767bf2720f85940987552f7c782b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e0726f67b718aa3fc64ea9016572070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f70fccfc272c39833e8591ef1bf96471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c1927ba5c65484cb63dd8979861172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18304a9aad9d08ab635c027264e1798b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f7025f54af1dde58540d5792e74374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5112ae9bd6d002b39ac23aed08c11975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f340f438a91e8a8d52a7f6902e5e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e59586c5ad3aa24af237767bb1192777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70319c47e39ddd030e6443f3e9b4cef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953eb5fa304801eb2399d16decbad7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb473230561da91c889c0d34cd635db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4f136dec33d6720ad82f74e8ec08b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de413849ea2a352e244b153790992ccd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44727b4731ab1d22b8b43adf2ffc7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579bcbd5737ac2db407a6165af9a5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d1ef5f913b09af1565437822406385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f100fd2c43ae24abe09aa490f0bb7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf82f250c7e4f72dd9cf402a1aba7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e5830346ff85a9e87f761146feb6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0e4e00b53465f00b689b2203f73ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fbbb8864e3c656bc20e2ac6958b6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ed4ea31b682f31059df2bd4d7f2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1413bb5413713d363a0622c21ffb1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddfe869aabad57c8525cad4d670ee593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a388bc88a1b4c7d64bc230d00f5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a2966adb84aee5626d60945905d0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb4f5a4b1fd17ec2f5f4a14ab737af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221920dc6a6587bc4b5b5bb33c1079ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f1e040696468ce8bd1bf2e792e5fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659baa029729fe74d2d9b9304e8130b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f981f49e74efefb4a2b9dacc1c846100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331eec49b3e8c003ee450c4e011c846101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb20a2211ef0cd6c494a3eb23ec4aaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377f4f28ccef7330ab9bf5d87f3d701103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935099f49d385d2c66c9ae65655afbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb84282c73a347dc25115ceab3d388105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded0d052f1a18298c5d06ebc3383e42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b1d35cc1a63e752e5d9fb50c4b847107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508094da85e7c16f7a5c08ec0afb05e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b304a49b8d17a866631384dd1bcdc0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c180f42f1a24bff94eb86cf44b6ce6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7808f643396254d0595ada8a3d42d00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573d73965b9a107dbb614c545bdb444112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dcaaae9b70ed2c3f3006973385791113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf508749f15c8c241a60888b4045d31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd4f30b863f72820cdae77c4d643cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5e43717374242c31ecc8eaa5a7d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4956486d16ec1f9e709c26dad559979117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6d252d4da33e14d924277a5296db6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45305a7ff00183a2d36a9bd24b0e34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba023e74441f790fb0393054866fc49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c078131881c152c108436e4a0c224b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac2f47c2996af26cfeb7e27caee33e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a159133739f6f9c292c317262016d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e168fdaf0fbddafc02b9a4d2712f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504b689888719b2f363cd7c9fb61626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a59c277ad27489376f8f1c84f72bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c40d240a2831af6564e53911e48f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192bc6e5eb3a5b0adab5c59e8239f4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855123ef8b9cb522a6eda5a7e1dc0c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4cee515cd1c73e4ef26c59cddbe34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c274fa909d4c3ad25301c3a973bc59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4de0e12f33c3bd7fb47b4dcd0bf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976561d7f818cd2e82385d0468342696133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92980f572f719f7fff9fdfa27addf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4138609905270b1514bccf0a7059a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158550f76a4e2a70a4ee056dca0396f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d41fc1788ff2ad43bf81a5aa56e5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269b51ac6faeea5d3198b7d199753be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7cb362f2a0445df8288da3e6ad58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef845165e1891a5eb226473ae39aa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ecca68dd52e95700fe4cad2b3fb45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5f15a79a84a5581f5208b077c28c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206acb02f31c310dc1d9155065cf7884143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c653170aa52b472696f1fb55b183c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547410b8116d1acdf2789eacecb0891145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79075b10bc1ea2437ab5821c825fe49e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68def0c4dc6970066abcf12e36d444c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6682c3dbc6f4f39b34001bb419892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fcd6269e06d7bfc5f8fa2c426ea8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5448951441f96a8e31730c9073b9047150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9e05422248b08d5f8ff560360fba3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be3a47e89f6096dbc32c210305bdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960b04f6dd7364167b5dad5875669c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d1a1931c29ea472ccbb6526387c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a0b8a991466dfff1c0f78c20af9a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04494fd6ad4cce226cc12b7e4088a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19211a94c461ea92e413917b94c39ff5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462ec634532f7a396e2668a72cc1508158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29961432f46ff6aa436c08b2fe814cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d0a0c10b94d3b3889c9c8dd1f0ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a20ab77b056860be1dc3aabe7192bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9365c1894d67c5252fa19e7452b255f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33787209f6c7b2d385db18b4594433163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e863db9fbfa08d18527f11fd9cc92f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41884d7a9a4cd7523db0bcbe155b2725165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb9621f5d1180c8784878d90862b70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bc86f574d43bd8254e0c380419f94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501701a6b2c52c9e17fb8f7c2d1ab54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e114c984880c9e81ab9d672b7088cd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeed111e6b2659efe117e5239e8e79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e675ab133119855aa848d8e44d75463171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c9a7275012c6b137ea6a091db303e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5841dd066ad52578a0bac54886432b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70958cd1a23fd8915a40aa36db230936174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c032ed03fa2d763af2da3a00aa778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f981f4aaa5378fe24f8c768b95166c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61182d95060ae22fdc56251bad76ffea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493d30c4d2c79093e111ee02fa5746e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac55cd16a37e97a3d7e90b6f554e86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eb0bbc6d72d248db92d5f22552ecd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a6c8fee0486fd62f4ad53f988102b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ac8c304dcfd1a3e14d68f71c65bb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519995056633c1935c1e5e054dd55607183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f1f99f7a216a13203e2699d0ffd9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d90e9fb8c32b6b8edeea7cb5c774e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693feb20aa0b988d2a70ed727827db5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543fa0a9ab2cbd5ceac8d79b306355f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4a3fc1683761c3533fa0037a8b623188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eaeaf4f65ed6c62b664277ea8d4cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15444d69ff696a8a6f7f6c24a0ef2cbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a333d08c5be2ac162f92bf4608eba5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6706270f66aede9a6a354eca9caecb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09256ad86d1d113d875c0de720e4cdbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba810233e5f68c78240f058e85e023194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6caf587b59a24fe5d33da9492467c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c07020ed2d2f11bfab9d8fcf196317196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1df55c20d8e80a3df48c772a0ef15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d682d811e7be252924b6034aa432198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f00068d944bbfbb4e1b3a3db74547199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c72f9124e8244d563b2f6a0e37bd3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515604516dc3b7fa9e8f23ba9c8290b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5ca6d565d3d9f2ffeb0c0d5bb4e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d4fae895d8c5f2bd524f4c7dfe50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61f16d5a2ca04ebc1edd4a4b2a8cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f06bdeceef970e73a2ef987e0d67ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ddae5ef2d12e5edd8c5edc4039978206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1554c2d846e33599df17f98165e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5e1015b9a1bd6d108114c0ac27365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0508790827ade8af7a9a4577202c5a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0ec9c6dd9b8e9dfc854219a78b85d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f2fc3ef3ac27f4419b34a11553fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927e8c6e48cc917d0122f5c2f66da1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d74197bf9b72c30702f5e40103b43a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c61907f52fd250bc63a7ea950b3bd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb11976959d90d20bbba1f9f7c9e2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81227a4eef00775ed03e71c1dc7c7a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358c76c52a649a090eb14add8cf649217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93931bf2f6a61a7644c8406e34582c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa65f8f57ca900ab8910cc8e12254a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2da9cb058793224dff5fc72370efc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dea8b46dff6f10020d866de426001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b22a146b2c17f8a939529282af29b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b3fe0fa8402373f8e3c59b7a1cb8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa33bdfc9106b0b8e5d494672ada34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4023c8d893474fa7138d2dd721f8e3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278ca4b233a87d9fb0759395e8dc13d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb7d24686e538e0cbd1d2c13e2b90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3997b722fbb235e4ef7b9950139b2a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600f2dc9f1ec4fac66cf5f3654be8c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2769d92c21904bb0c1d3a98219f3d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc70155e256034def7fec7dbcaed6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a8e6d25a6c85b363fe722523acc66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f3e94437120c643234a6ebc40d935233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb04a82151f2d559512204926523824234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ffd360263a30e5e1682094c7101ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41b4caa1bd38c35bf6e785979a0e0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de460077c636750d7994d01e463290c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cee33a3b6c5beb68803cb134ef6afa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e2f398f416c24065ce0ced1d2eeef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052cea08c1c4f4d5b915d7df9807881240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224abe20559588af253a41680b7e1f3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c160b0c860783225d288db5c54a36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3a6170f5ee5010a0008e94d06a5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b1bd7211a744d55db3484f38c8be8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0042addf1f63400a4637cd6886b7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc10c211cb23b40cd0258ea73f381c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ebe291ea3f93d1e3347b70d9df905247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f93fcc0af9b483b4146b984fee0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf80bbbf74bfec5d1267251866c2a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125540d1c2d42c6db30e72f51101c60f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9bb1a4e6b92584fd96a01300504b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec555de2f643716f42b01b792a5d1a4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f812628b2cfd9e82eba25982b70c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd221758fe59cbe8730c40d639805dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceacee8b35a3a5cbfed5b737e22e84d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac89a717f51e00c906e80dc35b0895256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1c152bb726435345dd920b9f1f73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165fe172c5410dd70810a1730dfef7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067d0410d9daf25c29ed677975b02a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e729e5d052b99622ed96738012064260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b376c4c7170ea795846842f41991f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916abc1482ef9c2af3d869c137ea51a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06626c2dd551736fe3931f454470bb84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09363c9d6c34fe9ad1d0aa7c05d7c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee011aaebbb3f5c45a77bfe6512b738265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1b84f9a4e8c32c23a3de83019d622266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf33f832c5b14a160283cd74d51394a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111dcdbc95123dec35d09c62d67e3b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ddf76d6f645470b86d793ff6fd97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0d82c1c307faa44c208c537df8b82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44877cdbf9928d269a49a32b6b3ff085271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315050a45b1fd0c5cff5f6736da700272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f4123d167beee61ba04a66fcfb4d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635893be932d242915ad32e01d2a432e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287cf429b87ef7beb1d8625a9955f35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16761836a32b8806479147d43a12727276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbbb9712648df54790bcce7a129efb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a40edb5bccc43a0ad93774aac37b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40cae2f2e4b62a29f7e2d344b9be9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e75ce182a867e878f864cae276ce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c227c6fbb9f6cbcf9a29866a19c312281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d2a6d37d03adbf062f36e3e9b861c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8122ddbae08402ac7e9dd29af138871283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125b8a3a73539cddf1937be938c9306284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aec324551af64ebdd34246768d7c05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd072d425b97706f0e4af819b2c6914286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd8eed5facfdf947c03dbbe78c8e3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292efba4f0fae81f2489c1cc3739c704288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5c712e84156f3afe2f81fe2f955c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faffb9e0e916bdb1e1388503d36b25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78eef054a3b2dae73977da34d5ad03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b49b363597221c4200ad667960a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131975f19f61e79b59625f39ece62d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b84e1a0e136c8342878d5ec15ae66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b360926815522f20e1fbfc5e19bb29d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c94b004c05a3b091a2c819ec9f4ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9787085026056b66b9af45b064fab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f88ed46cc36d0e124cb97d271a0087298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876000f04ba381c67a9329b54648281299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54958a1ec3be9b3e752f4ed72781b57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b21c0af679facec8a7efc2f9ac62b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963688536cdd5944444ce3bdeab4b584302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba18200c256f106f09f1e2f7c62ee62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81a3a70bcf49d34bc03c2a57d3a5ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7837931cde714974fe7f19b467db03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb1bf501ba58435be053673f3711ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f52ed45bda25044da2e4c62dfd0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf42923c33caa6890b3df30f8f8472308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0827d7a8a82101cdd637816526d5ddb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d198b024b9337879bf25fd1f92f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9debbd8e324ec0a9c555996a25d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d391eae705d8f6520c45a4be4f71a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6bc52d0deaacc601d10f34c0e9f46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be3e40aa6df0910434d46c808037f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f79a4ab7cc97cb7d02531701d8bc8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21ab0a50680b493a0e5f1ce85c6604316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60adf3ba0c710d4a07aced5112d52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914637810357d6e551f6214ed322038318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3afd5f4fbe1113e9038df20ba63d94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f618e162f51ead4607d32708a8ec5a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6425a9632095f6bdf66d77f5282c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af917750c721f791cf88e3027ef668b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00cbb8ce0fd9d693bd665936fa7a73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd66dcbead6316b3155ca916ee9d74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301b12deae676e598cd3fe2f908a68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b72fa4297850d4b1b52320bba5651326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52809e3e12358058190f4849fb5a2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9668ae3680d32923c58297da75610328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c51f866dd1c09ad5e892294b67c3b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ae33de43fc125bc0d67656652af78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c856620a238c8ee454bb383390ffd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e997f6cdc2fb6cb235e9a3f3125fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a958d3d00700454ab0f33f4f2c11e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74e40daa8c7be7808a0d63706896f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed0ea37ace0064c2c337274323800e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aaea96adc8edcb213c570e48e2071336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95975b311f4a357f1b40be4a42ea222c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5996df906711aa64a4f5d579b14b91d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807a41832532263b1771830c9af5237339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd0799e2f558335fdc54b917b65b40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39988df53410b3686d089787473e259341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66d6e34364a6bc78dea2d477551c02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48f60cf419a02938b3e2fa9f8137be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233b42acace367f459a875470a95c43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bd6c6ec48103adea491984606dfce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18698d7e72cce087a1c4871c88457fa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5329113a3a4be60b7f86b7de2eb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8362a30adeeb96404dd6cce089e12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4361408307d991fffa2fe775719cc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326610b6a7ede04d1b5b972c34bb615f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627410501564beb49d94f142da57a8e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e433fa7b43cf03515441eb495f352f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f90c8e3d0bce5e8bd16ab156de6b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730418ace76e784d8542a487e535d88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1f54a8a7ad61bcb45273d550da2c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0758356a6ac51b31aa72b0014c1688a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8661abc874e0b5e51ea050efca336357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b869f492be9d1551731a23b61e73d55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e517469bb5b92e3f622c2cb2b51ead7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b7f884653d3b1853dac0026760ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49403b0f251e3993ca3395ec86ba3258361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9b45dc961158393d46d7f7483d99d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6331e7c87b66bfbcdcdc110f990a74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260e0861ae991055b3b85b445149c49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bce5d7cee97153ad308e1b883dbca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3c793e5e8adef474582146afbcaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6005b1aa420761277261998ba0e7ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a1a7f352cd3e11964a8e08d56db1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06b9d91a4c487904e4c75eaea54d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7a0cfd5ae8aeb4eac551d469f0047370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704d261da14346aff8a84d6655c162c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21978773aec9de316d64d3312e3d02ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d2251ec49db2f2ced943be0fc6692373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e1023b87211c59991102d0577dd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35024077c762748ebdab417bf3e187a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6dad28150edeab3ddbf08ef609abf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679dec7759f54c6c4b84a570f10e56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f801e82e5bffeef74cf5dee9fd1b4a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa0f1ca3ce5c9d3329287ffe40db2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a88fa59342488f4f18a965182594072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337009b6fd85e1699e4ade2bf1c9b553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aed17f12fd47f30b1837fd6384a204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8bf780a54036ed6ba8a14af16b1495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd4b615bbc177bcf698de6b973ffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cc7b6d9ff4c4a6cfa5fc4a7af1a3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251862e7c1a9db6df7658deb11776fa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58644667ec09f5bb0b39f83ffdb96f719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef8241f82be87d6cbd6d291b67b11210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b48eb30851f6896bcb3a66f854439711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859b6fd2682d366f17f5deafeb981ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b74aceb6866dacf1e383f58c0cfab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e3dfbf638f5e07d2775c8b01032d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf243b528e7e679b7ba29b11ac6c2c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108181a8ae5258f4ebb2055d1623f85f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33cfed1544f611a04f1808647523317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356529c99379fcdf5336e827608da94d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54c9d16499f5ce9cdd482781812ee419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e461ba43ef47e68ef9b1b4c45208e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c388b711d767bacddd603237733c16b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39d7b3bd4a9866302e3a628a831c3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe97f6b9c8df53853f240cd9c2a09b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b928a100f7dcb0b89bfa044a216d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4961884839e9dafad805886ad9c6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4b54629e51876a127ae2b5400b69626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb216af807d6f9104aad39ba428b1da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b19a43d337de1bf125627b655cf0e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf50cb917e77fdf1c6f843c7718f8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f736687af78d2892ea794f79418919830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fb95b77eb3a53d007ebe7cc47d7c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a41e91aeed8b7a4a0d8f0fb08760832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772612e986f73c59beed05a7b0a53733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697329e256265a84d41841c94ecafdb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ec0bd025142e2925153b1be9b51f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965fb328776e2ac6046e0bc1f2e511e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac5905a812b20199d0ee308178215a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a23b98ec12245511c30f9da6e0033938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd081ab49ed0d43d48ae0bf3b71a0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1aa02e3b40dbad84c2565e296820340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992ad3dea6481a93dd62c4a5050620741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baf410df54020df7aaf19e62d5576042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d086c32d4ca303d317a4b293933ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81a1a1d0c5c5e7971e2f65fe002ba344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858e05d2e8fd2aec814ea4bc4669cd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79618fe1ac6a9be9390e2570469ef846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e983516f18ea7a10d8cd90754ae1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a570bd54b64cb3a8c72bb973197c1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a67e007910bbc986a3200bd14dffb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aed06583d7404fb180bf2487d988650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d97699352bc263439d7dbd37825a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99325f5d5c2526a8e7fbae9e3ef8aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53637227752e6efa79701ceb5d7de6cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c5236fa637600cb87ef1d07fd4c2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f13d2723904590562fcf72bec186bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed28d4e8cc801d11d8b13a4722961656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4804d873969fe1ff0014a3a9459625b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ed2d05fa040e3aa9abc419850fa3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d72b96ccb8410f30eb33becc93d2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d18da3b21c41e86ef4c8df915c180f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024b07bb51b113466c2b00de776b35d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61cdf2db902313915f2f9a64292fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb519489e9658e3139619728035bb5ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8cc83f040dc40f175529f64997e0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc16e919b281c64414df86d9b727665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea50c707c18e385f95843026c58c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed54346e78288402d9067fb0a1db2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa1f9bd86b1f34d88d30f4d2d4042668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb1ccfbc5ef454df01d437d4c5f1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd813aef3cd64911645c07a38c9b93970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebcda418b39cbac02f168bd30799a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad34c7febce078994b9d6996c60dcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d973c9293fbe8822c590d1f6b8c0e3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c08728dbacf00d8344e0e9c5e50074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47cb48837c9db9f0884428c94c5f2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9d07d881c2528a971ebddd9acc8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0141aba113d5b3329989899f7a7e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573887aa20ddd48cf531f1d61f3083c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f472958d8bf9ff236714a4ad895b4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0748818488dc5948eca03c75fe4bfaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092a47b952d919203e3991c26f4425b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499c285d3bd81326eb7b022154ea52a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd81aa091680d15fcdaee09f368a7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4b4a0eefe44c41fdc3618339497fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee9947f7eb166ac070c1d0354199b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d88192e2a412ac8e376420105a67886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238442504224572a293fcca1a040d5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f131884356c06172f5cd95a3d556b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909fd8ea43d21f92f1a79537f06a97589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ca780944fdb1aaedc2fa59e9a109990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08804ca090fa72b4858d900ef28a6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f498e553933a44759f3539f9b454f3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b436203377681b5451096056703a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238a97997049d23161e14065a7b13f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a55eb107ec1ff289a869b670ea73c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e72a72e5964cf8587a90d49674be496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fdc0f598e9b5bab96d4b723d14d8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20352e08e8980e13db7d12d6f8e08c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7b65d7332998b002d939c9bc251e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238adf49fc6f63916e3ee315e0a40aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e6d41b49736054fc1a5ea0b3b39d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906835ccdb7a366d3ac5fc383d3f0f08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2b13e444ea9371a48f612fdfd4c04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de6487199eef6e840dc7ecf8217ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465d3a5771dce3f8da284409269e1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300004b85245938130d731b1392617b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fcfa934a52080eec7ffd8ef052faa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90002e72b5f470d0b1f6e66b60457f02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c987bf8d72b24511d060ec85f6cccc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f310e11daf9ad981fbd27d84d01264d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8983ea1c80a6e6a4fbb00dc6fa3fa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edde23330e1e0f40d8ff6ed94ff808112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a83aeda0fa67eeae02a49610d6473b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9feb3de6e70d20230f36e337540ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8982accb3b86a1364492bcd4dec93ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c64efd07297cb6418e06c07ee99eb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9500a04e5a838024bf684fa6b8933117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d3e85eab0baffa0616c4aa967d60f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099aab538cf0f51d253c444e86cad92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecf668efc18f538a44785e8e3228b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fd2d8411285c03fd32b9cc4d19cc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc214dcc2bcb918f412d22f7a6cadf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfea4b61723e1982d14731f963fca77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc1e640889b6ce20af35531fdc73d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb407b13a6ba0402271d662e02a9e20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cd3861173913dc09a5387bdf52f6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb986c444e7bcb722008c6b18002a84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6aa4207d76755278224e0d3efe1bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34325e55374884b21d53d0d52c468ad6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a194420b7b1dcc667d545b32d2dd2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f81328e9ad517d5f67f8db2b691ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a5a3d5fe2b24d3ca6ff043b3ef0bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f817102d9b6e69e10298debaeb13d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3360675fad179beecf6b9c925a6927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444296e427d193b529f7f4d74729219135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3b5de33fb08584017b0d45febe67d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb88243d1a182288b1a09dabdefbc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646e4199fb539b3edd3fbde35cfaf04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023b437d7a667e3285650988a61a8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28840bef94901a836c5ef311ca9319140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165be36d4ed2d75ba4cd59a8c3a0210d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed66a7023c7559fc67ab5298dbdba2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2fefa829803b358cdc46a4c2b94b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9998b1fa080fb0b3e61be0a2b8c1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52bc0106d8027e3335ca4bb02ddeb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6c2048567fb60facba4b396fdf722146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748e251dca5892f96c09f347aa97e0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447fd4624999ee111d2655480d00508148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872500ceabf0a59aec0297bd67964d1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039608ef135c8c2b486d35a607473bfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171ec559b063f39fec62585b4781a1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37d06585ca533cf21dacf56494924152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535663bcb6659c3d4cb764acdc1518153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f04b2b5b10d23d2bb951b6a92032c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b29091fc68a8ce4c24a3ac284b9699155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237b0deefa4c3524fd2137572574ffa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0551409f790a51637ddabc35dd07d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4119a2039c30e9e9da98c26d38f50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2f647ae4c7d50937a95ca8c8f17c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881df88f71f68be7cce60445dd97296160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f83af9e9ad6d2a97058a02374411161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c628543c066d944ab3197d300f6cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad450470ca9d2c5d7abd548bd9aad51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b22931e24db34aa176825b5aa6685164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03a3194e47f63fbd7c723b2b449c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b48dc1923b0b9d8ed324108fa2dd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23902994ae23aa9359bd761de8edb892167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d28286dc0743d20fa8e1ffea444e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e3988fff6f1eb29e6da30a3d86edf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fca927b3ad5acbfe1238cd8279373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d432442f208e9b293c494d93c65943171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffa0a77656efcaf30d31dfa84d890c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e40d500127d92fbf6509244c6aff8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b2d75bc041a852d043444f80b51b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a68f6277dff7c1963d1a3a6a4f883175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c312f0794267a1fc5473be5fe44f890176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a9bb27ee5ad05379be32cd04828f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b34daac67e52a85b888198d6350a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aa7ba301c3ae198e6134bc0f2ddf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258112944658602daac040cf720563fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d519a08639102e1d67b7643434748c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340597a4a2160a318fb2142b315afcdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1069748d0b1ae46a1b7a9bf755c399183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fc11524433ec8eeb789fdc8f24475184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682f8ea017d196f6cbc8528db855438185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc3666ab1f049756a45b16926327f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524a5bc6e4e1ed0297b1c23738dcde1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadfbf978036ab0fac85ceec67f6170188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fccd49de9184dcf6e8a1de8066cea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2613f7f4e9d47da0ed77855d8e34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef368b61ad1ed6f82c0b7b817096d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efea772485f193c938e22851b074f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9618d2da18ceae7a1cf508ca14543b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820c179cb4d026c86db68017612dcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130931006cf4de1b113e462477e6ccb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b375368912fbf2171d8163e2c051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b230fdab674fa12058e574a61fcba6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fdf999c1816386b54d6c138dc7ed7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa8050887cc3d4fd1fcb6fda942ca6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544acd10a0d26af77782581978f87076200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b220e5f6ed25dbde260ed45451305201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25712455b957929cf630030c6434f0d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc2ddc0891f7608c3ef4f4ef3d2118203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c0023ddb0ee8ff180ebadcc93920e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a455a9b82584d7b1840eb2e93b96e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a4ca1d3f942987508de74232165d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575aeacebc30cc6fa21ca4ee67ecab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db544601a627f2927ff078d8eae717208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72707160fe6768623873d8f39716dd96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebd7487781a5c6e23aeb4211c0ad8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f64d97da9b7771064b3e311d5fff1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5fa532f6220222287e24b37731c1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f09bb259df4436ab66cb83f4376ab6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721a9d40eec343dfa33ce27d4dfc9a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cd57dccc199e73f91537dd1036678215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09409c8db02a745263cacb4d6758af6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c30ce96624144d04453ca74c51916e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e94ea7461919a1f3940ff54b0d6a9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a375f4e6848ec59b663fc25b73b5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb734511f155dbd99007ab487e5db7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49998f875b3d8ba559846d5526da4612221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981c8edffdef7b9c6915292de1c02d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f72180e5c08490897dfe68f2cc7814223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed400834be5194077b8f5be0c4060316224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4780a2537632e448a19ac4ff0a087cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaf7f27fff4335a5b93f9264626000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d62c16cef5706b6db9c35d3755e890227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40858c7aad0efc1c72a0e7ed51578bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5ab14aed6ee41b1511baff90692bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5a8d3124d6398f678d932678960c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce59cb0c0245e26a984df32585d99f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27c7a583d7d3f31d1d4208a3251b7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1d6adfd969e528d3d761e5b620a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a91feedb36ca775729e3f7d0a189a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51296901b8892f1c60c15a4b07f64533235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea3d01d132127db8daf083f7811e47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654a173c001036dc1ebaa2481451f0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41c2022079507b44f1598953aed503238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e5120bdce892b0f4d0b0950aa4964239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c9b656d301bc940bc0fb01e0c51c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4c0630c45d574fe8a4b99355084dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d613facfb6f6013816618b409ead0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a4f03421e3c066e165088749c19a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e12f5ff8195cdb60ba51e0dd11545244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09aa3d6f0fc5f2a80e24ad758b568a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eca239d44249f1623ab13942fccd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005c56cfd5b4dca7a11ccaee53c700247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78dcee59ecfb8dc0c237e502bce5c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af4eb1688b6ef669bbaf2b6cdddd3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e53ec033d89716291ec86875fbc27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb7db34a159a58f87407f4619545ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6275920314f5aff669fd9466c58ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f720a16c75e3dffd8a60a1f4bfaa21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c561efd3ffd1f5210ee44ce75dd65c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547fe046637efa9aa749c80c6bc47a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946764c8fdc0de6163bae52fdc3242256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ebb3bd7b6db4801ef96ff0ece864d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ffe927341803843c900a02d931bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433f6a6d367ccc53e2ad51cfc09ab6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e977b4196b5023f805fa23431cb25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eef2e0a8339d690788b5af8f3417f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ce5251fd885b8703b71f3eb968359262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd95f6fbb434ffba830723d4d5308263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08c6d458c6625833defbcfdfabda7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f2585eabdd1e1988fdcdd2966b12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64905f66e51d1680d2ad350f622215e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e796449bca467fad962cd1b43ed7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e837d0790db991e5892cdd1f0dad7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73785092deb3c7d549d6647531994d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d273fa8f45bad745e3728b4d11415270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aabaf6528cc3108315a54a82f394e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfd3a95f5992f555df675bd5dbe11f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba336ecc1a59968f575fd928858dd10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14b78e259c6761209823c039a36df6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239c5d927a33e9d230d2b5b3e7dd11c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fd580bde7e1efc61a43205fba55be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63681a7a541d84bed041414850b16f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638744c31ce8e56f22b3780bff06984278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c22225f71601c62c5c7288ccb65fbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eb0a8e1633b7c0fca39f9421339e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472bf3cdf6abd2a300f238dd0a874a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9728fccfe96a29b4c1d81a0cd674782282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901656e6de1934bf08a53a573bf6875d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8d8346611d6cb227df1db3247bb89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0e06561b7ac6305e1ac7baa14aa8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec5dc6c2aded553f6c92e981d5c989286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075aedf0689c9efe511766150a03b3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dba195aeb83d667cd961e8d42c247a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73d52e95c74bc250cd2f34b9f558a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de060bc4dd35644a50641e5444209f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6a79b21e31c59cf1ac24b0f4667e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76ecc7fea478848911fbe05c4296c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324d98120dfec78b7f8e498723bee6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d94a65393a217075164ebede7ddd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef53f56e18d6e8f71027af9fe09b8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ce27c89b81fe5006fa7c49f68c69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b6ae90b7fd37489376cc979901f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e70b5621742162cce7f07129cb59d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44137f8db4d4d4589dcedc8dc817d9aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de0146ab318d17172aad5cf703bb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00de43d82d8f5d0425b6827b10a8ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8469e7dae5846c4fdaa251f98d7c35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efd5f1e4ba552e358908141eb1009c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5652a4cc7bbec44188e735274c8e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c819e829221bfd81c43573e6cd3fc7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6393e91a78d00ea46e4caaf33882aeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb2399d1634ac66f9d349d1a7dcfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891357675e25aa64f1d36c4bfd8c82b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790687d23fc5596affd8b7394707dfbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967782ee5e1d93a5aef0dbe0fe9db998310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3e3a8318a3cc538fc6b9065afad2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca75f36672c273a0f209d9feebf7a3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802829273eef7f70322ba963fa8b0c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0adf7b312b49a7bc58b3bb01aab2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a39ef23889bd523ac3a45c23fcd51e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1430560e6c49daa4f89d1f3628793316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16065f56639e0fb9b25e27ad17d09da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16ca640d34b1c5b744f62c8755161b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61182fb425c6d3e2b6db1cd4d112ba6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c49ac43dee751d22aa63b4daf4a43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6cd8bf8c3d8b59d4f877ee472d4c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d5d623b45b85a56aeb9ce59730e89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afb928fa40a993f6f5b347a7e9d8d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b941b31954c6795aca9a77ee51e809324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67042cc607ae86fca1ba1ef29d531ab7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b6fb10f625098105defb8ec0bca3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f388546f40f680c50df8f87a5d726327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668cb3a7abfbf739d5fc775142f97a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fd4db8eac63b3a74c2f2cb5d5964f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4485e84f8f748205acf2db4a9df3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf4c175eece1b90535d04ef1c0e644331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca5e8141a3cf95ec960f4fa8acb924332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c35d6b9f76a887aed74f6cc381b7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537882f6aecb100787e3d9c3bb7498f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f3e45fcda0c0eadfdb6dd57c8c64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572a2eadc159d73e4e55e5d2e4e809336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b3012a5f351104b7ee6e81a161488337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23896caf410c8be1998db9b4236b178338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229e2eac403ddf14c4d3d1d89f691b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b3ed2e9805947fe679ef06dcb9ff2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374864e443522e5994797647441d15d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cf88efb9a1db784b91f9b37e7b774342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe31b1682aa17617b6026f676a0b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188bc0b2b3a6b1b3d4881b0e18d9f11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f6c8eecc4dc2941ad233e88bdc3b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ced59faf34adb3bdfc54db4686898346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f4a298a1db006cfafe9640d2978ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e98d3ce2476b789576f0a435c150f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4862fd2e04aa2b470b96ff77da72dee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7249be8bb54bb1bdf579d650264a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2498bd3c064909571fe2731cfa663a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71543acbb8c0f02e44d5a436cb20a891352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce28fda0f90939f584d295d9c8d9a50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411c5166f766e2bdbba90dca5f4dc57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881566f10d49181a4fe4cd1a55f5667e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb4fdc908244ed3bcd27e2b61aaf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6c3512a7c3eb16ed2fc5715915add357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0b51a0fe66d21a04e2b3fb1b4751e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a88d746bed8d19b00868df8effacf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872af65e38cedce32d779135323f6fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091c12d440a96284ab9743567118bc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf6a61d92275ee8b8582a05cc5ee9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d79be461b35ab8f8a8743c4c0dba9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1afe180887940048a689b45e88691364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9adfa56cb8ddc0252543442fa1a2da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0e6cf46694e46d8e6eeb68d63d7b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7cf90f1defc880ea17fe218442e60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af056d0960d485ac48b8b65da8c9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eed8d2c1864467f830512fb8359113369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec413a470d447cf0b06a7db2ac6339370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5130e3acd82fb083b855e3cebe23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7906ba1f0b12031776f761c0bdb79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89c48069646a422d77d3b6ce8ae005373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879b35eaa1d3fe98f2af70606958062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028712ab7799889d0e7993742da747375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcc485ebb0eb2291b904f59d66cbdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bab247299cfb90c2ef314ec346fdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dc6381473f7d6134331e9e677c9f0378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>