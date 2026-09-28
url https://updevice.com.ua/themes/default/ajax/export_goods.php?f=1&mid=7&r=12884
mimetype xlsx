--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ed42d3ce1bba8f34a8a4739b0d1821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c649953796f39f1f541b2e7ebba3bb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d0f89b510a60eeaad8731600d82223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54eda8b2506a5ee6f0416afd5815d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18992295f3c261e4730537105575c5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f47995d3462760053928e77efb2716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32075df4b0ffa5dc9d91b8503f56f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e55dc7586ead1b311e4de29d811578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ea760069cc916fa0d92821cbe1dfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363dcb93da6790ca87b11b95e4a813c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef6d1e6884da7e3d1469aabaef51b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da013668244f7fdef74c2a35818e5a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc091c2ed819b6084520e2e2b5364813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890290eb409c4dd8e15cf32f37cdad2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0251bebf2157d3feb5677d365400015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba74a7e320e0bd6b0ea28051525ddc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2eb6efdc0297fde4adaa0e9d89b1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e3dc9b09a29e4e37d919db765d5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c500a9820965be2f5ec8f2e9b5293c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825fcdd15cf53dd3e06ccad1681aa4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575d556cf795187e42721dd3a15c78421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcf26dc63679dbafd01ff68bfa460522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd311fc35309d430f71b7f21594dfbd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e973a93aa35bdbf1399eb7c3666b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609182170920152e4417d041853302fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72d66f578ffabf309ec8473e32370826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500f02c81363a94f27766f2cab3a5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac10d7ff9e355338e1ad11f7c3a2ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f17628167478bef96a50cfd8a55ed129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e055080633c819fee487ea1e0e3f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce50349859dde215622c4639ac2af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcf67f129bacd188af107cedfaccbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc81f6d562d6d2c11a748c63b23db233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f8fb39487ce7c32ab47a22fd013a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a93da10adb14ebc71759fd33006335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930adb2678c9977a48a65ee77b431836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff435ae0f7aeaa6b8e88f367a8bbb1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085025ee2997d68e9ee4dbee0e1cc4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16f0e5ef2cd0a0f809a609b157414b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f14a63be0cd03430def1e0831c01340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0df71d6a53e092d16afd57d210c36e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149c2db2349eac1782eb1167bdee9f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feed31a1ad1c46cee8ab252a5e485243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7076921a7b4bf5ca0e999c14e41dda644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d78246fcb305583aba92e9c741d74645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a9a8a63944f049ee5bfd350ee90f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022770fbfd7a699f9b09a982327ac4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdca8efaa11d8d9d4d1ec9d9d2692c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e0eb7970b895b67947a4d694c861c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7128ec16a9cbc9ba5b99d37469557d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59798000b57c392be90176d7d40ddb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523de81e3461aa44a50fd67b3c1f72952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5369cfbc3835139e43ee5db9db4d6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dec8b4e6ede27e95a4648861b82dd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e864c6ebea8d142fed9c52e6e441c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0abefd276bba4110314419b9fb56156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea77540cfdcdb1ef6c5fdf2b0bf81157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29915551627280fc18780825864c708958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c0d668faaaa914665d3f960dfc60759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b919b5435225c8f2da691e139692660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d9d6cc996479a8565d317ac21ae6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70987dfdfda18aca5f9ec0a76b941662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354f667d7ff9253df801827a762e40d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14ff7356d1bc851d9aa75b875eba5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75dc55844240da2225286262d1a0f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98fedefc404bea5f8943280194855e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f3d534b493a4e6093773167d3da0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf27065f10b530e3336f890bb2870a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013ab1ed01dfaf2882d0f8db399493369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b28109738195dc235dab73db0e35e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093615112a8a17951e56cb3013d20fae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e15448a7c40f621745f6ca912195072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722f886288b2e87c0f1866bda1afb1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8cf32116ff361f2bc78d53c1df8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c18d343a649cf02cb6f936bfe4314975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474fb6599ebd266b63fb85e7f883c1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8b1f6647a5921901a17d88de6247677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ece527d5e5c0afea3e5c0af37c56a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f29a23d21c8e572ea07547610131a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa627343a41e0c0213da30c8509f979680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61132bc8401e6090de05ede94e7576af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f8136efe41e37aad46b3fba9c93e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef036dac2bd7d2745c6cdd84132de583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c1b69f4d8a0ce1ac568b3e717393884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2755200293efcb759ba6a4118eaed385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a566b17100d9092e7a5dd70c433a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519249b33c6f947abcbf32dc7fa668987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e55a62e55b586b91f8a2b681f61f5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33fffa94351d35de4d35678d4b93f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842770b4281950d0cdf49bd9b5b464290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe3dac80d3193ce57614680e8cb02491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec51c8628bf89f98e798d4cd30b2a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bec1bd44822037e321a667dffb09a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692896688c214eaba55f47a85d759ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855850586871bf3b505e9468693859c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d925cb271dddabf1847773eb4193c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8cd906466852518c9ffa83ea2aa0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc5fb424c8daa55b37db067b8a9d4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5f92dbf513244c487e1097b9836599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780739a9b6f3f22be225188e7cb1e29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc003213e5ca7fb9b448f5effd0f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bd61ec75e60816d668eed85f03537102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bcfe52f37129b601195f96a0e7195103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e500200c788a58c037f699c7ee77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07300590c78706b786a3605efc516c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bea3dddcada8c33c049cf28676586106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce0404020fe348f44c32bc19090d71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54767f4fdb93f58c812b5a8d2bd1edde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f184c9e68056203d86996e611711109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7e1ff82235e71ef0d3543361836a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38766eff3a719dde850bb7aa9b6c52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7612c82b28a8fe18bb6b0a14b3dde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26243a6fc6a03090693f1cb160009abf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35de783074569ed011952b824a167ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfb5a0d94c9d40b9ff516219061a0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b2f304073360b873a0a0f0d958a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91285376a0f1beaa0ff428a6cd0c2652117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd865551cd79a261e04a45040349b1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0270eb9d80b2075aea198f7c38027119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e95c1e4a6dcb7c850879dba4c38b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ad3ae26b3915af1c60218b367a63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb73fccbff7604ee0583f333d48b097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996f0d6c23a327119d246bbe14e3b7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035dec303ce627dba1c203275a3889124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74574e32531793e3ce94dba3364fef88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6efe64c55ddea7a84863a0c392a8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71100993a3a0ff896eadcbdef8d249e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fa47f78d12ad77e8bb85c4a78e8bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a56808b902deadc9caf60409d4f386129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5515a8d1d441d83e528203f93c78c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d935eda5528bce56a343f9f43e5fb78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9787127305bea6a61476c77af2355d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcadfa374764b0d79de6fd06e2958d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea5f6fd14fa7efaa316ea60aeada43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3258ae909260f5fcea6ba799dd0eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda441377cd7deab06dcc3e5e1a56cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68fb67df6f9a9465bae4e88eef7693137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d145ed953ceb39dc5c6912d0f5a2b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a788406c9eacc49cca643f097032139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66869b4c74ec218bf174afcaab81a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4aa8ce3e1eb5df3768a58dddd36c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79802c9db27528cd5fedf40cb6eca9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6d4200700235a2d23b367f7162173143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7126d8f4dd354ae9898c0216669937144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329a8dcd246362fee497b7dabd9e036145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4adec611079dec3805c814258b017146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecd7412fc7721bbd2df656224583bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a6864554eb997f308db9c3bcfaeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fc01c8c0607d7b196631a65dbac6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789c230273262c50a4cd3c0ffe61924150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983b64796a372a475fec67816727a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307e983e76356eea03a73b8ba4d0337152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd40472a1cb90678b3fbb2e7ed72ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5c5f9157828687d75dab6e02841fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9748ce9f318d4a79485dd7067858b84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a8a72e2edddd2d031f8fcbefb1cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eef00b433067a2454196abbbe5fd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761088424c3346ae6d2aa4f6a9667e5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ed4eb11b262bb0731156553fec10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18aad481df83501eedd01efea5e6a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b449398ce302259b4676e8c9f8179161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739b78074ee4e750958cf08e110cdd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da517cae92211d28e8ae71e22a20e4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d5779c011fec57bd219c896c7c2c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96041209af26b382303805edae24db1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30a494ffcb44077b0923c8a62427b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a5e6d9505735da18464e54200f86e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ed8038575d311de94a5c0abe88ff2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b6aa5be88a7c7ded0aaf9a31465b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fbfb1f1c745c0b6d82ae39cc834c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112973ed774e1104e06ec9571477645c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965228adfcdecdede4e336bf4b70f519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3d072d5ec2458abd19b675f53e20f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418634251be47f2c3014b96d2418927f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89844c802d097f652d0cbb02f25f1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4685c0d12cc768191f317db42f3a34c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ce3978318b7d97b84687551938cc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5169b0d4e813c1aa9b9f82252da799178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b2b23835e1dd0ad55d5d2f4b20f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe6ac452b3fcb69b6e1a68acf68ef0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181147a87f1d504223498029141e258181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a709b896db12c8937412354b78916f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1097cdfe8ef1c19699b4b43baaec7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f144b27714cc6a360b1494a6f0f5390184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b09130b620215ad64feba6a7213212185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4d13b1e4aa8f14d1e44c9bea4a4a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c801c01fa4b1263e386e3f8da39a36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deabed89c93acd85d4e0897ce53c601188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fcde05080412a4c0f0ef339568056189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911dc1187bcb3912dd7970d37853260190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f79560723e0c54caefdcdbf2bb63f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4cf5c6a2171e98fb4cd832cd6589a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c83d6235f5fd86cc0cf33175d103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c08245c20f46619fb921a3210aa56c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453fd00cbc3c3728280c1630177cd1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeef7e84cc1e803a177f2bedfcbfb4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b0c424b8d8b201d66cfc55c4e0cde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966fa1423b0b91bd1232fa5aa67663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1c0c9a40e83c86a0c56fc871847e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875ec88df4a55b6502ff1d45444b119200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bb2cce72854677ac287e3fd546a4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425fc0b1796b190356e8fd0d9990a9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232898ddb6bfaeaa31e9aa9f11eedc22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9c463f4a38bfec784dfb5601afdd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2dd502c0802d2e107f6a96c321b03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b758feb8f4cafcb8897e0d3fc83d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c038c604b6d1b7981ad87e0c08941da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48719a12cf8d07dd84c93f1cf79a123b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d39e3cb1b157e33fc86ce6864fddfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f78ea3de1b0b88ebb6f4f0daf9bd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b7d4b947bc8299da34b2b68c97212211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6476e302fab95eb1312e75598dd01c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fd5a115fa05016fe81d39e1686216213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c1422da6208489b5de6ab2c2e352214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91c1e5ee1d29b44feebcfa2f6c1bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ecabf63b1039c3203a6e8f5188ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214a9a9a59a5c367324472fa7eacd3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e145ed6c23ba314150d431d225763218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975397b7ebf2d421815fca24bd27460219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c98eabba413561c862d1f061130807220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2088e1df35fe8812283f138aa5fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf1c035ddd8fb0d1670b46ad6219de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66f57b6cb22de3d4e5f364b554fb20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef5c1d874815b14479044f35d19f16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62085d95dc1b4881ae1a2224d6ce2333225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345879dc331940de7eae5bb3584319e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718448a5260308faf12538b3824bbb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d127a0cd65295943d4bdf7cc8dae3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0e92d6b6ddbfd6791bb82b7d43b85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c48282f6b607c2cd84fedb18b2d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cae7c126639058e2318e2db6da01b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2265d41b1d1936037bd642c96fb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff858bafd62dd0d5afff0a5452463c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeab980a5d29bd19349a70b13dba391234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f3c399605761521c3b15c18645bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67ac1bad470dd0d929927b0e3142b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb10ccca62dd45afa07831b8287565c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c35436af65780066a9aac68faa83bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280e0bd296b195968ac060bf4307c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad160afc86b7ceccf39b7238de263240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470ecf7f9df3b0532f3a376b76604c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d855b5562118b28c7d3052714c3897242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3056a1a0a4600397c3329117cae96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00058fc5c43fcb27cc406bc264d407244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6496fcb99fc9e72c2d64e73d6017d1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3d4f3d8d83cec9ad55c6007169c2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1d9268805fed53e539ccd2177c9bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d386d037ac1506b4e7c2d06168eba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a2afc2f1e77def4ee7a3f829a7fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97657727788e7b27c83493d51477c746250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424cf9227ff85d064e4b1f016cb5030251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643dff7423f425fc7419a40021e233252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e34d8a3e1dafb8d905b7f1d35b30e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d08be9e56985f0ba2767c8f1fa8498254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0431c576ca138efff0bb79f6db655255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525dcd1d5593371e18cf03514a8dcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49a981b297e4767b964e1adc4942a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79479f5047ca43708f7bd3b2627510a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351b9bbe499f6dead2d90269363424e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36506c88bc3619ca8f87e426fb111612260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9c1775c1390448241da3362270506261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10076f5558dc061529fd0bf9983e61f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6183e0a38363f9da08d2ffbc1c912263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426bf171785006a89d0091176591e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53cbd378904b66c4096069cabe28f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34e7f680de66807e028e7234e93798266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd44dafcbe709b1ede3bb9b28d445c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ad20fe070732c9b680f2b0315a71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7461a2a356ce09a57b1b5c95c9ed3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6131f54476349a86acc4b2e822c53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ec5b6826fa175ff3e742238b731f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b42487495581786675ced0aaba2b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da7ea96ebc78590a4a835119bffbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c252154b01de1ecdfb63082772c9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b247c2a0b34d18a353e4ecf9fb4e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb2fbd535df1083041235f044c873276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab728c85cffdb0dd77c6c900675e202277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b77cb67320cc3491df2c432db4430278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990d55489ad68fce6a8bc04822c348279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0679a514ad98949aa8054bfc01e81e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea22f9ad602df021460e6885937293c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e0309aa03fcd32ba23c124e7d109282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf33f668c0739d19a903eec51896f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c910e8fd57a79b0ecc9b06d9e60cb58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201603b90cee73396c796b7fbbdec9e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c8cff75ae9c13ff80165af5577229286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab27632722a221d2fc78f4de0c76a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ccfbb8d6b68d7d1defa7cfadc88fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affc37b8efd703af0fc56e4fced0421289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5964cc74c354fe36a2bb26f94d1a0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d5c036fc78840764d94413b347e5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d672da00570f9c715ec0f7536194c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2018914b2b0b81611624735f48633a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ad95200a861f757f9c290237e2b03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581422c24bbc3224b9261befbdeedb35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d5985e2cd127837192a932b84eb5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a75b8f80ef0d904e68ed80f973dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c986f407a895820a3b3578289001f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395da96fb853befbf2733f561a3535299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc8f2bd00453dbd929fc759a6488f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee051d27e9ed05bad80c92876c1b05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc9759ac6cb843c78ecc6003579bc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f32b6a777ad773b40a61c709773f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ebf5928065b1b91da4e597927a59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faf6cf1cb9b52c6f3e5d5bf9fee70e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6393cbde9bcec2939504066c575509306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa516f98242f220457280658006252f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c1fb076c0e5e5167539aaaea3219308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58522258b56ecf0e0538778229e1f676309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a3041b320adfa2c3a9ec5d9bdb85c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5beb56336b786d3c65ac02940c5258311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb93c73dc578e2070c425e3238605f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c0840d003195f12dc458a7552960313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97328426c399bbdf93f3d2b1c8b383314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68458a307788bae07a22a8f182e239ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97161981d4e34454940bdf26a707c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435be65603f0cb5da3c05cf8299c4d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17126adcc8ffc9fcc54b919d23e019318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97183493a14d2925dc385806e6f935af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdb0050d5862bc5d00381985fecaa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493588d59d3eeb242f896ec147163f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500eb2befb478fe149c58ec4dc2fe90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce75bf4a60185ca094a08bfa80d724323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532ab4d4b25e11f748a94e80971aab2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8ff3a7e4509afb2cfb3d1bed8c4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89079674a926ae97996f412eba6fbaa1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c26eb1277c1eb24de7cf84220d6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e178c74ea6d76db356b6c5f108588328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752d4a774833ec823c13539dbe91ff0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d8089fbc0ec66d94c20ca7ee00586330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9530e8e6618095e802647880673c8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2507d0f606be9885889e87a14b13a97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98933b6ec5409eeb291b99d1fce930bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae23781c8b7d0743b8b2f1f140dd0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab36be0fb54ae6d8c2722a1f005443c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbeb38208fa893c9e857d6aa59c3bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c341a90675f383ebf856921b57e2ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169e7c95a2c6cfb2f2ec1a2499c800338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef6be6d439bbd82221a2ca65474789339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe619a94ed40b9a6c3d4c1059c9e66c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ef43efbd6553ff41fbe20e9e24ce8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31f864984691e87a95512e730f994a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4dc5068ed75c7c8021bc8eda8272c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9272ba70939a4c81274d08d46aa395344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74fdf1010f877a57be0572ca3f8989345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427137991afddfea6f2bc13c43d2bade346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89953f4ab5bb77d8193720f534da04d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac999e8d2edde6dcf6d7d7cb4461c793348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9faea5f67dcd8fcc6632209461f1a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fb89819c1cea7d12150c8d153f7dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb32fd14516fd3361023385a349bc5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764f97c8f215ff6c37516b4dd06e841352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb57d07edf49f105ee138735b336b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93095cc443e4baba02e83256c82f6f0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd338b2055650d39b7dd921bb89e8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965b845d9118ec91fcb1cd55d71b35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719798d3671665d88925002af1c69ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3c71af80272c7ff3cb8bd910284dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798f12327d89c6b526d737300664156359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0174f6de3fdaedab29a2ab6c904f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff97cf9a80a3bb308d2edb6f13364e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f627cef924924f3d97f2be902bf5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7343e9c100d9767118ae0803770fb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc8c0750de20dcc1be7d72ebbb04b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d4c6a2e2ef9d66e39b09c085f4f98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661c2f757971af0931178fd2e0ef75a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526939ce0a7af6ebce2e4b63ec5e9a0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b9134fe824889d90f081cc4dac4f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da8d2a2ad142a67cb8f99bac6c1a64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1a2fca4c5a0f28c6d04af3536abae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0c4e94b1ca523c673811bec9e0d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88707782d1332d90ea9f3ca6f49d2927372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a67cc7b4a76a5fb28c0aaa3366808e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31674120e64939e56993e62a6f6d76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d5c92b2e673bb1e0c3a4c57a5811375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ccaa887a68c423c776a5cd17f7aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c8d8c4c04a03d9356d2871210f578377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea4aed9a2dd12051c699136e8ea23378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0a63317ef587d0aed3a588ef79c261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28570c6358fbe02856382cbdb9dc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd80fca47aea630964abcf579d67fc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba35a760de0db5cd7d0b9406243a2c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c36259f790cc3588b706dd5d0e4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3549aff99eea27f96210a5c781856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec35f74ab9dff5ec85fbfbb605c0a067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d525186e17ba4d9972143ed606165718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b5f22608a4d1e39f04ed10c9dfcf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ae274d7ebb14040b39899e284b4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ee25c108e2f54cbfec8db2421ebb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0295fa3ae16e726353ac2a8422fe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e1fe80b4950fad4bda4e46a41470613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983e289df6215f0d39b3255a877528214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b370307aed676bca31e4fb86d7e92ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf0fc1dfbeb9c110919353bd3d1b1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f1c92f571653ce965f0db0be417d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920508b28a706e7acb02f1563c3ce8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f353dfa800d89ae125621be751bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721f69fe3b89e023910524f91128f6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953318af1984ba97ab0aff4cb0751f1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b17c3bfb7fe069fa6188f1a51629022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4c3103aa9532123bc76dc080f6d9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b58b866001519fd149db4aa2135ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a47d9b111f0cee47684adb3bb9852625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cfa45878d004d105a280f065a10ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41339728e7a9e9b515543c2de5a33e1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8166bd9f481462bc5d03b2e8956fa6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252889ac8a826e19073fac46385f4da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c1d6a108d699b566679e71a1fd7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b5846a66ad64b5b71d375d83f3e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ef1c922e66cde162644bd0d3addb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c2edeb95a937c26abf591968410ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330543c9cc0501f7eeb50a5f18ea07e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8420a10cf43b3461af6bf9f8eba435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c10388dd73d9d21b7aee1d2de22e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2dfc9a0a537479b9814cc8dcfe1da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd59160b47b76be364f5e71b8e9754938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384840c261b9ffeabfd5920ca866c05739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12008c39f55cf82b58a2331fc279c3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d702a0cb42c059eacce8936f52281741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b85513e494b53927381434ac71d9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc30c75a4d92e3f1065cbdfa3e8866743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79abc4bb40e4217517269a09c7b11444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89adc7004ebfcf6275d71885c2286b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4666e40b144b363922921c41373c0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016a386074b1c452f20f8c04e40ce4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76809219196dac5696b20cb42a71582a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f641d32508e5774c80d27d99c26688049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2285220d63a3b6ea0cb93da1a0eabf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6ca14bebd2cd464e18ee7b5a17ee851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c62130c98378d28e7b7f4025e2fb1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da0285bff288627b04523d83e8ba9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf04dc175a8b124e2626a03bae39954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8482a90a678464587c7a897696d2ff255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db37d41289b826622bbb4562b602be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fb3a5dea3454f86f6fbfbca24096157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd185bf9da661ceb4f6bc8beeaa069858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180a6c79c063a12964c417257db3bfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf923219db02dd1d075401ccaa8629460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28efe6fd61013da37d27a3eec9ab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a69db59fed271fb34a97fad0b359ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23231ca12ffb4dec5418f39a2b6ac9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e929466352c0cfa458574d57c3d9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f1c618add51cd3a6c201e2c9e18fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b12451b108b730af6496ebe776a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a0ebf9b235b79ef83ae8aa3440a6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5824f497b3afcdac805dfd0f9fdaa268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bee9c3cc1ef9ce63bc4f1356cacf1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943751ff5524d8453216938ecac841770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec03d3951c68c8aed2f60218f021d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bddfc04d0b3a9c51125522c039071e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5218de77fd3ee7032d55fbcf8e3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89de962c4185d4fbf3fc71f92ad2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeb1903973da746d61e275ee245d6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32ab6ad9b35f41486f159c46756f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1a72be9df5522ca7518127c5daf7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593cbd6b408254b3ff5aa04c10f5dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4596d0cffac1acc92ad65c3ade1b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a350d6820f2adc00a54431c5c11db1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad03c1bf1f1f10da6768b3a657909481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516101141f0a2fb02064235e488492b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973a231ac7390ced79c2d849beedd1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa55b62010e7e1a049767bc00dc11384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a636ee26a1575030d8bfe7357c1e6ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5409efefe95f8f51deca8a6499c8cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ebaa2ff5c213eafcbd2b83668dee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b4ceaecdd60b891e06685f422761488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78738aceeacb3642b73eff6da1f7e8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb7fe6643236d6de1c7f62f03de1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deed13bb2097d1e68427485367e49d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1d0ba0c18b339832673bc584fdc0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb0aa89202992a97f5c63f07aafd7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d293b1107f4ed9c0ac8a9a777c916294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48760f06f5f160fc7ae14146e5ff1bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a152fdd7c3da8d5c70f67dcbca1c5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693ee85f763967a5d44e5da7d29dfce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6374831e9ebe347d8abd8d7e10a062f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7a5f3ebbf7b2625d7183dccb45e4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f5400a45c68fc55c19f50a0ea3634100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbff5434d3a1006f0da01dd7706b72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751953b65da8e01da84de8891064b07b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4d9a46d9e58953f2d4b8be0fd2c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd637d6312c80d8739bd194dbc753184104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d541e7b266324530d455846d3943a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bc8d9ac518468676edf10b27ca9f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e3c039110c5511907fb206fc752b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d383bc66c4d5004e06bf3062465e570108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f324d24697cea4c7e5b758a6b8b0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67fb35cf0211bc707c5aaf33c07fac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d941e509f3fd5b6f466f7dc759f40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d35e2f59e0c86067f0dfd15d7626d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe587e5393043de6ffd095f786d122a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5795444a90e43410dfcd785d003d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f6adcc2959408675d25f77e525089115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2734aa01aba1fa61c2d7d72a31f035116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc887fa6345afbbfbbbd391c68fe16a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc47065b163bb89a9603a12211d3d51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f875a24b0d7ff93bd9b0606bcdff82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb5ec974f447606763121c4ce1c22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b857cb74aea7f8dd15690ccf4fd54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb59064efd55fa481cbd4006c476a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f49f25e69aef589a285152ba3bb43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92723352256d399121f05924c5656f90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bd93dd9399e3b625b5d8a8f5ccf7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa22eb1ccb191f1249bc10c134efb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301b4b0e51090ef02d753dbd1ed178127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43ba0ded856ec84c48c65fcad98f21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac9e27cbc06ae3c33b06b1823e4667129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970ee558b61d40f677004cbb23f708b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01fa9b5a31155c967a84fcae27fe90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4891ae0fdf4f579c04bfb79c996d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa51a719dc064ea93f9084c1d7d55ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b9e96eacb1cdeca79735ceaf0a9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6b816ec56942aa5059395ba9f8b9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab89c883de39739475e985b6e4c01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ac80403ef744cf94d54cb812ec382137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abd1bb509da8d757eb429c8cf861a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088976fe41c8732364259ec899be8c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d78b6c4a00048d0cd3e687658d5e25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d4de26d5923bbd93a29b119bd0f8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5eacab04df254147f26fa665130d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a390df2d5fb8e26f0185c0004c0d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095adc249d12a9348f0dfa9458d7968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106ae662be6ad5a17c44cd696c48581145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f382f233892f605caafe65f5b992b99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa97380071b61a25a45c3b839d13e8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6f8fbc2c79e4ebf708f7a1448c07c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2298ed38e855607617474e3e4de2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ed0d1d2b684e7acbdb32af5ae1e06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcfd03734b55e4acce13ea4f415c4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04115ecb43404a752173df981d82d0c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a85c08e6936e76cea0a76560eb1c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a6e132652dc20ade40f8c41dc459a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a32503329f43d294d9360b1b76ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51de582a64fa894904c1068b028a5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d68efedfe897cb674edb4ab66a4dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987638f863bb322521cc585158fa4aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e3f5e7b5fbd4176306d7c8a884873159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08e3068ecbafb503b67cd016b9ac0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ff04b69586cc7b48d9250be7d997161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7807aa9b30383bd9ff5815bf3ecb2f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d354214e400ba7849d4f29ddf1f5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da48b171c5c680c1b4e4be912afa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf47572865b440b2385fde7a469126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acfbdee12cfb4ec3d9532b375dfe3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7afc287668e809e471cbd6244c90d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1fef98f1c48a58988e37dfaf63b7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39724d3ee3e603f78c222c08273a643e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57390f802fda0d58e98af00427a7e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812ae60f6dbbf080401cb76fe5fa51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ab454dedf6be992011288c5103ea5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d60f535d1b3285a1a2c4b03d1ba29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70481247d8509bcc5610071eb85fe1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426965ece7b15c0241532a4d7b8c397175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561537fe2aabfd0d574c72b3efd847f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ed0e399684d02bfd99dfb4e98b9ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312dc429e397f21ca9eb3c32eb28d33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c264f978808fe4d20dc58f6f9cca4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af01a1969adb98b5acb364f51ec7efe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849672977e4528fc4a82087ba8667317181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f932f2fa034cf0faadd5c2a5ef36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b63b63f5a027cf0611c4c989e3bba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928416a44163654d7acb9e96b6d0809a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5edc9f043b88cf7e8d7f2fb55a3ab8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e1273218cb08e683a5f65b3e8e8c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414aa34623432e25cc67bef39ff3531187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c220dd1c1ac1778fe1eb312b5fd83e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879895fd026618dccd93a59248c05d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d04169f68e31d361f6b502e77d612190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fd426c6d2f1bf22665427a28fc7d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec9e02d3abfd91870fe3c419d0f888192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4080b01902ec640a6e3fa4c38d06a89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e20ab945d3db3e05f87dac2bbfd7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ed7c00e531343eb5a9985857eda2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6299625ec449b5a9af27011e5c67fa3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ceb43ced4a516b1e069fbf1982b85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f2eed8c398f7135f74febfdd76b05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db802fd2ca17692515ca3b53368841a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650e443b0a752bbe92cdf2edf89f0f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d132aef8d544954fbd862845ac1a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b0f1d9acc3338b01d3edbcf1949bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a07578e09475b193886cc7e20cc96f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38123b27993cf734505f2bbf21e918204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368885363d195073d705ac24cc920214205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4626cadb7c7549c2e63437a38562d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154726db6d70d789c33dda5e6a34c0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744e05f491e8730ada87b7fa6bf06c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f378031febece72e804b7a2422d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a52b201c0a1fb1fe8a5ad54aadbc94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d429f99407f8720758b661a5d17988211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725da7b787106853743f484f5fc1103212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1596eef7249acd32316369b1f5ef1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa97f2ae2cb32a654363afbc0cc2a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d77f8eb2be33a8869658bc0f4b1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba513c7ff7390855fc314fd3f0422c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90106bf985b7850b4071ea06df5568217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0e098da5219ecfd5a7e18bd8e35b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880ccd8f791770d10e71d2004616835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b0a3ea3cfe3195a39a753f3c54c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e35841103ff491002e3133ae0917221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17536a62f42d6ef2496a4c175d3295f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e27ae2b635ab81dfa4eb123abb1937223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7867e3469a2bbdd32327dda2b60931224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c5ef09e130a4e9e1d34aab6cd7c2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c7b1bda7649e33a93b2091003810226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dd6667350a27261499bd282611197227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d371fc2af27bab107e288bfa065b37f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf0fe961a46d2a1d6eb8c9d39ea753229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c073dc0060bec853c163dc410eb4d21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cd380ea55a80068e1099c519496ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc31d90ca800dde1f866b8273a0d0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8163e25f023db66bf5446c61f417d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389082885eacafd2f39e4cc7eb338151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d81096b29e7b1e9bf7caf958f4a83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c692165a80b99ec645cf07e30bcf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319bfe47f3aea37cd9e7888b75b7cc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187d8b8715fbf7190202730baffab8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51010426f060d677dafb280288967fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64fb615b495576b8b9909a2de96166240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1ee1674564feacb02cf222be76769241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043bbd904aa72bcb0cdf52c80a2434b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d59dc6db47931392faa577c7918b2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df82554b13479553d6c631d9f79f19f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5d05d903de6bd4adf80171535c46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be11c57caa88f429a15b9b08d3ea0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51707d4fe29cf2f9e91e2c40f3f523247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cb8269b686ced94b44ca6532131be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589f5c77c38e267ba919a2518425bff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba2a39f6ef7bc5a9fec8cbd5c3e5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1e5f48d2f4560c8195931bec97b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304d1e6a7ac419f75fa4215e103b38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf14e1f94043d024adbce79a54ca9da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f8a0cf9bc1d95b7467b4f13d24c85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954405b50e7922efd9b81e0080f8c33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bfaf7074fdcc7e9b74948f709718e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965e14945902e197aab93cda927ffe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33eafe8a0cc44db7b2a5434b0587dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab89fd690ff54ab4b525d53706b1cb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbeed7f2f8cc331526ab710d12a1c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53fb0f41118b7e1de6556bcee29b6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc9e189b2d6f5822de9ca3c705fe45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4290befc03553b74dd25c5746b3c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f17202825595d5f20de93c3ea21e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a374bd29575193ac4b76c34e15944265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a51f470c4cc76287201a58a5d2ba48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9930fb6dc0b9d72694f0b3f080d36ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01d5841d3597a96152c69c602af671268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30ccc7989f0374c563e9425a9f72e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626deb627cbe6977c8fc856f803bd593270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef567bef1cade0ff1e4df551bf780d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f61827251f8b55cbe07bce9f1b204272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2278a9ccd0b63493ca0619c114ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b502b1b85601806681fd98cf035fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e2bee9bce2e0b280e6df8d2621705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277751aa5d8e798ea75afc718110a64b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1cc346b7047c8e079e7703aa4370277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c604d7814b75c96fc05a3545850b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e60d5394457c1f315cb487c3d5cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4233964c78ba2689a67fd3459963c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb08db2fd227734b381e1a42914583b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faa3ebc26d94bd24b415a9b1ad4487282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c5dc92223d21f51ee70937015f394283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd46cc1e169a0d0091a026078251483284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b41e706c869c5d3632c838371705285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ddee712e2afe24795ed5626ed0bbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2b8d3327aa14f5a0b14117941b0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be1f9a32298891c5b6911063521280288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05378abbb63e647eadcf7d9fd313b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77711102fd99818f48dff6fe68a031c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f48748d670a4a81236d91a1f78fd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3daf5609e771fc4eb77d6064e85154292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9462768329ba0bd5b184622a90a723f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9a97518b41acb60baa2dfb5ce86fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ca897dce00b8056411c3f4f499e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcef7239da02493c6f30676dc13119c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee1984eb861da2932a3526d4193019297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceec2643912d778ee5b3cb64fe8e52f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cedac3f4efc074fa52d57b4f25172299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab9036ec4b8b63c7efbf9d055c3f57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03abf70b18172dad7a6327f260d649301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c5c4c5db47acf5294bfe900b93925302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d00997caae9d0563dccf462d584b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a35843e60e06c0c5129981aba5b0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587502ce0d6c2420f2bce9f2361a82ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4d46d8401a66f86b0fd44666d9068306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d0ded3c6d492aff3d7ffe149317ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df95ad23a79157c1afa19b7e0a018e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e20ee6e03d693ba844e3a84e2604309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4697cffa5b88db9c75d88cdbb20ce48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f58723604b5cca4cb2db61edbccc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32c3a744587d7e8a6f6f55f3385963312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3239583f1486cb03322c12b806da7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bddd0787e01552fc97339a5ddc450314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb26d357b8fabec1e509fa1b1dc4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dec3a6e202305b868ced80379236a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3884436f94a3307b90dea5cadc6e3ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85b7f24d9edb3fcd18a6b5ede9cc2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4addeba331f4c4349a1241442e4b3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98119b0a3c3757c0e2f45a5bdd9409320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1aaf73e728e85ab730698be0782a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725832a4e32573c4803c38bbd82dd996322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d61efede55052e83fb39ef49a03761323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444220e2ebee7c951017665aba120e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d993515ab21b299e883fdd04c95e815325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cafa7e5ea61ab3ce233f5b5bacdb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff84fe19e2ae4ae834226e94f4d54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd087e5b1c735aafaeb4516507f94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f067836b10e75798a1b0c64d1ede9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e76f3e05463055c5b009e79a3633f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e14abfa360f457d2e5c67d88b0f0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd6a4bcb8fd372a5f7507ce1a85a0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d8b60747e96548fb3bf19683314ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b73dca11ef55a6eabd8f096f87363334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da18ec827da2620540bc4d6fa2c95b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267988c9177672c2916c4ebaa53d02f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d25885168e0f3c67de28d72c8f5da5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a9b4773c81070f1e8ce3db2f1d24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d9ac852e984f218b8327e5564655339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef382c02d7d0b4f74139958676940f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b90cf94e2648370e624f786b0feb93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799a89095df38d778b3e6a3039a46ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc282569058cc3f818222e7ecba9399343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd673ad6476d2d0a73a0aa251e52a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf37590313df9491562b33ddf4c87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd884b5685e63cfbc5a94a47a5a2cc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9650c2fb2419e71f1d94efa52664a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5582ce0d90fa6c8b85609c8b4eb5c49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be3e18970ce0b749180b7927127578349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3f76d14375a3a86e8dc2f6d2f3f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43c9b618d6e395b7d9c63cbe54d35d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677196dc4a1b836f2c1834a46babda0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab962be85c2179a3a1639f5c38ef09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58910c97422fec83f7780a6746546fde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c9f53f9599481754bfc23900eab50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7710ff9b075e3ad02feccd9ac0be2da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5ef20dbf4efc615a6e44d3a351f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b9ca75714428bd33eaa53ab8a4552358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10775742486b6de76ecf66274da005e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3069194019a684ba1770ee6c506508d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a74d1265a46d58fbd136814baf937361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ee807d1c346029ff869e52c8cb42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1db219baff713fdb42ddca098085f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951794f9477549561c130ee90ad17496364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362b1e5a6ed7613fd527c37888c3819365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ee3702ee5b2d60d0a750aa87f9332366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fea1f94b15826610554f2bc8e0e5a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08659921bce5b66b48ab9d242f82a5d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6209c64cf9045ee075a3428cec915369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824f589829c10aaa74e9eb1ef66c166370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc0c5cd6999ccbf04b5d77b12776f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c6b3df5a84e44ec44130540000de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c9884b90565c5edc8380e40c45d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04135c007937e372401c1512e36dd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21300137ee0a0e646824539ca8ff20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce35d6c3105218f7d0209beed0c580376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef2da31f4d89104443f58a1e967561377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4be2dd9ca628cfacfb740dfc34a671378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>