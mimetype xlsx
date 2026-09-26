--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9420de5a4027d36e3d981231c29bcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d3802e3f8cb14cfdc5c6bd9f2ea022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd80f4e0f446b1d615d1ad5763a07e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e34ba78b5b8bb91cec9a5c0b7e0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ec956d8b60634e426ec6e44159b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de440c72744f8447171a82d11e086f726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ee3e6e51e14e1ea447d2de40d3f6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0245ea29ec39ff58a61972db260c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60409c58798b5fb828378eac34f3b799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8010c0c09aa0236cc7b5c171a1951f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863abd6085c9144afd8f0453b8af7a0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437350e9a2f23e802225e1acf1aadea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50599e2ad6539b3b0e27ce2794e92fa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c16c7b77f25a39f73a785fed687414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fc5ff71951e381437c3e3eebff53415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a08aa0d6d3a9e98904f1c1c710279016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe126b620500dcdf2bd21fb0104a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0521a2e0e801f9f70c2c737dd902318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023edf692274c6681b157b184cdd33b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913389ae403e26abb2fcab31e89ad5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74758688abbce5f5f235dc5e5a151ee021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb9326fa22781bb5d95d686b434eaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e8664988ef30f909195ef7e244b1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c8b309c4edc17b74e6ec773159eb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3ee5c305b129daa889fccd5506ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebc2b100791af4a96d41ac65273c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba75fce58fd8ff486f3a3cbc37cdb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c852ebe486dad1b7fe3c680ea36fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f214714e8371229f8c6084e3523f8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9281e600d1345d69f938b6a05d4f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc1f75a424f0f082032be20aaf85731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf423f7c25957af7516300168bb4bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb65ece9fc170e2635d6f7c01b726033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989756e5cdf74d5c6b54b894728361234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4409664bea442d8a283de828a066c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdda201ac1af6084a9bff0932e0aac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede6b84e04aec776078f723c8703adb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf90cf41be34628a881b44bf48b282b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979576cff14e123bf8c1d278e39544a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef505998ff2484029a9baaa8ef066a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb208fc01d72871f483c2da691ab0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16e7fd76f0d1c09365a4886dd5455842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e23d8eb47f86b6f16dffb69f6be6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afba4b5799a73b77fd5f34e16c794ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc0a3e53907f079f98966747167b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b2f4a6d1ded5da9fce28514a18b7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977fd6b0e1771ef5553afaa8acca05947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c2875508c29afe409b4a6436d4c6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4706815b8bb09dca22aa9baa3e1acd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae4441842b9a20aea5ae934517ab1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415dcb76b6ca318e7e4915f2b97de051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68a049f110bdc1bbeb259b98184ae952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0114871bd463afaa39274b56412df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e4ca4ed24caff8147e440302f59954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb3fb8dda0ad9513e527f2451335dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cc6550a6e7104f39542ba59558b0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0283a37455a1d18eff1e9f429c933e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf43109166242cb9e59509a8f4977958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d42e32ec0dbf0f4388b3b62bd3b1ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05875de1d7d061cf7143b59f76646c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc81af5139e4c3a5e2e969e94a83361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2585d4c7ff48178e21c516da2bdb8af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd2e539fc2e4504a4464e8b252fde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d387e4a3e99ae9764f033aebdd403164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ecde344c06ba81e337b558dab70965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86508271d234e0660965cadea5aea42766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fc7af6a81ed39a61b1bb71085512867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ceb6517a0c616ff90ffb62b384b4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29349a65e01423761f3588f7bf4f4f2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7d8dcb04d3ac21f7293620f1f41670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590caa6cddc61e614c4127916253c85c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986cc05753e9980032903786054877f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a6182dfaff7c3a76f473b0cf35d2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e84f2ca72ca1098561a029e2becb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc1b98e02145499242daddb6ba6ce475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0805eb301dc1d6d8bc941e84ae208976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6b2df235c77a7be2edfa2a401581677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4ab2574b2d852bccb5dab9c90849d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd2101ef3086891457c38fd586cc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33874dc2fd6929d91d53859cba9297980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ecdfd353edc3d01a3ff4dab49974b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c82598893ab3f7780de4946327009182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd33a57f444d429812a24d52a7899d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea983c1d196be60dd03f72bbe778b3d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57a9d45febc75aaa5da1fb1f91f3eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa112fea33e8ff0ea8a8fcf88ca384c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed93cda15f628fdc56413bcb98c3b0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80227abf9697ccf1377f8f97740faff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070021f50ec5e803ddfba7669c0356789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6214d6c064ad913e147b605b8855f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256472ce7602ad2880d3131be8eb4da691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c12db5e265d20b7a2a919043d152792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77436763bb0ca7ea2decbe0cf532ae2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3b702e6d891240836a4e4b5dfdf5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a240fb0c3b886cd54cd24f28e3f1b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29dfe3693eb60064798f1a6b85ef2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947324262dc330dada27f0c408f808397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daedfaf41d912f31f8bfc605054816998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06804f30f7300015de19aadd5b4a8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5022babcfa679a44bca8e4640ece100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320230049bcdb706982a369e85b89fef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb487602eee27d9a880f91f2346fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376c532c22f4f20def0bb9cbefb3012103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877fa5971d74a8486c44baa6808feab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c7b0fe1ad513bb59b26d79ceb9ebd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d90ab8e30c3b3c64daf45e86528b7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda62f8fb186d5b7051091dfaf2776ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f958d418f826baeac48d52718b32734108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6ad46902f8eabba5809c6dbafc11f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441ecbd3b234c5e91de6aa98a71a5fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da7a7dd0b8e1654e8b8895c487abcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5a1e687a4b32d9f10fb47776dcbab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d28c6f94315f662a866b02960999113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee5f28a54c5eb4d5e90f0f352e1449114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd673c35d9825f93fbaa5f996d2cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72215643a1775afd282ab30cc668aa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513576645e064a3f9a1b88a6ab55c69c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc408f76695180f681370d78036e2441118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7d4b1049bf4892a01a65b8b534630119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb949cc631c5bca88bec6179f84430120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044a93fdbebbf68cefa9aaae6894288121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d9201cc47d418af7e8f0b50377170122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657161de2bd1d666bb7e53102028b1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56ee883dc943b16f452f7b920cc0a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f564af84d7de842204ac1a88d5ff0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499a43355b8b8ae68c962c45652c079126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d553d7ab6234a6d291e0f5aa9a7bd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa15b6d5db8c7095e9af62f7615b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab46bfbe6aee5fa8729c2ab52491bcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f97750a0af991a454f6743e917547c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1de451b3414d83ba44692cb2fe89a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a92970dcec35de7c1e3f7b77b3a1fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e0cdf23d6764b178b69e5fb595f9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960cd87e837d2b02551e99f13f5d9d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806357d995c96f437ba7d06b617608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b3fe4336a4dad89b48ebb8c29f342136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525699c584bdd48fd839724caa5577137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12700a5e6a6c8191148d6369be5638ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2163ebd2f683327d0298a5dd28e572139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bced09e43bc07a8407291397ccb71d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec56a33bca2e8cfc7a568f8abb189141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647e94cf2366eb322cd0bcb30c4405d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b1eff4cd5046d314ccb61b6e376f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f8de91633754dbfcc6d04f4b4139144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac596975e3f1fbee530dd02d71ba7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac467ebbd71d95431dadcc89717163146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238ff8ee22c3f062ef26f554d6bcd50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b7955cbf334c8a9eba666f17aa69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123fcc2d3292cdf1c8fd4976561e941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35b9e29835ede45554f646fed3d7d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc15464cb900398348f26e64c57b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e1eaafab237ee068208c78e1d12b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803cae1bc474782e7212f8699bc8e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57fd910940f6be394e7313fd6f04e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526092b8f312f69edabec586a1df35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa9ab8e9a54d97cab4c368fa20bcd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de6069bc9fd03e7e7715687ac547b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c70e3cc946071149b660e5962561ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60e9b1b59af0ba5c60e6e96db1ddd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2d522454b01e4a1aef3cf71772770160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035dcdb5c7655657acc7c756430c2e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20afb6ab1d92a631732aee8d4b223a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab6ee5590d18b900d9f1cd909bf07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37897e9ea7fc3949826eab7053fb8e75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e9cb0b8202fd33625fdbb2f34f68f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc32696890367aece713c19ba43218166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad0ba4a128f3970fc8e0dd497d6ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec8a6d9b00bc5aae17f35e41e2b0a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313c83b12a14631fcf0ef85af9beddf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828664a23c4a3136ed6b7ed2b40001fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee677587b30e1312e8ae44004e7684a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb8ff567fc4c36b3e687418f98aba1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682b031f81e6eec7587d1cc13303759173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e4884108a2a379491c4a14ab03399174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6bfeadefd50d40aa2cba3f40eb454175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc4c89e87bde3b4a4c7b295510ba32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bafa82756d1dc29b0f1d7ce0f7cda4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266224402589efb22b15f0f1447a018a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab8a9b3c0ebc8868e7a8fb91e1dcb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc6c5f9029d644db57b1e2870107bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb0c15a99f1c4a6a59616e6962e6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce429babe5dae397c4fdeecf5a6aa74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c8d48733f0a051e975e605cf8258183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd7b193f5d0d2cca6ce77109b3620d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03354e5f01f215cfdb196839d1ccdc44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae842533cf203de409c5f79dd6542186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962ec7edbffcd12924835f310f5ecc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fee488798ee9a4f7844b1b300b77e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77742dc46b332ed29b01ca466582c81f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08992a212a0b09224d9162f8d0a0b3cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80422dc99ba0218d921b9b4ac8862ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fbd1d469d59530c9a4baa1f0906de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1514e307f17f7167249249adc65cc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc583b42d942db4137786633d5f94d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6c4110d11810631244f9d3780035195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c077f3585ed45209c4beea7615a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b38e8a3e9c7b3c6b96c4c88daac28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305a2e8b3253549be871e7f25bc7325198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c4de969aeb0b10d78b5a9f6354538199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6548fb389eda625c9be92b9329e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592306f57a1827abba3ad02aca9e8bcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc726fc79781ef44c32147a5123ea4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefea9bfb24bf159903a43b149169df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d626734944471b5f4470c88c4f0ce1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29324ef1597ee6ecd9ea5f8d828679205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d0d4755245cd91cfed74e45354310206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c5d2dd3ac9064fd26e65eca887646207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60df720ff440c1df92caa4ab91e1638208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ee9d53ac0d2db2e35e1c9536aa97b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7140e25d06d45bcc61fc6abb43ab1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44294009e9c54fb1486fd06e627d4534211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7254b9caabc9c6c3218da7b99a15bb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bf690b9515e0de225c87ff95e2d7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f91fb3b8ad8ea8ef070e87e09df45c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841d0b81064f15f0440fa11ed93aa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dd51fa141027ecb9b9f061f84a102216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16213a0b00ee3a94e195fa3e177f15ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71a4df9c45e23b4ca86efbca497db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54ffbc31d52dc590bec0cdace1cd46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d5d63aa35a35c3e8075a4a01a5310220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13943615833c6e74f0d6d38bbf274ec7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb0a54ad3b078989eeb275b7d5813222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf5246da622532c30dcd96db8439c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d647274cd5bae5c804ca83f56e254224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffe288a1ba4700514547d6e989001e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418dc859112eccf0fbe3b2206fb2be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624ca0c2261dd55bf30d4f2c39160fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a294c699a171ab31a0c2faf54c1e01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4129fc703ab56c9a386d225128b0910229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80d3369b04ee812d38b4aa075d9e4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489299e5abfa323068ec12c326f61b8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67831a98b00013d486f94ded5f12ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d04c192392d4e8212544bad54d6ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e12227cd8b4978af99700f764c64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640e384a7bf20682619ff9b8f5283c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0998c9fef764452b400ca99addf64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841cb0cfbe6698d61e4417fb1cf882237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5655747ddacdad250f784cce94bdb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99363ffe597621b536552e4bbeb94e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1038b0301987b448509c2a75e7ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d565b4c7daa34fbd279cd4ead00d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874ebe581648f350b41ac5b8e0eb16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f1282619c400f6cd541c4b353d3a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e33481a06f486f4924266aec97f782244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2ee590328edead57d5ede8b854c12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb63203ed8e5ea32785a178c243fb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cd0c9c5060af48f413f074ebbaf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501647794ffe07161e398ce81fd1ba0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def3c049e08c8f7ff307079da8b2f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5f0a3a0e8d9d24da6255219203d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86acaf0230fe5c6a2fd1d026883525251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edbea5338b638c5f4b05971b13bae7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2cbd346e8a2547a1254cd01119389253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678af0ef6cfd8b590e8ce3538ea30e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b58e7a93205f7f92d634591d67fdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bfedd11f81f9289c60923a2b7926c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c952d51a053916ee791b5a58432ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dec741b2735e5d4c15a21b7246004258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9ab560d5431e15155e6cb86d167d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e5a92c01d450fbe45f1f2c53f8f1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5c9b0880c6455d6f8e383b4c991ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95223122eee298563118e727ed39204262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40825ca05fc2a86e5158ccb0fc185917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60220bbb40475c0c06cea3172543be9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb6591d8c7f3007cf0e0169535d07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9750997eaabc4d742ce033f9533691266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a29280a60826e3ab96f458ff64653267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5f08e10d0b0fdb407cd5d897843b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49985284c781e1020660074344feddec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07b64f9ec1a0b48e80bb8191556e6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a35d9b0f8dd79a6ee7e80dc31782e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe31101cd8f99c0af801606d1e6a85a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4ca12207c9ab737ff5db86beecee0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a73431474c966f56aa9506112a94c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af70a8188e918c92a027fbf2d24aff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e881ceb6e51b33e05b3d736ed004d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ec8fa483a268e822217531d6815ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b69fdb3aa49dbcfb02b39533a85a23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e177b3f249f49b0b14833f0b8ac9c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd689c4db191de6f07ae2bb1c4a06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732d610739f0b927522b24faa435e9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf30eba9e62d8a372174e437d201258282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccacee5b83dfaa7681a2f5de483b8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773289a9df2d68a35b30eb0d633867284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b0506e47ee96609a560db860afd99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39f42f423708a8125340811b6c720d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2d734de2e1c2c48aa9d2edf4b6e9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e917145a6ce71a048a665d026f4f3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f3b5ab4daa638c6dd44750f47e50c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335456a21375bcab4bbfcd1ea0cc964290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e695447802a3896ef9e84c1f6c6f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa2dd84c3ac396c22b79251c265903292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7e66b7a2f9967993e2529e9cd581c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe603bdc5171228226ebd1fc7e707294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bcfbc8d7e90d94ebf67e92e868982295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be848b96d9d0c22bfce7a54c68370776296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bebe368ad9d318e8db4d8100479297297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975bbf8b4f13bac023669cf2b4f40f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341dbf297fb529227f8d7bbaa71afd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd215c4c5221522adde646baac0b57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b2243e5b1671df4fe191770da21d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4603210ec28a8f48445fd18e7f55b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882f31a76434108b4a88d1e1569ba15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e11b84a22c7878f44be9dbaefb564304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7865356ee70178f13c66ccf518581305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02aca5f2094090864cc595272fc385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d35708c5ee11a05c55988f12fe335307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc725a3e6b7747bbf9f7203d01ef44e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0411f6edd05b54788cf3ef0725f2a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd10ae41925310d6ef230b67d8fd18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cadf36120f0ae3a3d54d18c1eaa20c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806c70482bf1040c2deba80b64520c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5bfb1c7bf392ed30134a3575b9fe6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d34d2e236cf4f1b70c709b10f8cf8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a5c32df5c1646d6fa92e264721d35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351946bae780d018450bd69644120e90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb7cc204144486205d481f2f5f3bda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4b2812bb3cda855969cc606b1a25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d13b4b0f42090023bf3b4b15b57422319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1845cb7f4e018e2912fe47d1f91b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed4317de689024df6e16c33324ecd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefad576ea29d6d03d072358e4300df1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5efd8ff6c91c89555d377f65991f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5d0609cd49ef551f942d58809d42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16823652cdb5e33f310f431a7a6555e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f92c958498aa38d731822d6f1d16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b9cb8c8d8ab370e1cbd72ea5d0955327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ba4df5415c55bc7e0d53c95f76cd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53ba4f5e7d220a0da88788b4ca648329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606526941e1bf1fd118f0c8d9cdce3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d4cac0a96afc2923f2bf2fa9561be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7b1330e86d119827d1c5c54c363cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da1c38cd8cedd2c7f6b809fde37d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc914fafe75b64ac74763ddbb8614334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee5501af9d855dcd189ffd3ede1b82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b837fa6c4058c31a1a4309f1f0966b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef5abffb5652899aa951ce3b793f01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b19b02e4ebd80e0bd3a0a8d605cd8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161dd3a4dfb786fdcae87e7a37ff75a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c26406eb67d3f484b882c126b61a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc0886efa06b94b3f7b3d468ff5d02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3496f1c6244ad0d12b3d9476549fe2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d07b7e4494702691a87e1293a33db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6ed318a47e45b86a199540f14acb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ccfca140adce3177f932bec40b68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c424e2d23396c626449804481df544346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e0e03c2e276df90518647ad0f0f79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361439982b01e05f8e70466c92fa3004348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeea18ddaae2073e7fa240ac952794d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b234473453065bc90ca34b4bebd054350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43782d932076cdcbaaad2a7359397f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2d396b691e45dd4d1e84fd887d025352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e599a81f85878b5b3f6672a3fc0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90154017cea636f55a6e26a38ce06c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd8127e734ffc816113295a7b225a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0c6daca0f06c129d3713515d703b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f04389e78b7e9c7a8f4539a42b7c26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c8de2a2fa7b87142cd9ca3a41b7ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f0e3567d5534acfd1ab78c8408a5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ded33c62730b05b7012ef3fce3141f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820301f3f9da1ef671f76e4ce44689e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf02527a9efa82e9218e615c503d5bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec8ae1bee1e017fc564f276619f316363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632309bc0b47a5cc11ea5b1d61b33f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eefaf910fb67006a29190fdc90e1b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fc7d57080566f975f0a5af9d0b27e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec3a96f6da6872f4e1de32a736d55c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a2e061793395f18a5073281d6c276368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb999f48b69086f73d9dbd093a8ead369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e2e933a5e3c0571200c6e42c66400370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba191cc8a63b95951dc2d59264f25b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6f2c282e6bddf9ccf7c65f3e83fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b768dd763e3a25dc985a5027b27fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eb42ed241fa1fb409fe3831d061bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d258568ed74d0d6b274a86c11c6b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54729ec293721479c8a4839e23fa4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677878383b8f3b924f7733c746e7a76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318d422bbec889f2e197d22e2651fb0378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70ff0391ff9a6ff0755595e74555b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facad7efe7432a2945530db3a48e75bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43995d3ba056bbba5b3680f001c844c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798fdc85d5870e1799f02348193e6354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db138c593e81f4b105d5bac2b00fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6148b6c29b7b9c1dd18d4285b1f036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8bd5aeb63acae3b14b3bfcdb14b127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecea4b9af230474ee131e6614d033878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb2a16739cf635cf78e9a66dac69f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e4f7bc9e263b05e24fe68c7e74aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a3c976f15fce25bac40223accea711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875f2c2b0c19e617eea80925c30d23312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c38006cc2b473a63d9560927e1c5ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24d3fff4b10a068e381359e64edfe514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f586e6802aeb5f61760a1b4c7cdf8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f568bc4702b4fb3cf21600a4c49a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb627803c4944a8a70499f95d8270417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3a41d50dfcf2e49cac5c53cb755318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c5a74a92b6801abd3b948c20428e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f3e889571a03d2a0530d36a0f269920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175e7028074fa34f8409e4432223bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce5882b9edd435da3de95fe8ade8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53913b3d053ac8dfb3168e8cc7894f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3c36eb773c622dee7ad6196d537724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8395b1dca28147bafbe19ef9ae47a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee8fa2903a22303e12a541660a555b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb35a40e62b06c6eb86c7804a8a44427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1e8462d027d2b64bb4c1a3e1a146728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152ec8269358640b5c4206407bb38a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755db1bc7354242da02ae287b426e3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3940954929a8bac695deab680c11331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b784987018a6a290cbd785fdcc85132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec9537a8d22338deeaf63dec0771a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c9b81c166a98071abe59746dc2c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df467b12a9f891d7d36a8a73d92042e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b503fc9b9e01580c0efe03233d73dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae820cbe2630624f7f0fe5a0d904337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63abb83660501702c34519d9d00bf6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890422b7004ac4415c255145f5af560b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e6afd97ef936bfa1f08f4318b03840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4acc487e1005eb662105f17e38b8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0a6b91cd973ddda7be8682c24947842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d990372234bccee3b58c401246b5d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a49d34c5cdc1d93554976fa8d55a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54773ec01e3e866094a53b82615b207d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca4ef99a4d6664716f2913fc32e05946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791afb0025511eec23f547959d14173a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156ccbc6a72aed64dcf54fa342b9a7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb8b883233fed11dd383a563497ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535aecd0a2a4576ae83264acaa5980350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eebeaedc2e1245597f1c00f06fd2ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0faad24493d186823fc8e40fa28b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0f2d48ecb5c4124ab7075455b1dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d12679dc8f607690cc5bba02cf77e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad5a6784ca418756ad599ad404281955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead419bc646cc956bcb44fa6a863e2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86513d5dd18d38a986e52ac418432f6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdb6dac301c04bbd050afac3449ccd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c821752f034b7ee97c76e1aae63f1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be251476801c97b34bbec650047f52c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3937bdd58f565fe9748e0ad73e5c1f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306345c99e5781d41d129bbb65d57cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b62f3bdbe0018b8b6ab847b86591e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb3ecbe9360306b7cfbd16f6cbc1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8bd40e72ebfa0fd326fba4763561665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a959910491bd52404a52f0ff44b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d722364624a7c4384f43f3010f3d45c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a049f4b042f467328989b22426c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439d81e5215da76c8d453563b7cbbd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0aa5133102fa560af801169316c3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc73d6964cd4c3fe3375cab22d23e1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a570b4b91828656ce70487b426ef1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f2a6742dbfba74c033338c72b4a5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd935f4b985b4f3d31b2acf6f8b76de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced617eb819966469ad10890186dd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101fc1ff1d41d2a6843a0d7e7433b8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0affdd3d571e8196e75b45fd48b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa407cdd4e059feb802000954eb7ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b9946367b5a988b260d7391906e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11486285365a7e2aa25a0ee4177ade7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f693c3800c283563bb6e1644e4b127181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3782e79dfc9c2d8ec90f44a516dd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1cda247494c0cb27a4d4760259fdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b0585abb19d5c7866e5e225991e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e6d018ae9b6c40d50205ccb219a0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ad1dd9e59cba2d4cf96a4038192186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7df0c59da44af98cbc8b48e7e574e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace20fa7744347b6ebe9274c5b87a36388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b0d205b8d05e93b70eb1192c75bc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60eca6eed92cf197a712f97d8f5bcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253baf1d01ac1c096121c9c7bd8e68991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47f955d13b042f8044fc6a3703ec7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3de0c9fbe8234e3ae81324093790893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa661146d66c36de4fec39c6b49607c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ffbe82f002573f7654353fae68c1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52363bfa8df35ce75c67620c802f6cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af53f9e01896f2a3ae10e0f6e78862f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23345c4a88fa46ec9616bd673790e7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b4b0e549efc3f2a5c9e97cd5b96b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a87a27e55539fb2e9f69a10215b2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159dd3861db5f524b01fa12b39ab6cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac04e03833f1f68be0d2e2347c8093102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e06f86cca76f61df400a4f7dee891103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984181a5159608da32b8451e77b39b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f34f85b69051cbc2347656e81f6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838bde3d961e2e116472b26a2925658106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0118f243e1d32974ab3799dd93a44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf689031b14884203794812d2d3f65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18d04cfa63525f5d26c72179610161109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea45285c8a4fd5f12b91ef359f750110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef2a9662975f273f7eacdc89e2ecf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb779c0b5c78d3409a8eea71cecfe2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f6921c7d8bb2c6dd47086276c2ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7631ca6a4be13b5e66b4fd248633803114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705a83689014db9dc9247491371de79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75405d5861793857b724895b4dcc6c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1152512f9e157d78d214339029a794c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a26d5b3fe5099f2e1c45aa3444372118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0224430e8ec18da43d4c197cd19052d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c958f1a5e6a128fff16c68c5946b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40e7e216a64db6232258159ca12fb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ec0890423206a2c6c8e7754f823a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fc7741b7ca2fa1ef73d3acfb07fb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212ae84961a4732e982dcc7d7330c9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef318b8e22a71293f56dc8547f568d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe211c3adac30ef32ea3182ead1d73d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf794d4be9bcc714047cadb31517e0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c3ca3b18ccbe27edb7a8eb31c267128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e3536d4cd262fcf98d868700b406129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f38121d24c2066622237c2e80c9e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e299d0e33cc2647a36c4533808dcf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5e5cf1778b9834aa1410bdd443fe7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b3cdc66f5f7c802d3bb3e9d1a21b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5656065fa5c419fafb99e8b0100ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47439ce4176bf93b6d367108a075b21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9502ffe2b197f9925f421600a727386136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705d47e95ddc3443d4ee43469da2a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd944f043191dad5907337d9eec98a91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a664a93ae57b22ff09644aadbb04c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a834dfeb536dcd302e5de5275f4928140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc82eee1ea27bf29ae6911814b3dcd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341823b8bfc45d9a9207a4513f93a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67606e9734901aa05b57902f4bc90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94108edcf7b3f0635d3ac049cb7ee4c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe3f528d26118e627055b7961de8df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0211d779f6b9139ee52f22d72b3db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8d11b7bd969f1d75aae9cca3fe037147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c46694a2403777fdb979a7554162148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d9756e2c0c8faef5d84ce4963a80d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f6de1cbf7eeec95924e2e18b2e28f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022beecc896f171a36a10ca7909198e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb0970adffd19ab63b7b4ce52573ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e70e24a2833a1ce036a1fd3419776153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f2a1ecf3630a977d979d56a668fe4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7c3c77821e8bf37159a1be6d80d94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bebc93393d77761e6031637de9317156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8db65fdeeffc37234f590754af15d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd930a3cd65c9c5a614abcbdb78ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c863664a4983f9d6bd09af6d52b477e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e5c5684aa4dfc2a2be08b5038dac5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8df076ebf7411a4342a9d2a72764a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8aab86851dca8cdbf895cf8a18580162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23695c5c201d47b1b57b87548700ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ad0478443574b74b84fb151f9ba0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b7995c4b23bd2d288670488b4293a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5e1916b22cc9bb6b518c2b8ce7a5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66611e0dfe3697174b1df091d492c68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07882dc3a9ff6b08a70790daa63cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf000f811f65fb82c81cdad907ef46a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68a27118a55f50fc277cde45dfad2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3ef84f2f8213111fdd358f96df2b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47ba083e17914757c2a353e2b51c0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18028e2c0f22244eda556164bbb234173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfae11ffac70b360cf3ea22269d219174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad651b953315ddf1b08595dde79a401175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746872ba303ee95bfc17773178a7e34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495b6121432ddb90328065e87952ab3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca21518ed7d9c0997d34917ced7c17b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb4e1e9003072033362678ecb9f52e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68d31367846bc383076d6599ed18bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99306f2b9829fc9369ae431dd3bba63e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497c50239f561558dfc3e1c5b7df2fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f16e5cd4e123cf30ee1c953da4406b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d881aa7747f2edc14331f26d1b2762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9f3398c7abefa7765c3aa9a450317185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6ca11dbd2240d74c2d9bb7513f46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3af86d0732bca74a261b2029a015e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14deee321c9214990060fd15bbfe4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ce124e0aa370c476499d4ccdb6858189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08b171b2e59fa651bb48188b14912190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e21449e71c9c8ff3e4961aac1c39d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6744d7d14972b0d5c1b7929f80b58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb26f9add350b217667980afcef7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133599874b08a692ac3c21dbc4ee210194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d121c8c907bd0b510565adb885cca8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e050518702f67c7cf27c58887d74530196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2689f9218ae4cb4a2af1af0dfc5becd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec44afe0ea0e5473e0719241180e21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f6195e579f85603d09162a37701f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee0f8ef8fa0767176f654a9fd71796200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a9e0f31c6b00efddefa20fcfef52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7740875c29fae56be1ec23cad6dea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef7ddf12d47da7936c8bd9d5c4a869203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970d4599e22bbf206968d8ecc6e5d2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce158a65d7b7ed200562bc4a727b83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f88e8f7ef0ac560cb28d0aecb6078206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2660751fed6029ce16ee5b09e03f7c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e819e35b2cc37623f5d0216b97b31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c5a20b23dd3a2151dcd15988b887f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37d10bb83d16f20ad07fbcd8ef6a94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1767ffe2a296325aba250a634ec03c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344bf85cc25bed091e0156a89f56112212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fc4da8c0b866b47af37658c379a20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcdc17b245026676491bf922b0aa04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08114738d4cedbb10cb8edad34f2ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a8cb3e86ea047d800d16bf2a68680216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea983f773d19361a50e407bbd7db5dee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c1c18fb9684963f851fe225388e46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86343dd7d9c40060687eeb862622edb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32087a7294176dea236363eb3199ff0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e097d945a591fd320ebac0603ddee0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73a319220ece567bc0fd9d348f8cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a5bf515bd8b4790ffaff579f56474223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fa27983bf35ba814bb2bf9050dd99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d75c840738fd59474b7d5d634560225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41e07ce35721c0e6228e362321a5ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d88ed4065aafdba8d33b790fd8c3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f828dfe9af6b4d8612fe689c17394228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a74a3d5aa09e72b2c0f5f4db9dbf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f096ea702c92e3e88a7606702e91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa60cc945b81a50bf8a75f4a3a299e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577276993e8f3613a6a991dbd2cb81e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52bf2bb78a33b9ed04981eb98d0c1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57756b61097c2496a67c6e85b558a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca26bc372e3d094e515bf9b7154d96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cfe7c39a002ae5c309aa7cba9e55a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa328748ce863e02c6b95dec78af8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b30fc8dab865c725290af3c47b07b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93915727055d95512ada5b9ff588988d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b9a96cd0b7a5b43b3f4e98fd20a86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa341d9ed15f47a18449a9bd6f6c730a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4fadbfef0c26bb40fd1e9ceffcbc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33433a899cbc7eae79d061d6114735b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665a3529a9305484eff5d0aeee4e275244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15650c9a2370e57149723dc45ed43793245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc7d6d8450061c87ac68420e5ec46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54903ea5c13f1197d79d22f54758edf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad61c346c49bbe95e8806a8af1e125248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0d961f35a8e478fdb3d386d26695e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac52b994293f985c9a5e863d88dee1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc98199f4b0aad722f37610702d9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c340c6940f170fcce5b6faf29e8b5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aefad7f5c4ba6737a53b1a5673f99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100103da6fb8073113d630d8b4236b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f203488449209c9b24185cf7058998255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434110282f35e08969fa09faf9f28b16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22bd35bad2a1eebf2bf3f18ff7576d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7e22f66384d4325bcc64824c3426258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f00d2a0ac26de5303e56a4e11cf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ebf02c631cb755559677020636938260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f7dd4c228ee63b731bf1ee4be654e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d968db978cab636cdb1081acd8450e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098062a4584ef046dc5883963b00aacb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba22002c3e3aab905e06bb894494886264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4581035603eb9091ffae4db3656f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f5fbad6d2df8defa7e5cb3899ef5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb5f4aecdc6b05bcb4eb8eccfa2011267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71828f1f328a10a29128bbaef4c766f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5fc5a98115773e883570dade1cec2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd2445640e242c8e386159330ee417270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f842654d1e17db0a1de2b5d83230dac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb6dd7f71e7ec3c3763caf7e8b4d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447428461b64e1be2f92eeff319ec92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35dec9d881515354c0bf1d8f6e469b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c920612dd03e14d307491d508d389275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba5fcbf44a7c39fe3bc84fada1d838276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf284fae09b94ab69de12d8251e6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa30a43b0b750596a153f4e6d81a6fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088cd2cb57dbf605a1483c2276e552c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb091f398434f64e59effe446440d1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10353d32850125276e46cd1a09cb22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e77475776ba300ae66ba902a3938f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928ca36804ef584a95af3a387160fca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2133e5843483f825ea387815ce305284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaae9960b93006aa9bc1bf8c74ee4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f120a6707552d688a21925e0b91f789286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c193e785b49c21b71b4864de723988287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602dc8aae490ba768c80db9eff8bb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5387ec5479f2556652a4772ea6107289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f84211e342af5cb1af79356e13e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6e39e4f866d56923e1ff976737ba3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e879b70b8eb11f910951e8420973f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e03bd7851f0262069c6159e61dd93c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f19b603fc0ccf3557a962554dbb204294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64ca4ebda782991929e17bb1db6488295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f20cb3ec035248e6f306b2de532bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1530148c6e80ab88bb009633dca172297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9824dc913ba4e17b321d5d933e381298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efa33c562959a196146c485b90252b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92058c14a8cb820695805fc86a5eaab6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82b71ca36751143f148eb17f7cd351301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa580cd25170b536a60cadd5b3af3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4ae7c4ed45f28a81202058c5717a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac1637eaf99c27d6eb831b9b02b0b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8570042a38861dbfd82bfbbf4baa89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f375a355cda169b23f17ac0c4f3e56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8d8031ca8ab080cead699cc8b459307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80dd322cc66e71e33ce3ffeeb6a59d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d9311d5171265514ea42ef4285e5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ab9aea8a2933ad57047da1baa1452310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71050085fcd356bd9c5b62c71f3e74a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2245d41056ddf17d477ab5e6221e74a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309e3d8999b1a09ac89e88bbf916f11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b194a1d6e15f02ca7b53c748a5ec0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8618e1a725893e4e5aff537583217d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8cf9381b62d47d79bbf4821731624316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5963966f8ba5b9b86431a578f94a6e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7f845aefa6dcd882a50ac57a56533318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f760a36b320a93cf8237bd4240078d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d20a8e5d62a070021d965848d4a0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7614b95dc68283736d01fc7c77bf1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc37db73689c58dafe228b50d5fc49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d669bc324b8df9e179dd1955ea2118c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881ee04d690431076992f452644225324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916c1eb635a0be82613e99766c09300325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb8cc2e907871fbe1ec31194865829326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2442387fb9d1fb7b429d07ad0e0fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edd45e8b152beee39f5e065144faa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb7642e7e06536a33c8fb8acacdd0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fce1bade225058c7db59f7d106c86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56250b7067007e1ec7873e27842eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d3774b7579db39e923908456b4e22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a05bc5b911f53d9965d513cd27fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a171f0990451648e233828601b483c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634cba2b4fb988f84dece590a3531d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a8c7175f4ae92b6c8a28fc3f312ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a905a8ecc5e36f6992c17a5fa6c65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140ac747f8678be444e34701bff4b80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb8e2ddd5fca64179e8c0ccd34af52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dfd8a69bde48b5372838ebcd6a942340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf13870eb457c49b94c9242b152dcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba11d8ed479d553c5143e7147ee108342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeaaf6aec4c0a54e16d35e5a3703a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678958cf788f483f2e9851edfb943938344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea718a0a20e056dbdc04410e90dea98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb778a9ee444e9fffc13c4d0d22cdd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a25efbf745a74137fab8d9e387dbe8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d473500189375592be6e5e2261dd52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0420ac75813e635ae2da7b3e419e92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d53ca169ad0e61b72bd97dfd02b2fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ec53cc62573c797ff5be01f10aeef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19245b87246a030355fce104a900fbc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900dfa9fbd33c41925fb55234dbfca9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f620d59d2b07e42e243ac7f447f61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b90350a744bd12c4e887790e3eef0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1248b92fe072cbd8ef3b40e07c1fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca2af257861c579525ea914c04f75c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5620be3f823d45663db64d35c0a4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d604329b545cf2c84b31c1da0057695359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2db6dc9e8f0409c801fd3de3e110b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53839d9c95763fd9f33b47073b65b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1c1169417665c682b119d670a73a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad1eb0ebac690069afb96e75753849363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210283aadd1f080162a50b832dd081fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975905c4682e043468ade9af25dc53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa25a8f9547ac353a4d3c5ca0396c66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960203f1ba53903f1d2eb87265548f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056978e1de2ddc97cd2644147254380368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553e6d98e964f9e8b8db5eb813c1d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe730dcca448a9abf79f585a465eef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd056048f342b039b1e57bfcb089dea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556964a763ea11a942831d5b552bea7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d82f14d261dba5ecad1be3c4a7365e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b791031f5ee579f9234ef5d8b79fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e172e45a7c7bca3a1eb0d9df15e342375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ea9aa1419b6eeb515a8911a35e4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e982f6c778138af4ecbea9b4dd0d26a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26bcf1ec8fa2f6be30b70483a07085378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>