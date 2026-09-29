--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf70ddca04424faf6b2a18f69fe8ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c17c71edd0559ea038302bd3ad5aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18ab9dcbc357f93b950f015aebd4573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7fd5a94c9074bbc3482ce75bdafc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edc45f9660e4b72f4847a6c0953d9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973e18ac07072bc8167fd12372d36a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d36cae478d0416cc7f64d39da2857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8a777eade8e821c861261ff8666458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975054c50c66ac1ec3e239e90f2b7b389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ebe5c9379abc7dfcc847074cbe83f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de47afab71dd1cb90e41ef447d774e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150222a52c17e76ee387427ed89e3fba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc797c8f5dabf6a91113416c64ade513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef69821f656372e879dc9715e57154114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834ab3003e6fabb9fad69dc6f4efc6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75688ba3fbebecbbd05311bfdd3f03ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb31e08e71a80029bebd98a22245c1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304853e4600a488c5ec65edea6942a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe63405a2ae516c39152df550114c9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542740a8d349c5c1c6ca422306337e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299b204f6b1af05bf713d30b40f5d1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5badd0b064544eac682cdad76725c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dabeb43b6e334fa0fe510aae63282f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f1526c00953ab6109880e8f802b2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f97c8f7278144ea496efbcc2a26fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f235e7084c6cb24b3f9ca0d9cb729b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8197446d3b5274f4733259b9ab5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53f64a1824c97558ee3f57e9834f5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82639e1d71907b340653d7e688b625729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b76fddbb3c3c9a331f75d527f83030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331bfaf19a553ba2c3d285f96f015931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c5561f47fc987df09123e7a71fc4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fb94d905ef49cb8de6232d9a21cf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f5f4a3d0ce453dd6c68bf14f0817d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09df9d6712200895c6536e78549a7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a71340ddf7f200fc8a89d8015fc0d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a294db092d1795df7041709e7586937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a722649bac04fb928b6edaf3ae251138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d54283d4ca1a9b34eafa79fa4c2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600e4b69500340c33a3d1c12098155d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc97e793120a31a06121b3dbd6ed4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182bddf00fa1d3c074c12e4159b51d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43af3d1c96d8ad3bb95901b7a7cde9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0fe05c0cb1cdd0fe27adaccd5867c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14636548e705e5fa76bf06b6be90d9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5a421178d13b94375f7bba6c66bd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689ce1b14963db3c347da4e14cad58d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68724611eccfca54f27d473c7bee07648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee990d5656f935de3244b8c8b805849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64178043133a5ec44e0430f6b24f1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef934ed3e5332c29baeaf4d6a10b22651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d0e2ea546f3962c2aa47dbb82116052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7bf54c5f79962eb2d0e23851d05fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a03939a7c987a1db4b99c0e4fe8ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19928a15aedfcf7eae13d8b8500573e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb697667fd628694929e35e03869b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccfbb5a466440838b9ba2ada82725257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999660581ce0a7d9aaf4264b2661acf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a756bebe1dc3e0530d8b08b2b98ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff428fdcaff6676647ca98f51377be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcda858777b0314f677fb18384452761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2091ee07b3f2259ac87b24a2fdea83662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb03f364f1ec8aa04a1f96a563d2fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f712c89083ba29369297e9dbdcb998064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab8ced1505294222f776da70d94f6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe3f38c93f131a7d5d646eadb245b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f1ce594805b92251a51958a91bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8d2b9fc0354e77861215df109540168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b374cf6b40e712934ff222f67b940fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8baf6911b054d40470ac043f98beaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97400a48899b95ad818ab63bde6fc3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960783fd6b0e3f8baeeb3e4db249bda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae9d59460ecb3b7e983549f5c3cf9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e0f967ef61b21d83e9657c76416f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bc06adfb9f16d0a2bdcc5c8cc379175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e503e4bc38bf4e1a2a52830a2e7a05e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3314121cef95d695eb324316a06803977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f50d6ef2467a651a24db21d1775dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9738ba4e9da16bbad2186a6c6dac9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622760b752903509f98dad3bf7a868be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6cc2697960638596ad090b7d2320881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963ce12341215884e8c5cf21e8acb5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e16ee2d7cc066622d027f473f50e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6b6afe2355d05747e1ae4bfc8d5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dd56043959cb6cf935fa01328103a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d494c20167184705dca8a241d5c5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6a52cfca0e9e1401eeb328ea07b7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401d3a94de228b564a62c08aec04f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb80c2db06b51d645fa8ae2673617889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f77c428f446bc0cf9e72e41a590a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8b6ce48448309b7fa109e738675891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988a01880311f15e304838fa5ed134892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3bee3ac7b7425f8c21f307bdbe24493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266373490fa1fc9c8836b1c3357df0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e496e20947c96a177e2dee7b4c23195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688edd7ba0d597ec063577de33de8d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ee7adaa00c5cc9086af77e4e9d03a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11826ef7a46f842dd508e220eed6f3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554090636c935e4fb0a3025b886d10a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1e65811746594b78f64dcac4273f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb5b0ae623190639fb2c5af011ee1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e58a838a6c4cea39b0453f3be08baf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d70c9b0bc9b3d5cef2bdaa1e1c148103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e321170e3ccd41fe737a049b65168104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613d138ee576a0f4a70fa7e1f729d7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54936cd01e44b22a4934442219efd515106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada176040cfe02ba8c936111d13cc311107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c0475b17281e9d0f581a6be8c8164108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135cec84f3767555cd97e66e9d49a0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e0e141774b6ab2acf21450d189f7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f70dfbd21264d408b9e604b69e4b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e7f0b36e96734a7bf4d48bac349d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9bb34cd9d3b2ad633c157e0cac9a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6edf4ef37d2e1743bf6a3a7729a84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf0dff02a2faa8b3438c2eb2f495d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635b2a86dfc47610a4fc3967689cf91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299209fae0f574fa03c2a5d4e68c782b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a25a17ca0142e046f2f95b52b54d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb6911eb7214a27e81cd9f68b629e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e10b2d972cc7d7a4f7f7814dc34b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26381b8f048437334a1f54a4773d5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139c5fbaf6d1f96379bacd595256e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674a7e9be2f6e429fbedc98baedc723123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f38ea66271d5f23396aa73117c58dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24e74bd05e86b1527c0996827ee719125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310976b564f72170cdb59dd45885ef92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515840dabd29a94c5051217cb19cfdc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17930ac755906c0fd5b6c9b4a9d026cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307b310d66d6014ad1c4a3f62b46d76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a58de595c8627674f80f0ea0527177130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c1be1780a174b67ae25e518e04f2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dafabe03141786d1c01d3dc5d58d8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6e6d0ae12db8276d2e7319981b20d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266e7122664b498ae4914d4b59d292c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d954ab4475883e92f9184fc24c26ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7eec99337171162443dc7e034edd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e14c8122050957a77333a84d817866137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc303aa873f56628b6ca0f4948bfd94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55117567fe0f7ad2aa458e72fd9e35df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1f7f9eccb37628016f12f5ab250c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e19614b61d716ca66d4d69fdf46c44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85197a36f81f9950423e6a6019cf9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5f5e6cc4623704d909bd6e47343f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443af94ef5157170fa5d9710361f19d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc9be3a7d5f529b518c4e2acf93b80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7005cc9a1362f76cb45b5176f58605146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2dbc5234fab206345d03c4bfde4ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd92552b7f22ea4bdb9c3302e840d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4fed7e526ac26a3bcb293103313e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24339ce5051e233f9a566072a88565ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced85337ccbc7099b7d625e7f0436a5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd127ec952080647db315b0d9781fe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0139ed8b15e5e55df998ee84d85b67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7983e3984716d8d86941b8b05bf4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1251f7164800f80669971968929d33e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e28a37aeea44e637d7e8f25717f2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c31032f9701ff4450d1732683bfaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d493b419e1a6c5cd18e4c4972d6ff3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a754f23c20c663e6eb1714289c7281159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068310cf593d77c9d85a30d1f33d62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0fcc3067a60b1bc1cdbe2c069b91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bbec277282aec7e2b292925f47c8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ad7ecc7a91ef4214e931a521b114163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca9f41964e48e7b128b2ab88d4b1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24db0ffce74204460670825ca58786165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362f6b4801aef205f57838b213df729166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb4cf824953dc041071faa0c12b389167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374808a22688e5234f8640e08996b499168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeb1942dbe9973bc7719bdf0170ba1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3664241168d29e130100a9f00ab865d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37b0c087895a1a9f4ad3fbbc9de9dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908043e6e49594bd8845cc1dbdac86c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb93d2a189bb1ebd1550f30f9b7050173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9d77d3890939f5abfc4b7e5e38e76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2ec675d2be5251a0f61acc2a3668175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b44a55875dd6b8fcbacbb17777da8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f194c9566aca1b84c4dc52eef1080b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850fcd065fe9ec4c9fa368809f57add178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc26be18137c70dd48ba5bb3a4c6c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc3e4433c5e486c33f209ea70ddd05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12485086885842485bb21fe95266ef80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eeb0e700731f421561f360ffc0070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ab8d681897715a0a599772d6433d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ada1f389b00395f2916bd5010710184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f7e6388d7f4cd57ad66844268ccea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a07688aa5213e91663d767b727a8dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728b337805842a0a0211ef0180063d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63228511b0d243f2321e49a18db3c7f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a5e446a50bc37d6b49265d0615f9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b87965e7de91ac019b3386594a8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831b82a62e0adad018f68853000030d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e4a19b92a8b23361bb5213ecd286a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b0d11e48a6c39fa104bc294d6290d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619062a2ab91bac1f2eacb5eeae83016194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7167cac56dc53c66261cdf9e7f66b3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524eea18ca879b446e717fb283b92b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708900031845b3344f71b754888d22c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e821502f632684431e5df73d4b24cc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d23915657bb92015aeb6bb6ce0e47e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b2e54f1f1e58e19355ad6a25b155200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40e7d03d21e6ffecaa9a5b72803a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd7f941d396c4783994ba3188d2a88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa012c3db28bfb83d5c11fae9892d82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eeef9de536191fe5653ff273bf90e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e59b7e80d67116529bf47a1962b3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910d887f064f542b8420c569df8ee78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e78a1bb6adad8f92047cb3ca98407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31880a88d6eb6d929ff8334f9455a9bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddf51b2d4df7b5a23ee07eadc403e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c4a566045a96a5735e47aa4cc0f55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce66492e986a254e95b14a28393bd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74563e8b2d1d818c9e07067f8da5d24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c05d7ee2001825d7d9f1a3dd39fd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909f2e7d69aee98944eae81159e3fc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb638cac556c6c7fe5fb5bdf4b506d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af4b467b187cb010e9c556b4f76878216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf22386c3bd601383aa0a485b134ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea20a16c35ff1827adb54b47598214218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75501ef85112c5ce902bf2ac31687317219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dbcc61d061362da6ec43982b6dbba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6e39e823d94bc757e80aa01140ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dce4a3dad60dc490623c89a33095b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aecbd713078a63f16ef25b0f0d6978223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef9fb5bfa148e3f7b6f2213ec44580224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ff8ae235b20b31e150e91c6588b42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f084a771a3416313586f5c49aa98703226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdffcc3f2756db841a4506beba9ba52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586b90119c8fdc746ad6dd444436269228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd807d5598b29d6daa6d2260c3912dd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a15d1d3655387851d8ed2c63dbb6e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c5fbb388a040f0c7eafd2a896d74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcdc3d2bb40c845ee1a3320a24409f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801a4c178e02e74eeb48841a910af86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03077be9278be81d6084f841aee835234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da5690aa84e4c1753d30c5afdda03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282004dc9e2c05bb34b0b82afaf680e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af3db31b5a09d240cabed2762d592b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999a2a3cfd8ca071f6bafdd5093429e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cc06026e92213ab7ac78faf931422239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d00be5336a0cb3a5535fa12e3e554240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53673f12a18a74905dceeb5bd47c01ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04eb7e9f0157d58ef3f6a677ab6eaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860df69dcc379c1ac146733d0e67c4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe6fb35529a8882236e2928259503f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a01eeb14ab6c7ba396e964b960b931245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1959f3cd7b9b126fbca5c9249a2032f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954912b9886d99160c41f00a035c3c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c89d3ccec917c0976956f24defa28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13432b5b240a8eecfe301278751db4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af95abd23aa55be97f5d1537faf0ee7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364ef24c4a92fd45491a49e99c1c5f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0557b1e844620ffa2587fde164b4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75e5b3aeb6a4b4488b6494a8ac430e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1264b395123039d33cfeaa53db2383254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ee5fef79e41084cc455694eb287b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc0ec77935a6ed005dc49df93fe476256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ebfb9727d63735e72526ba42f3aec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b7cad730839e32d7a01f477718760258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3209f79530a795977bd23199b281d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bec71f85e81dadfb454beedcc56ed3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191e831336b57dded5deba84b9b31e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cb613b5eb0511a6ba1db91c76ed06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0baa6b6b4d8e2d63b9bb63843b1ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb04fdcede37ca7a004ff6af4e8df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e93fc710effdcd88ac3d1139a9b51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310ad1248d4c4073de67d9baf195328266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b64bf6634d9f1032cb94fc59918e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80748b1bc4174149ecf7b8647584c44b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4726bc442a7e57732fcda01ccb24e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092154d51d2e4caa19cee93a3d15089d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab63667bc8648fc88980ac533021ac9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f8c08535a0b91d92b50d229514e5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a591148d01e2aac2b45201bc0d2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ccf3bda83ebd7f8f184087fbd787e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92904886e0daab15c64601d36eea30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c858e3ac3be4998fe86c7883512cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0411c7a8fcf56a6745ea69c85ec604277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e8725a0f4be65419a771842c3a21b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025d1ffa7e246756db19f9bf515d130279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df82f33ab45e478915567cfd96898280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebb5450610d97535c113a4ae15b725281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2832ffaed0cfdc1ad90180c0c2f5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dbd52998a7264f852d656362e565a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b624743d61d048e006ddb04046a7008284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a668a2388d4786cd4ea9c608492f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f363193fe25df78f65435d1aaf04b34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d6ed3156db1a834d04747d597b443287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc3ad415734c875908f7cb28d958c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473ad9adbc69e11ef1f22d8997740e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef541d4cf7e31d51d6ccc3c5005736b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19973408111f7ec9ee59fb7884097474291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a94b822e2eeaa3e29f236fc7c351d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efdc1173bcda576d22cfec6daa11f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8924dfed33234e8bb12593cc2eb57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8ef3d0f0de12d0f2b6bd9c6602534295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519858ac96c00767df3738fed54f6961296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cdc8917da53461f499709843ffb2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352d27c7d582968db20c90c308502e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea51a570989aa07acf593935febaef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276696f3cf8416acee05f0ac194c946300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4aad3e58fe0ba1d520869f4469b06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca8aa698178c09eddcafcdfd9b4a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26673917dbfe97923135dbab56bb1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00517a997dae3308249197fd9621b502304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29169aebe355d0d69c93f90f681560d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d4d26146c0c5deaa03390517afaa8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e615028d544cf801e6fdda45d3b81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3600fadb8be26a9e17a5913d9eb3c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8503e4241ce365aa31c33bb04f171a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11de149c9eab82cd8ad9a9f7dc268b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e29da306c6bb2e7460695985dee69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d502c2b6bc2b6838a83e00a9d241e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af138de96c1c44c84f3a4cd2e4edf1c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1182d56f4d2aa5a9c85b3170c4fcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6d4f7a8d6531a6314c03141fe924f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd3d3653ff15f2e151c9ab763589dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8dc2726dbae4d5f77e5ec28f1a87a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc69070f880550e95f27b4244e79f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9b82e10843102d36c045962e261d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb3990ec66edc8b2520de609cd2802320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce79faaf7bed0263700b9d68635a9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d75f92c6bd5e1486eafd7c3faa5b71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c84e5bfa1654020e4ce7d6aac57b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a4b70b92e7c4c22d143dca9e5f9fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f2e5457430f853497becbcea05db4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237ac5d5c379b648bfc6d599f46e96b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ba78379a1b34763bb8b19ac0cc5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1eb1a946691b362dd2e28e3071c3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33facb9369e4f50cb01cf2b57d8d516e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd9b467135d10374a6584c6a40e85b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d73d223d07b9c95e3db676c7c23df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f98d20567b88b02ce41ab70d60da9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece9e8bab813fbfc1d211b083e728a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c16572709a87bd099fc81087de9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa603c95f1568cd0a0afa9628866c40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d72e1d194b9a4d562271083a762f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b4c18f62d712d4f685e13b6daf9bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dc91139d480e0c58242fe1089e895338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250822e2843eec4934c9ebd79a7318d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccaaf79e1e62acabe221272cc171d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946312a557d8112270baa0e964d9192341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2ce5ac2054f580e49b8db06aaa575342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40809ca03b9a11f7a26977b38177193343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb44677dff503ac1d2cca9729706db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c797b471bbfd4dc4f53202bd5328345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab48510cb80cbb44cd9a4666e60024346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe09cd6a9aa96d5a6a838f1a70387a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4211e41b425952ea3259f5b34a4106348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec230de7b62c2cef68ec6f192e86f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb17b8a58c07ca2ee3892110d37a67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765a7f55999289883fe55bf6399818351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4ae1366abc32b963f6f05920bc47d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3c970063777e30d20a0cb88686075353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9736cc7a2eae3179087bad2d3e8c03e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793280edb0b4869ad1f42957ee1397f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b442d9d4c53b38658b4ff077f83927356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd5656cdc202651deab704309ff0e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0e0f109109b37db021966a84a1a43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd034a27f3dbd3587ba5170edfef5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8855e0bcb5d49de999a6478a2f1327360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09415b9ddbcac2cee2635afe0ade04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcae61f6f87089f8731594c7e4bfe7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37865bb15b9a8bce5e13735977caa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576e4ba6762511f39a32ce4d49cb9b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97078ddf924290efb5b59195e7e6f5e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4a05fafefda11a641d6ee0d5befab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181d944136cfb5c4f3d84f8d7d781a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a92665c32ed0c3ec42f012cde610a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5a44213e6f28736576ab360038c4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b13f1a6f2377681f9288cd945a7f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da2aa8b4cfbfa51299e168912424a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23dec25e731fc8c110bfa40c5c747f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f85b1c71e3292d73e8985fcb0b2c58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99005369e31db8005ae249f866b07a2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2664b1f1f725be99cfbf0f2651ed86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fc8bdcbeea7240f25d4ade4323264376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527891a06c6a9f20e6cc97073444d09e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e73f362c5c00dca1df2b110e5a30a3378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82229ac91740b1a8b73deb2309ddd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df2b0b7789ce2a659a4963e5011d5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59245de0e5f37d719d3a933b3a0c3323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963b89fa9817df48858e40409d00faa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb42ec999bb12f35e210fedf8a6e4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadf28415ee1ff1156880c08eff12ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a8907b9225eda239d25172d5905527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbf68f025464bb969cf9bc6535d6b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe0a71a1738776b3e6bae07bf0ecf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886685880ba3fd7e23636381b8ecbcbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb3dc926a78bcb4d00c3109449383811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9708db4f37785d9a7cce2288d1cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc762def966a213170c4ac224dcce3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1158ac100e25de10fba7b66e5f306f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86375dc5660c35a39613f0801f71eac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df8b018324c13dfa8b29bca8c26d5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce12ab271c586a9f377b845f2991e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4763a2990da4542d8ae76145b297c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45906bccbf19ea710483e61a1526d9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b46769e05ebdbb5384f6391b199320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603573d122e15c7a63ac1f8b6d3b2f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c947258fae1b39550c729a286821422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad08d9fe245c5eb09ec7da13a4df3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56006476cfa6f6ac06ccded211d3418524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e618d0804d78a647778ee2c9983bc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83397723ec2efb3b4412b89558353026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637936a6ab92ddaf5b2753d9ac3a1fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc2c2c24fc9dc201c3c3c98a8d521d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f79c8ab00cf3e2fc20775be1120b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb1a3f321a17ac2d4ccc3fe399218530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306de476e80a1714f040bcf90c7ef7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43cd950b0cd36b210972cb231ce8b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d82f358e4147906b71e1fa23e920f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7ab624b265b5391654ac851a57d1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb72c04a0e88eefaa97dc363e3e196335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951fd0653345366cfc38105c4b008f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b559abad8cfbdd0f0826fc984364037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ccd800e41f61cdb31935aac7c9d8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f888e5aadaa95ca0f25c068c5b3f2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f141ffdcf853e3f7b6ade8449b7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e161e220a42b3e3d7b7ad0b14c80e1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08add1cb2590f6d941cdb5d470c581c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e597c83a7c2070fa085028a27165443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3e66696157692f3b76a920c4ce61e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19bf57ebca8e56f07cc28a7082893745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad051ef2e64163c72a5a7bc2f9ffe6fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0462b1b2cb0b5348a1d7a585ec56047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2633e9c4dbfe309a91d6c1fd5756e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c30c4e02287fdb5453c7c0ad08176c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366d87820e6d9a82cd1d501b3a49f8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf415b545d23faa7ac27db9d7ae71351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a38fb1c80189c17b3b0f382639c13852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dcf4d91bde83854b297ec5b1aa65153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234464dc4aaee7a4c8580bc27202a4f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef84bad1ee1b531d1174408d593b6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86faae39471b71f96f865b18c0bf3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb79344e0d6e83954fb17c72733e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822b3de77a713dd7cd8af8a9c8353758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc41dc156d971e3c97d5131c7232459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c80451b1257d8583b69fa3779e16960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e74c71fc8f3c620518d515485bb6c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70706a4e187d75433f8d171565204dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b956a7c8dd966b459f2544794c27bdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501501db5c4af09e6343b0d0d470f28164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741d7a4e152583221f9af745392ff4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f73b4a0e7a8f8c07c012a90fadf6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b12f515ee9440b8b60bcfe1043fbda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52a913645366950fb2e1423fa4080068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92e78d8826c9ac460119e84c000a6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8746bac248d7f6383e854da98a5dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f729b972e191cca93432c233b8f89871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c84c28d7660c342e796e1a7c948f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986ef4fd08903540d15aa6624bb3cfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8dbd12bc559896be59554c2b4d0d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e3d62325afb22abfcbb57919121075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654713b10e5b85ba6ca8e093a2065a4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c7048e778bded58406b78c048b19d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe7fc0a255c21e9f38f062935ac37378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ae6b6928b7695d3dd03c23e3b7e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5054e8cd00b64f96302ca73070251c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2af52e235c16cd844a95fb03591b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d1ebb5e6f6e7d2092f9f484aabcfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67da4be99a087adcc4d3fd7920fb86d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173aca99432f42208906268dad701f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b49b9f114b9f4e61ac8061049737b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104420628707826ef91396b99aecc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90b3eb0d37b7c8b15b05f58681b87987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315e6d179d682563d2d89a62070f0fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fb6485f847a661d7e0ee218fd038d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c0e5c73e5d007a5b185f851a349e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc487b3062b51cf8d951c9dddafc7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d701a2b0686197f8589c2d0e695d1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4921cde2e75098a23d82ca17851fe1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d94f5473226dcbfdc6558a208463d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3789e7fd202557d820accd65f0ba895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318602ba53d7be4dcc7282371d477c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6a5bee7e91cc937887d226447d5e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3a4317ba275868763fa45c668ca1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632eb39fc253338fd3020878efdd50b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b359e028a66ca1a8336f4bd4eaa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de878bf70737f3ed3c18dda02d57c14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef18deb4d586bc37c6ec2e21f2e68fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06428765c57719a5925b03520beede103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb956aed790dfa28322a394cfb858546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471a0232ad5fdefe72db4748f651ed8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59a7ce75b8a41b422b1d6f971a5150106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2824d69c9c36863859a8b5e8d9d29a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde70fd17c1968e3291c23476045b60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c604641e18f8cf2683549d279a24f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b06406612f0fb0bb19b3642cabd68d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4665bb3830408ecabea04dcee8702e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6133002107259af8cc63f4fe56820112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f60553099d5b6d3272b1c61461349113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5335031e97a1e69d5ca1b90b272f6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca624d3b25f9b64c7b241fd59a39b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30ae15acef89f1bc5f212c5d5c4d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f11466acc3ff4018556e8ca806536e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaddc3b364f05ff2edca40aaa992b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742180990e122d8d6a5bbf86791c717d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb333d4044bfe013cd63ca4da6fba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe3cba72b733a6ef68a8460be94e87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03025a78527d2ecee8d99bcd583496122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb31e3ec15075c87357947ca3ce93e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f19dbf99a0710d6abfc533093e79f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80c52eb96ba0cdffd978a8b17a3680125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f273988b77a780a17148f9f55a7f62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a069f8665f710c7750cb3b36e37f561127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45dc4b4ba765a78651bb32e88fc20c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5aeefe63eee2d716f1586c99c2337129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00a1f4446b71cd0344c9353dae47a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860af4ee54d2f8f5e1cf7703662ced0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7970d89b4e644bacd0d09127de932e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068a58bbd6e2b646f50e8ae667bd2ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca97436d0b8dfc828e91f85c5aa25b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb6be3e19e21449734e9a854f7da4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f15bf61a94486fc114849d58a7be5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33cc93bbc1b87533e7f6c23a3ff73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d47f80154bffbaa27b32afb5b27c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542695c2605f73c094a449cb74af8a23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057be19ec92bd3fb2a9d20f5a30440ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1647449cc04a6891f67b6bd639e4f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11483c6cdcef52b2907e4555e8386f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc168269e41c63ac0ef1e5968d0b2f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceb12c7e525d1d692391454e232a61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74416eef41bcb384cc146a34172db530145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25fa3d3f51c7cac89383b6b7004eda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d060d60fd0b125be165423d55e01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8654fe6ca10d8266baab756c89f260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c9edf9cb9ee0e84e5f3a9fb9115eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083162ed587f670c00d772e317d0dc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c497f77afdf6b3c0e3e7925222a17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d48fd0d5695864c9e59eb092c93c10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd77b1efc105d306693e2e42d4cc92b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e538fd4beeffe9dd694ca5a610344154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ced26a9ffe75ff1e7c04acc13987f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6901fe934cac188e08b437246befde2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb03599f8e55b543ca9d77923816bd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817d543e07b7e219ebe715962a57d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654a3d05ec0c50d905a684dcb2e3e44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb45e72d0edacaa2636794f18329731160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef144045771d75b76c51202168eb057161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3361fc9a05fc55fb098225ee52d2eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0bffb6bac753c28d1a3e28bcaec85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68db2a832c1254e8f4c0ca8d6814b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b83bf48c05be9789894307aa4da975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a141831e93950e3af2fb96cba454180166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ea9349ea281e2149017f379d113d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122e88eba5822123227d41e6830a056168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04035f7478bdc5c959f364d5422314169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0af171cf6bcf1776fc3d888d429be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6705e8b527aa0f8928c75a9f49c6bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e317e99c552d865f5f44a6f355beb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26567b3eb47b611a86febbcf19af5188173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcdf1fe21f4a4804bc9ba24e8f4b1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf55e76fdb77272029ac83f3c20d1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73881bfef577e22d95ee59ec51cf7b80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c370a03f022d341febdfa4e01cc19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525cf41c1a0259851cd57661dc7626e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246354e18bb4158db8139c5364ea6c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da476c94e2ee44866ae5c56dd1e57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de75060e771ac9ebdec46aa24472af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc59e92db512fe7315d481c614ae2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7363d66cb9b775d87d6d6924a0d4e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b85fef118fa0581856d4b030876fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a3043adb491a0f8b2894de864ae07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9824945c9d4fb5c2903fe208cda8681186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b676a70aff242a9fe9ac32f4630b44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfed6cba1db05f645408c647e8acef0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2798ff2938e054a11fbc4271bddab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b0ae9da517ea37ff3eeda846f2de9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd798976e51d63ce824d55815398a34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33577ed945c8052882982065b13f1ebb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546ff4620cbd67072b47d2e940f6a8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94411312c82258e18b4b1014cabe48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0c0a951d25e438efe501987fb3b36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c4327a3bc652c4f967b0aa02943df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52fc1b5956654783bb8b1d779aacc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04861f141678d10f795f1df22ab26090198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af45d058d7b9f874bc59f1bd9b49199199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6b78e20645b87205abf2e054242d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88698a61e22f8d0a80d9de5ff0097b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0efed8f3c570c31d9eaaf83851bde6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb2362a231b472f03cdfa1e8d7cd4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ca915bce10a8ef47e2059ecaac389204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a1ad91c5f12bfa8f618121644e897205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad200690214674c2170f5c5e91dd9ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514f7b667a64ec9c66a779c154057a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683c3e40cb3b0577ea754c663229dd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec44305f13e4d4870e468456457c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58d8768495c95fafedc8a22937b711210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab546f92dd9d136bcd8a1e05a0f5ec2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc6a4ef88e292edf76e7205067ec2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297e8c515bc095db6facbe4e108de48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffac5e71a36bdeea017f9ad536260ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bb0d8bca30a24c9b052b3a75a7265215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e20f80b77944a9bda761d2c032f0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7fc955f2cc441dff9bed4d5b079b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c13ee8c61c38d93eb8192e031c7a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210342f752a0b27a962ff41f570a5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2243c70a47058a55cee37a49bb0a7b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f8fd79be30a79c8b0d69e76c364e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1d6f6e906fa5725299eff6dccb865222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c60f7708f3dad13020d43844a4a4bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff879318f238ecabeabfcc553ee3912224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa82c517b79ec9ddc82f7254beab19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0b4efce411928f3eb146141c820a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41f590ce0fdd771f8fcc6adac1f94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad46849cf85c78d12372d37e14871d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dbadfa077ff01f1fc378ddccea1bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d2492a45aca5ed6395e537084eff8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3368f82fa0d63e6b2e5d9eeefa22c01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f8ec10c5e53ba1062e308a6accf00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83998964de61249cdd7178239e12b54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a7dba91b139479047063412b7b57b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1c4efc8cb7c41cb00b49ab03d775235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cdf764bb3d6a82231e2eb0b6344a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd84d050b07630ff1117dc01f29c843237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255937e6a68b1354dca7ea5d68ad823238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017a8e4b4b7b7e4a9daea2010926cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bf7a651c42d70c96442f3223a7f96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef1cf8e7e4fa66b9bf896c6424f7e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d651ae27f5002fcccc44187e15838a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a4c6c32d5fb145233e9cd591f1205243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac4dcc0b5f5005e3e5247dde0e38ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d31cd6b53298f7771634ca3a4bf63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6393f5aa1a0fea216b0e2b82d8d34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab416754e651f36d48338149d3d8a37a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb4320111bea3c39ace07bbfc4730c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69033ccded35e1f13f4841c1a6035656249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689eee150904f3365e00bfd6c63a826250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e68e5c617fcd048292a1c61cfa74c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8b83dc7560350679794bf4f001473252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e427298f9d001d81383cf21c722c84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c481973e34fb479ab548132adffec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd63c9830b12267e0f625c64b26b14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a892b9e861814d550f23290addd22a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7271c6c4b0f4ba4b1f9b35651753c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f0cb5a36d33902810c064da766dd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef26fc3faa3c2fe3202626c265449259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675016eaa3eda9c3b6fedaca53abc9f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477382539b05d7db139d0103cafe871261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad8248d1ef5d5d81e2905abcaa7ee5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77216f8c66b6e69558446de37f9f6097263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b14236766562139f61c25c6c9317c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32949e147e206e28569557520ddee30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebaabf31da69b99ebafa30e06ebea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19d38b3808c8d525f852ec6ea36ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271eedb1ad4adbaff8ad67bde41d8ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06e2540df290d095c3eeac4e3aec5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c269f8efb7cf1bc50d2c9f281894270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0748c2e41087f1e9a90e2b497f084271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6ee9c3b24545473bf45290fc1e077272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05038fe4a917052a3033eafbbbfb6777273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c6c443632617877572a9d5fccc97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d1477ad481ee0578e91fca2a773d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed857e94874b6ef6eb19e2661d2b4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a381a2402e05ca37bf0ff973606e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba8b79bbec3f9f5f6f2bb31851ab6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae8846eace787b12c7b4f7f6501f43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d43fd3996af4bf43cc2fa90aeadb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d358f9f0e95e505622ca7f1bc42ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b2f3f363237c733b84e5314ea1ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5c1f1121653ce7c0554cc2b408986283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dffa05989be8b89f3d9b80f6c7af7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901265f0c56b6fe96221a009441aacc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf7460308af10af61e7400471b79d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad5cc795038a0d50ccaf2c731b6e24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b581833965241a689219cf73e4e8129288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50af22264b9d39b9d76d20e042655d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dcfb5891380db8e8ed881c619a16c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111edefe5b7fa3ba89a95d67ba3c81d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f1793235ee2e865b15e10f58bb10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9024fb5e1f99c29ad0004f90afb747293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd10dba37f8b20d00a3bf2f00e556294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52505d4e0cc39a90e80bc83b12a249f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc9fbe5de72342105c07e2845e6a5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc6310c4b5a7d4b719b19e2438b255297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ad4491d4a6fbeb7457e25bee285e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442874fa9aa72ff3ceededa76279afa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524423876c5c65cd4e80f9de72137175300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59e759c2219b7d2f326dc7b6c2bf80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65735390d55e3ebef9412bfd1b77f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede367bec7dfb30aeb74cf3c2a03bb0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cc2c1a2938e8c5828dea2301b067e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835fc67bc7e319e1073f3a4695acbeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af696b12ce2a8fb5dafcf7a7418ff7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe3314e5ee154ef0d7cc49dc8c1040307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0541ff1a892e6e4b7ab95caa04cdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f02e541738c97265b233769faaa949309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66de003ecd7a5a728d72e0d3b0b66ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56341025ccf572486880d2f1553e7a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c26c057c6a781e470bc6b9271ec18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f8a1b33b5bd35daae8dd50677e56c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f430cb110017447e1f25bc63ff233a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faea57ebab23eace3253e74895a7ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab5da1162e4f06ef933be11e6e492316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a2d5b26cf537f4d3caccce3929261317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746a3b36d649b39af92638fd9d6ac05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a3dfddf4c7f1cd79af9abc46ee519319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb5cf89c8f8802c074c72bc2e81d97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb616f116a81be21ae3a0396a8d448321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967ac4e9a624fa1e0ea7a2c7acae94c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d55e15daddce85d4218fb72737b419323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fbc5837b9bd30ff3a5f732e4df88f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bb1ff2a3edbb069d883a7d3903b0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865657f967649907cd6c67b6545a56e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396933c56a844a0c4edbed2552c86a87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f7684c62b8c1c0204c4c2ac1b2f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef140bc75a3ae6bd42d60a3f457a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c618fbeefa32effb8928faf0f4aa5f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecbc1d9d2f732463813e9ae8ac76e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559972d3a085e01392f7113545c8dfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953c1e361c7b916f07187d9c88e2af0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f3f0d3193acf248b3dac2da71e8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fecbc05fd345bb253bce82c994d6f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16005336cec89509e6a09c86c658b0cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dd1a207e310637907cd7a958f4235337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c8385d9cebdc544a187704fec3e40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369745e736c5e8547419effcb6dc6147339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b727977d7dc63a3edde0dfe556bfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffa4743c808748bccf73dca2882710341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd33a41b8d67160fb46121211efa5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9c4781fbbe901c4eb97ee171b4f54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1acaa0a047fabda002ec80425417e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d285361154d35ef784d9db227103462345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac0348a0cb9b05733f5098b19e93d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e0f42ad8cca4e9c9ca49fba0ff573347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a9c321d68e1fc9342ce8f7990b5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8240c62812d57373182545385dbca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582073b47f1e23d5e15f02eaad8b806350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0013fa1c5f1cdc20ef938926182d09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd62f2310a620f955f9f134722d3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ea58b2d8b5d5d3f3fb940efd4b464353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04a39cba35e94140c3ce2bd31a045354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f58f4a2fda74aa780923afa3dd223355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5ed26f84146dee3a9b91663afaf81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fc61ca479e3d36402a70569b5ecbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03a1c2fabcfd41858df52e4ceaefbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf10a4edb9eef9e6b0b6ee24df639a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a09fdab147558d7138b19fb8fc9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923047e5e0ddb2923f7c2312c811492361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe7e2e52c84217ada2c415246caf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01c9508bde93be81e151a13e09bb69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca0747e30fe44b6abdf6bd0794a8c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed45cba9603443c0de44ccc6e0489365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df599d834f62a0e64bcdbec116474f2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0d444564fc10fe8e53049bcdd436367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46561e18a8ef809d532beccf85a997368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19950a3c80971b44ba3b8757fc908d9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7522b42d1e4d1af44379ea03a9082370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0933457d903797d561d2045c91857a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d22b30f6028bdc2a72168fa61eb081372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252390fe7116dd881cc4cd26c78c79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03114f16bbbc0c378668b2b57090e71f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839d1c52381a4cba215782daca6b2a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cff261b491ed831ca2087547ddc20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b131a683033fbcf104dc3398d2b552377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427100506fdbc350f67bbbb911e09653378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>