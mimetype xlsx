--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503e19e19cfe007d4a9f721ac523f151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382e7b92c348d129307d80538d98c612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b233969421ae3e0dd181e83fef1413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd303954b2170aed15f99c2345c1424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efdbfc24771112ce71485424929ebc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121178f58fd784907f2e88bec82b116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b838a260b0031019726c52bfbadf6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edec3f7526b416aa8e6f62f007c5da68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b4938c7f1cc60fd53e1586e4827709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a15693df7f0758ecf40fca6f98bcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec166dc1887f1ae1a4db66c066a9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982a622a4f49a97b41748070a89ec1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506715e6eddb00556adeab8ebe2dd6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a5f80a723ec7fda4803a05a2161a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7146d15e196944b375e9eb5496e5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00063313a3b7c8fa68635e3a42c2e99216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ccffa4945910901eb3d53ca43bb4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885740470fff6b4390b6c9295a9cdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a862b4a42b8d260c5a9b3a018072e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f455ed3766c3b1816a62808afcba7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2ab767988fb628d301ef2516b8a2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237309286255e7e660024bf699e5b13d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1aecbb898d861fb978dd04a874ddc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d6bd3befc41a94b753311372053d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3bdfef965fc9898fe7553f21f543c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb9e802ed7fc5fd87ec02ecee2f21426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d6c4290fc6e8fc20db64de6d1760327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371228f50cfe17c3a06f3ffd0716687c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906a4d5fcb2c2a115ceae1f9d3d6d8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e71527d817173327ac7aaf7204af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe623bdc8737ef1393677eb03117e5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce54073220e3b1e1f961d42bde444232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85530f9823dbee3961cbb53a165f8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463caf4f89614b648212dc5bb0f02fef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc603d0c8e49c228ae0499587763ff3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f29535b02af104ec71fb597601a1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a9c6f2d0c16d82a06115822f8c81437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49057dd5a53dcaffb83bc4eec8362b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f64be07f22b5e6c3c9bd96af3c62239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e38f25c0eff2e78c65707dc32f23c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe238d871112fc6ccbea8c0ca0ecca941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2ca69f65fc1000741bb543b915caa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8c7a889c4ae47cf0059f20d5cdd6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe34469680dfc37676ef819cfb776a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ef9977bdf7d55409566cbd72d2c2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c6d35646d17e3625085b723b07ee846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354abe8b6daa0fc7b6a2bf0c5867284d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e0b08b16453b8b238d6919b4baedf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7998547360e8db316a214d52a5338a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b255a9cc7c4d2b645e9250cfe83ea350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ddecfeb40449b178ee5c971255e1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cb1299935d0474c71e4d5276d3edc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8f95ca338a04e9767e7d1b7fb836a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185719ab9437ae3ba0ee52a0279325b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57eb83862f988c32b1a16f8b8de99c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6452d2fb65570b1ce3b1d85968e5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0a5f9c6842744f2bafe0a7cf155ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64d8fca9c547aaab29acd03e8c632158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7a97b89969d44e45c99e45eed15b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d9c3baaba763ddb81846584d6687660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dffacd8c4fe7e2bc16549f48e4fd7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed46ea9bdebfdfae3072a85867b50662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfb77b859cafa83dfb683677b49bc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6b72f38ff1bb9fbcc99c22e699a4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cc71ed7fc6dae7349a33ecaf4e8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8309984db3228f7b36bd13d334d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b2ee96e942a214fe04391974f3a4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc1b57e3ac5a9682ef7b622f4afd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd0a9f9c20e4dc1b2dc520f195ffc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e457d6c944792d113e3f547fcdbb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52421d03657217e250458a8cb7679271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea3d31707f2c75ef3f7311ee0b11672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491423ced73a0b03019aa0b0dcf67e2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b2f382972460c5c2df8404713c83074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f27cb1ccb1ffbb1e849386448414475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787555445a2574e38be70cdb63e8fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c9e732e19d00172a27174df3b917f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc309ab4389b8e01e9197586eb8237e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c8de2ba1c970f364938979f55c7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3719ceef8d50231fd3d1304a281e3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4dcdffc11130ab708b2a5b590d92981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039acb661ea888c3a3f6bb9139de74b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ffcad5cf4aaae292ceacc0379e2c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711cf037479d50b60178ecebea524e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0543ca81fa94aa2ac854584b624da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07a54baeda41d63e8ab2eca3dc199486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd5d9665ae7d5b797b71b195951cc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856e46c39475259cdbafc32b057752a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f6d43df106a3c1b7961d09b0e1af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889efd17a8a7c726ac1cb7033c91a7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5332a9598e2b8ff48ef0a08f9cd0d6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad83d2764f86be0aa0b5e80e683d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c68ae3d082a3361bb9e341eb7779493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509779be0f8101e83cab48dd41e832d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a4c059ab43a560f8ca4571c97cc7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c15b80083cfb839b47cb469721ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc63483927a32272391503cf7fc1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47302294ba6a9b603c33ae0155d0e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6ffefd9c45a120bd32b20f539848799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d650b17bc3a7301aa34ca06d197d106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ba665c27af641dc292fca000fda6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7326be8d682b58e16d0d8599f4693102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401cb4fba94b4cb56b6687f86e89fc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5c4c6c7925a2f5036a1e5e4226c5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c8d0c9f9e1ad36f54a59d4ada3c53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47f46a9bcf2f57b7db48c3266489e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec7be1b7d943dde20e260c2b68f794107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34496f51a5083b2b8004ace425cafa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197be55237f786f59efc6c691a9923b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fc75b1e8c4eafdf3a07067e65bf7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d04854a1adece5ce9670139e60756111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661db73b6debf42534dc7108bfae6d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de876dc30153256d1e93fefb86cf01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4767e389cd560f2b2cc08a3abe704114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608ca3fd8c6eb94711b413287bca795115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac212c898b003b26e32a2994ef315116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806551068c90f55283e61b575d68af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ab24c618087d97b26b16fae3e84f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8701050a94fd84ecfe4a8e262c3d16e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0856c17ec40d5bc4cfb38f45d804f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013f86b4fcda9cdf0ea788f20219a7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d516d539fadef13daabc0459eb0a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a057b0aacb4053b07a769058198ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03cd3b3b5db207c6711eda31780709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bdbbd655bfb36e6c0ea3c626cbf6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823ac6148fb36e5ba5bde9b3b52974b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a7cb1d9efed550b15f185125dce0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c16dc9cfaebe59809224496ab4a911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520140f030666b6fcd5d82e42672323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518b1549dba9a61b85b6c3ac43aaeb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dcb19e6e9ab51e7e3a6008a735272131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219f97d257dc944369fea25bda7cb3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bbf9102e8dfcf437257b7a6bacbd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950d35c82c7e1dc3c8ffb5214a6baec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cbd3e525ec4a78ebed2e469ea2c94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a64c3646aa4841be83ed3391e4d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccfc4e7bb54d27e01a24c24f4a2f32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104940ccebf1d7a2e3c2a30cddf9297b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad888021b9fdb4461cd489a2f66a8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f304062300ecd5d3d93de49a6575b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97010efb7684750eb8d03a09e9f489c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f6518acdd0e22e6c5b647245da730142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1964ea978bfe1b2ab5a4c9fb88e7df4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0e17fe4ac7a44735af867e95dba28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af0394dbc91aa07ccd499a7303a64d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0bfe5de61a15d7b91d3595e732690146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc83bb7d0c80afeb46d9866246fe67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fb1e30dc8c870cb34968ec6830d3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdea13ac5f6b342fb2667329c681962149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35bab899eb77795e84a362ff353117150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f10860523076472e74643fbd3d3b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbbaa2435440084e92a4e2bbe34e53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ea1c133b182ce394f5e632dbe805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb59b0296807b36361f5b4e5b04c1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e350d094c8ebe6bf5219fd847fcadfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbe2f9398f75c553e4985be49a57a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f52043f231a60711e8f9261222d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6a517f6c61bb3f08e86b4b71dd15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af523b103b8607d088c58ab540a40ead159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35dea5b939bcedcd2ba9756b85f644160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9095e9325f9173dcfe6cb43b379a3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e42b04e56273e9a3974901103a5a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689b72ebd1b28d288a893d0f093de55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816ecd99a5dd8fe4848d68ed5b79032164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b8169a62c313893079f8fb6a06bbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263c07e63806c9447816cfdef7dd5e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31df21d7cb3c9134496b3d603e6d94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9032a516699e178ac7e8753f8980adf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb0c46d8928dfca4988c7a8dd9ccfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cb707943e5fc1c9af30c378a25daf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd9ecaf58de1508068c33cf6b5daae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87995df5f825495f636b10382aa01a22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69fb3e19ad259f160317479ddba371173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bb1305e88406ffb59cc86b74f1c2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb2094f71c823e7197924ab0602387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c9706e8f04d02266a64f63fa6591176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb8c67a86745794ba0b99ffe201bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ed00bf78cb3cdd008eb280091f32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c754584b0ce29a5b1ff745b0c3e730179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba5af5eae3ab4d9ff90b0e431a31e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a46951f6c92202047d91b853c6116181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb422c261326902ca4913a6336f61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb1ee2381abd13b0d211efb591e5c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e369296578a44125839ff5366c81b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98230d3ff4630514168e08fe712e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35f144ce64ab7a67673ef70c611626186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85e6f2dbdcd7586ab3e2438195dbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb616669d16e5268a7ca97605db62a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48582d75ecefcc8f16846e38f4a59326189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5d11e7ac1e71890377523f2527be3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0579851a8b52eb1ea106b6422fa6de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a60165bbbc93517f42fb24260df41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93ccc4ad492fd921d641e9a3a04a0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb6680f3da295a3f14e1227f5065c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fff2e03d2482f94717dfbe0703a9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763945fca034a012178fc200a2ad5dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed97946466daf88bd0aa49bb063af39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007370965cb35a74c37b0b72e750734d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047aa3aa6b4a885442b2dcc5c88d750199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be655cfc00b71a01653b13e28dabc873200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcce6eb2981000cd5a2c2f68f38038201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d4bc9e297ef457abe93550fdeee8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d5d833066ab0ca9555c538181b2c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c664e395d578e8f9711ab5c1f9d48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c4df007b13384d3e5518dc5053d5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53626ca1cb50712f1b92eb3dbd3cb114206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b717c9c6e0451470843146ec704cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bce92c88ed25544cc2e5e00305fa5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b1f783f1b9ddab94c18bbe5140d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b2a1325651f7198c98b04b458897210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a8c2b7895a5758f1a8e44b0c586f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd170de946acb13307132e75124b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84789f61f29642ac537ff870606c33a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee83a56f3ccf31d64388244c1f10006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885090d3236cd78bc729ce7f88189198215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d634a923c3cfbceaf5c6ec16ce0da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf49bcf63fe9c4d94740ad048d5518217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c229c491076ba23fdf3bc67984144218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e649ae16757977e02b60dc34d9313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846330f2c9913e49df90706d1c466baf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee13ebae1814f05a32455748d26efb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eefb7355405abde9c5a32f08545766222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8e6e8f83fc0409d9a42b471c0ac7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748257c2c3a1c8d7802bc643b21736224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6a841b127a1fc6788d5332617bcfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eba8fb2e32e046c458fa7581ba734226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73432e27e5bbd8e1510785decd682a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba3d25e1fd1abf3324b5a099de4c2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9481d48aa0ad93c4abab329603a084229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9187c907c7602ec78b291a812df5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9766870e5ac3e3532591e4abd5c7fa2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41364d81d2ebcd5990c730dd491f366232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49993070dd8e7eb0f75f252a5157f75c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207d433f4e3ab991312e25c321d1acd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c8218566a5f4d061178400a815647235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4046759b17b6b843dbe9d0874c4b2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0613b90172a15301991a470c1e26e76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ebf67b61d50f06f3df5cb0e2ac84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529dca8d12a3f6b0acae943bf9bfb13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623c8f72449c2bff93e75ee5b288ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f8809baec8dfca74595e2e69aa5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ed275b862bd34bda852f01a199e8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2ef6e7c0d6ba6754e73377837e0c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc739fbdaba931a497dd8e9b4a62bcef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f099813dea7afc785ce573e0cf26b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22395339cd3384e3eb6841e48eb5298246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ea7b315b5271f5c2ea00e8cdb87b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716e1caf33e4a93515ccb3e4a58e16a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae08afc1bd24f92390e96e9822e307249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfbac4ad78594df94b595492d68211250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836abeb675b83a8ad932d20d5456290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd1da5c9de989f60e60840870dfd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893043a4b97f5b3ac3ba546ee62821f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a603496ca9d2fdd13942cc9adf9d24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f74dd001a314b8c3b2699c3bbef6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3e41395bbeddc3a64adabc29bc8c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b699b5fbac3c0e7defeacdbb3f072c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf328ad5467adf46febada9893e1bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b63c95ad657d4262a2169d2eb0dd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf720e1104f16a3e88a43aaca92fc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7f4bdf3f582580e14b72ff5879fde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec574e385511afa5ef94e681428e71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304c499c7fc3dd34bd693fe6f423ba7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b73b5571317cc2f04ec702628746264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2202e80a6365eedfdcbdf42965b1f79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df90bfd5ab2def7fc493a3f55340d02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc48ff1d7e1cbb763eb4cc455d9e304267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471901296e2ba8af377789ca7d691b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf3fcb61c11864c99d05ba564a2c8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b641d0b55b7322e2c2b83fc5b13c943270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee3962d217273fdcf8d67301048c4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789761d87a876ef1bbc525de19074916272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df785a51ed28676f7c2cde12ac52ad9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08660d163fa82fde343e3ea1e2c213274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec02cffdbfaa21ca53fdc845430433275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d99b91a4ad57a8aba940468a0a601276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72e8fc88826430c2c7a369d3cefc8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b422e89d283d50ad6fa28172519e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234028bd08f97334d0aa18877d9a413279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9379e28092527dcd70ea4c7eb37f11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90778703f1b3645c07d1b80ddf47a2fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818589a009db2c28de3265ef6a70c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b3a9580189c9b1d27e8e712195bc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306d0f2fbda17e1c35bd6c273be7d0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a008eb64007450abea429c95cc687b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c4339e1108768bc9a96b2c988b2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c585cee2a129350dc744d3bbfad0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d5146e82f4c690f84497954e462da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b47cd03478883717f196e9c4f3357289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9aa549681141d4942e94bf80c4774290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002341c17ff534030a3dbe2de7c3d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041af8113e1771877262f14e9b960a85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb267d5c564cc539e779ac519df438e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57164eae171a20051099d94da981e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6da8a96895d528feec645397850f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7563414a5886ea91e0bc953e3b6b03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f48134158946f079e30ed448483e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9722c6e9249984f00aab4cddc4be55f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4ba3a911ffc09f91d6c8545bb3c6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b75e12801925ffefd2b2b9f257b5ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3699c9fc809928effca704aa43e392a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05de5d795efa835cfcf7c15b65866e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ce0afe82226b1ce505670e67f1ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19608b55d362d23dcaf948b890364c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895f683a749c560a9a735c517e95342305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae328cc286ffc7940e748530edbd91a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb7d95670a68003b375fdd61e0054d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67c71e7e61ed4509288b1e1c58dbf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730dee2ebaeefa35a80022b5d0c0e11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362a858a353fc608a49061385567945310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d214172f6b1c1e98fbd599656c160311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4781555fea49c743b0689973f06cece312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f2959c6e5a2b36d2750ce33cda687313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9988a9e0ef5689f9bcc227d2a05e9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d857a5cdb9ad090e2b9e921f86c94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15657d4115c2e87b7d5fc1257915db3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abaf3d4dbe27299c8ef79351f3fce6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330525fd8ad47e472d6e321f6f697b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426d60086cbb87f5f040ec420acedd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209f7257b2b781983e3ab6c327408bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd740d203598b567db7219a47a3f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39ff9adb52f1b1e24b96e7e2592b17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf796cc1592c5ab6e4992e51e36bc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c40c3cbad6555e0655d8f3ee5554b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739ea55fc8b2e55749090e110e66ff9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d320a68b413a789bba58926c49c577326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68328936fa7a93c83d82ebea3ae7de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f13aa1cafa4353b7cd2cf45e12ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724261707a3d4262f88ec007085eea49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379f24776b393c77b9bde96b0e7db9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1dd42bafd50637b15d5d0ad469c66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f436ac0f6935f2b55c53c297b861c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80415f6796eb15523d0f1d94a4b0f91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa770efc432878119721f63746bdc2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2e9be8c4a0a2d12b6fb487d719637335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc17980921974317a3715625a2feaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e66139130d823161f99ad908e2922337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa7ab6eac7147b4be344bbd5eac7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d954ad1f5d676cc49284037e2ee6142339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64bb7bac75c48ce9a83392d7dc53d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618495b773e09d3cebaf9a293fb00309341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c85cd569d17293022d8a8f1e98e67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71fa19e9dfb4e71b5e9166cb268ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f15c5a37274b2690ef8ccbb9961cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e34921899bad9c6d330f02522ff3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959a21c9dbef2a00fa068281681e9b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b102cb9dccbc8c9497d426b0179c111347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6f75528ffa79a3ef7088f23d26a5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df809f1f38bb7a526201cd9a8a5a47e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c878e061363e9acbacb597f127e257c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bec14b2fcd481af3824a9613ca7c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab982170e37e0a5a155fde6c143dfeb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6464bd6fda1ac69883293c27a490d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cd6b52206c89ca5a29be042ca3357354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5522f0e14d4e570537e940c4bb408ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db968c4d033bee4c346604845d6e16ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445e1475e91a8d776a489ba7dc46c0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e86eb780f9cd71bf98357e459d7e68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e632f85e60288a7d1d53c97574407c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf330620fb2412521fb240032c1708360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c7b5939901b4038c0c2c3c1ef324361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef362118c33252e0bb7a40c3e6d08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab828c87bce98164b66c3c7eedc9feb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2400adb2b517f45e6f8988bb0065e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4ac2e9ad28742db918b8d1edbfbd9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cc1105ab7668d76dd49a50e02efde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66515e9d128e1b8e791499e8c3ffa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a3c796a40866ae863fdba30c84c3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79365065edcd576448b1ca1d9ddf21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad73d1636e379df32287c8ef8c406ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f7aeb646cbce1ce364aa6c8bf0337371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42843f022c087dc65bc104d775f0fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c4920ed741c5f04631ce3beda7de1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc4cd5d3632009627c35b665c646e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10454fff87ddf2405fbc2aa0d89f6ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c138d869d715c70f1261ccc7162070376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c56a7404912b0438681810cc1bba2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aea5048bf35da9d8a8ed6697ebdb2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ff814d841ac136ab9c5044ea1c5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd1c9a298b3835f0c772fd399f05f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a4a00ae751e3130fbc2ba10f52ccf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5237f2824c916204a5bbff5e5784254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742fac2bfc42e1dc4db422bb46ca535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d49c54085aa2c237daf270c1c929fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff2acee552ae1778284d4ab61f9ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34786eee7783333ecdf877d90f1675e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ced9da974d7a7957fe3dc1e07953079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592323e46e995c6881234baa05675cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf4b6149a25eea2c3f6e1ba161e12511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb08077936d005c0a6fd1cce4d5c1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1898bada319acc6813a5ff48480b29f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040ad1e0ef641e4228adcf90f849f7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d189f1c177c571ba7aa61dfaa1a0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733bff65aeb347fdc062afc163309416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ddb8e27a980ff96b91c8aa97ff47917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729af3cf04e41b596b379dd14b5737c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b806f683cbbf900fa7f34db535e7e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff1ddcd82b29761c003435086da4e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0377ae768a5014ec780e7e3e047e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182d4e3416968c5c194052071da40922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993c5d64370cba6bfef24d962033b1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5457aa2b4c7a69e44df83ca4d875f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de914bfe5c76809414f7d2c6d93da125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a44134dbbd814c3ad5b02f85577e8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213da39092479ac4df32097dbbbfb14e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7930ebf2e87ba1f62e2f90c7b85267428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850971ca98ea654b9e67c6565694f72729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7a7b9df876796c60efc258012e0a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ff800b8671ac98ff738892fdeafb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3e60b7342c2195443060938aeaa9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab94fd099af6021cfb8e1c3daa67ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77e2fbc0112a48356f3d3c7aeadc5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938c4d19b746b58089cb10c03b6b60135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da18d232ad8c84afcc83488ac3ad76a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5e6c3a7aa5d308a43dc10dd26cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb5652f35839b9657c41b23ca7b43038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749694c3a45efeb0f50459f05a82249839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c361178c1ecb28b316fe4108bd4b0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce319b9d4eb32fa6bc756734bb9b2f2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81119b0289503c65362250dde0e2ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae0c2287d6e5183c88cb070e6a41d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ef1e2336ce6fca4beff06286cccf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81100f908ef987e076be5c0cf40e50c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b421a271dd3a709549a0de77260988f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dcd00a823660483167e0edac15c4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01646c4ccd2b6ade7618188ae55ef25e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68525cacf242c3478701597291961349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb50a4553df2606278ef70afef72e1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1ed2473f68b6813195a228997dfa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf63d2085dc090b546ebc86cf1856c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b36bc80d537c600bcb8c5495f5fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca226fc38a1f1b779f04664c21e1df754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaef11d1b193e4dbc9bb92090bb85e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c068646e275fa0764f845a577f0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192906aa1fe4f99bd89c6ab7da3dd6ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f120eae27d62bfe87cc204fd382bed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2573b9b31778598365a1791440ac859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a13814a5d9c1879e82010284f003f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270149351fa03cc7655813abb2c76dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b70e17af644c5106ccba8916a9da3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09cffd6bad6a7f3b919dfae207aa6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248b1dd4f6d76a39e0496bd37ae176564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb752db1ed997fba342f4d876bb0dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41161f3a4842202fe05536894d9dea0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b001ef92ebb43e2afdf04da8441c41167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b86644e8e9e873d69f64a208058c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1860e10f8d96181f8905aa7ed8cb44769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb589b4b7929144bdf16bfbb7dd3bea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe12ac0111b6f22918580dd8d206fbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaff9ca83f67536d7a125b8f5e8f3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7caf5c6724b947d4846d932fde02e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507644a5729b15fe0c346462614858974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015908767cc9a1e2ab6964b21131cc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf720c6e96dc7718b17b332c2d1ad776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e0d943fa9b0771cb22bf42675164777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5f939b25f78613b21c4120d2359d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f149fa64f8451a15fa71f55045272bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b02a7264966c88f8374875c18539a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd931acafe9f9bb8344cdabacbb715081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42505f24d3cc54fd25611a31a0c76682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68adffda3000c42d89ed5c4ee51fad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf77ba35853e6c5fd441d7dc7ec44784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b766e5e6775469634977f17763ad3b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bec6e86f779d99050e67c5c45c269186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d413072747ad755101cb0ca4d71605087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1468cc473d37656b047d3a1c87b67488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718617567849c0c1dc1765831a6aeebe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e89aed7156a9a7a71b2a0fd4d3e4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b684fcebbf7a44d7f00c2621ca275691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef28efa82c56f435135c0c91e74c5cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42826cab1f96abdea623427f9545b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e975b0a09c27f59019ccb97fb221b3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207e7980a886eb27f0b70ca81ac6b8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e03a47c6f1a309acc993f2297fea696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d77f2129bc82342931f04116545c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6e675bf7b8448fc29b09403805f0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb327065d6ac2ca225905dd1b43cbc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539527fbd3fd731ad5a314bdd31804100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0043102ee6ecdb3de9f8994ffff8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de6c771b7cee2d5afc79f5ea69b643102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5e503340a99b1a67bb48ca7bcfc23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a16beeea096ff8238f1bebf95ebca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67bd53d65061d62b0fff6808069faf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc94bfcb82d1844f1704bbf945c174106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb91243b3f47b6637ce8fc0dcc491107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15553c68ecf6fb04cd9367eeb31ba407108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c82b518e6ea14ef5d36312a08118109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8161a08aba71b1123ec2d6076b2dcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae714282728daabdf6e3aaeb79161111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74d7b5f1dac615499ed995aba2ca6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5a16709143c6fcd6337e78e010f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a37277cebeaef0f9f592bbf166d36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0016019782adb075a71144287977bd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9a7eedb23801a57d6df140eb75fae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9833dafa233c1e9418e7b26b542d493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2d02bd10543518a2e46084655260b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415650161118170a8f561cddaf9095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0e6b67e6611b2a59c560d93b414e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3e44a06789591d799aa7cd7e44600121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c19725aacf3fe723ca3201afecd13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56182728a57917b4dd9f0724e9851847123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e348ff9120b422bade2dd82694f84b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108b02929a7b8b3930dec7421f7f78b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e165af3fbf3b14a7a74b634d2c398126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd74a99398433eb110e2ccb176b9a94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cffa020d82020c0a5b2b456dac6cb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd9fbf717d957c21ff4dcf3c620d17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d901940ed98bbc517f904c23bcdc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e98a15d632c3925388276462af61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a6a1926061717736e5de1f4d26db4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3686420e5dd6210ae41950f798a9d99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4db51799db81b041a084f412139b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e357a2f53339a92bfabc6484fb549135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0efd08a47f01721dc94021ccf35177136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5759356c321067c12447852199a87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8515a1df9fa2c47fa47d74f94a9b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f6ef324d1517799b555a18a8cdd98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70595ca6e7c4b1f4274944e432e93e68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b172d1c1d0e347b7bea8bd51cd0006141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d67d8a19ef4e50c9dfb5253f8e0a6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba6f702af14da27b22269d1a0bdb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b66fe05562a27748e3fa622e211537144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54e31e1775f201faf7a0ca8d0c7bbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc049d32dba77f41614cae326699c20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211bc0a79f7d2826c799d6d933df1ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f466d8285795831c64d38fb2c24444148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470882fe85ce442682ee825f735ef93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bfab7b2893926f9637a5c25cdbaac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914242dc2e85c81c142ff93f6074c841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bc7e7d9f04c1201c2ccba2acd09f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5be82b8e9b1a6164b42361e69777c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc97eed9ad62c85d048ba54a97406a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e1fde5682ba846ea139ec1349771c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb7be63f96b5228b1bc2a716f0346a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794be6fd4c33bb736a2abdd4fab14838157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3b00b439354724a6c6f3ffe0551ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d0bf1a7361ec60befb20caa6411b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8bbac9f728f1d598c5a5d0df060f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccf5fa7de55a01adf547cc441fca03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b97a79dedb73af8d3a7504c477de4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084d0e2a0d257ac0695e3173b84ddf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f04924525096ffb4f6387ebf81a3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a66a763cfe03d66590b980d53814165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e666202b17b66968e334e5209ed6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1e30f9c64ec1cd31e54b2ec50ffb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7024e92d72413b4f6dc08d3b8aaeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38574bd088e6f4927507ab7c984218fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb41a8b7aacd7be32007464dc6fcb59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3417c30295862ad8b879308765d69df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61b9515e51eaa6fe1a7e907f97a65e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6710db363cf7b81bc256bffe21b59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e135bafcfbaf51a8403dc61e200912174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa4f45c9fc098fbb3e864de34fa0ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd121360d18d54ae7bcafce12c13012176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797f16cc70ac20d7b18f030015399dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930823a3c676c1c03f1b3941c450dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d529ef68eae055b99662fcc1f646462179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07a79bfaed291354df05b5ba9dc69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52fe50f1bc0553d674347e1df7386d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06925d000ad415a2c9994c18cd7186df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270362f001346aad5ca30c518146dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d84d71d5de7b27d4c090f936c6e897184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c60690ba5e9bdec715bdd7e55910c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642026ac053b962791b9beba6ea4d93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0044a081dac523478d3e81bc7c279187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10ba7f3a439b5588990f567b836093188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef6163448ab9c808eaf8b0f79e287189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0806e844026d235725ef949ea1a80b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f71682bf40b85644988a374a18d8b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227d744c82e0a3255aef9874815a888192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370900a5af9cd5603c3652d106939d9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0040cfe7b5bf5ea7df35be1eb2ea7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f922ff317af2c65c5381da8ff49b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a542f72b880b664ded7d9b1a356d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d6d01d26e3f42ee29a907caa675de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f12fed455dc25bc066dcb03fba3d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d14d098639828bc4ec62224016f46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2e6fd9a3335498831c71391ad1947200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ac2a0e474db440d321ca41bdcbc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62236e939ad628bb8a9edd59ad809e72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6f076c080acd24bea1f7c6210876203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e5d29799755a9bda08ffd77b1dd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e9bd5ec7e531557e564d8f79eef77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16b2721bee797d28002fa4fbd1470f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e105d868e771fabd954e85be6f7f70e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7febfe65b363b1f96a128a42250979208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31144573b1f817fd86e33ed385a7564209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bfec97500f9637a8068ca9da63cd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344f625f2e252d91a8e255c87cff6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8212bcd3818f1b3b81ae188e4b5dff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee6a19c818337842ab3353d46c96b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0aa12d84c2000f7e92b1e2c50363214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a49589d886e4200b083bf9e9cb335215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8607201a3cb9348fa81c675a271f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e655c09af84bf132488a4c7943c646d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf700d552c9bc0ad680bf8156a7a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41258708e1ecd2ec6f7cb6d35b67c22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ba3fc667b307a06a8e834a0a34f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033302e7039a9d121eef6b17b1522bbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682532d78eb6d140ce8ef091f19e2f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac90e491f070bc47f623edc817bfdb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e679c11c2055e522100989325953195224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aafc8ca3b5472752f498bae1f64ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e3ac806d09e92d94f82230cb83b13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de578542dea5b8742b5289ad7330cb24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff3dfd89b0b13eabb8378101f2abf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d06d9a9cbbef66053de4b739a6cae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c391d429d47cdaae0abf9e5db71d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec09619a662a9cdedf9a55af9c854a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e954841a44dd41ed1c2d476f245c54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac4be20cbfd33da309f5c256c47f57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ded37bfe6070a61fd67afe7c3b6fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bfdea1a54b37bd502c2ca71c4a739235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49c1ba8e2589c45e8ce4101cd8ba49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107c58b8493d5b4445f0e7125ca7d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86826cbf33adab35c86598bdc0bfbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6efd4318ae5ed946c84c324c32cb8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be6bcdac97dec34f807f2f336bdda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9637d414f3edeee18b3d1a34779b795241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7be3933348e716b57db29ca93dcee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96ded94e83af99280882f4b5b7f015243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a4bf0ffe28657ac104f6ca2be7ded244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde04e06bee1fced84bcd7883b02fb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cd889a6f1ac4ab1053e41abda26ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dc7d7b0f7f7f9553049a80c8626ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc307c5c94f6f50e6e24a69b4245b342248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087e48d1bfd95ef39eadba7d626528a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d061ffe34b158d73cd256000d598d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193954a676d44ca10e2bdc14528c6269251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953703a12427ece599dfd85e0076c7e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a7d522aa074f3c7f842ca372a0a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98a3329f79e944aabb70138189d4a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5d3d21b8774a92e4586cb6b7aa674255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88e3cc67dc495cab31d9d0407f7e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39174ac5e3bdc611504cdb78d55cf7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad577f95ab4f989d9e0cd5a0460bfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dca01146e6a816eca8a8c446efa9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971fe4c3841e529cf61a20e090503ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734391bf314f4bbb973adf8a7782615261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d72d516d5dc724054039cf4f7d594262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111122def2c0853ba36e7c0f4ee700263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f782d1c93eb16cd6c675432e95a2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4494e81d0f2b11b7b4519107d7a80e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb7cebc96c222a26c788df1be1076266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb7bba50a814a990e0fca8dd04e6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a1f4e24113b179200acdd6887ce6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40167135a8d63ab3b097afe38c5d4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea77e5746e87ac4ac8744ad8373c31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49e834125365aac57467d4d67c65c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd7769efef5b0f70b17ef90cc23293272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8ac4bcc9c88525df65950e36deaa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d4d083bec35fe18922b53ca76ea7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98de1d1fcf85083004878161a51c180275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860e9f9f24a89c6997e16288da8dd74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4a58e21e0bf98e8c762d4523ff0a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f5e422e5af23d27a98986b635991a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709cefebd15fabe512743851f304146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dfd76d01786041884711120c1acb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb8f498238d2a7e252217650272f25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e63c512049404f78538bc88fe3fece282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3622ac580216a44000d011f44550b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952ba32976daaf59da5222b281d397c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef268c5d1849de2ab075797ad460ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4aa7b9e3aa7021134ad964a704495286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534515bdd2336c9fccb612cf3908da90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d90d668c0b71e0b73ce4c4ebaeb5c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a4bbb965d4d5c73de1bd0d9e24373289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4a58cf670d3cab5a56eaafec8af46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0f014f204426e667eb226c00662c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa787e45fa851b023531df84fb0d89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0b3880ed7ae8f6195a7412340d5ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b8d5bac6884d18e37720ec3331703294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87b2f76276538429526bdd35fd6296295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e359252f55c94de70f40bd6ccd9bdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b2dfdadcefe7b2689d16d663bae3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1ac6818a5f0a514ae7ab47d0075a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a509b72180b05135d595b348b8d63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb4d3160387a817d081e42119fbcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b6931ae5f08b6c4771e903d0b5fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e925c2e26974e896a1fd1484d5e335302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc957aaacbbc9750461cca18419cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add96004be613bc4c39ce3049da19b11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d86775ca81faaf058a5cea92156f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdf8b686fff528bbbe89ef4f1c5414306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85364d8fca9d7759b80a37ec5bd9f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07413cc48eabe934c38222f91bbe42aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcf92347291e63619f0d9be11794ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518711db85ad8821db1128b5b4f20988310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22f5f25188692b1c85fda903337439311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a47399e4f6bb69bcfd52a9a8b7ea4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da6193f92958dd3e25882f747d707f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f434d2cae413360ed3c7164b3e4d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9a1ad855fa0b42e2793daf4e53904315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a768dfe96cffdc1ac3a89fdb990ee7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c79b56c00906b81fd3215609b4b61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e0af56c6ec6f4af674d38ff639cd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf729f065baa58dd0e49e0d42a519b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee944027f1728a748e8fd2112e77e608320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6cf047b5e611f8a14329dfb646ad2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666bddbd2f2a822a0916419ec926e9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc7784a5fcda59f378e48f93ee8a53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1c0bdfade1359b38f5293a095c01c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6368cc48ed70882886e6d2be435824325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e98dd7d38057c18bc333f0cb78316326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83bd5b1b997becc836553427b1bb5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed940b23735881f709195cc7045a38a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d2c046c42b68d87494ee8ce7938ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe74ef81580b13f8564803b0fd8137330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819701deafa908c2fd2f60cbcd056a8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303106ffc8b680a42dfb0202e684e88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7017dbea7b364e32c4d4bd18bb6a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb90893b8449be3e136f9370c27c814334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe067eee9bfc1bbbbba32e75084da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97991aac70375a39a4f0f81b6d1796336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abad0b1e8aa8a64265aaf9857f724b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fe25f7166c9436a6a4555f8bfb9c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f023753f5cf3d58c8d2f24db071d3f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7edf97651c31aca66e4be9ed8f4115340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88847210db8fda10d43ac2d122c771341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6a1c37dd2e53eedf5c24420049d4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2a9b0159397688e852597006e60df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45f0d7eda749aefef2cd5e38577a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b5fb6234d87dcf145567b35dd93b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb366908c7de1320f550908de4f6f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948e4f6291282ac06ad2b556afddce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5adadbb57218690053522b05e1bea3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99419c0a9bf0eb27145b5f729b97e975349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a23fac03af83f665b4dd999e0b4dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514bb2fa11c265c2132f30528942cba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e74b3fa5c8a2e81bff30bedfeba6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6319fef6b2c2322fae55931486146d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703ae638c661f3d6129ea860a694790354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd737169c217702498b160ca4de7152355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9b0b43b5df934c3b754eb01592c8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9818f8f3e06003489526a2aa4147fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aefd856aa8ce49631e44c9736428f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5dc79f8b25ea99c3c0acc01dbcf46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f55607381d222b1042cfe21732e0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60331a332d2ad730b5fd9f0f5777c70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1da062d50445926cc307d4a5d69a6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4ff8dcfc96e728a270cc01f1aad1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495c4b1aa9c5bb5aa9416118cb6b62b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34d0a7f87f24fa413be552c7d470f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432d7e54e7f94fe7e2d1beef3565ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd1949f971d1f58125f665b72dda1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9adc1289429166387e2d6b5f8df569368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3007b76f3823c17b27762dc70f27e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f63517c41ba11c39d88b48c275fdad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466a551575ac87fb6a2e7f360946350371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461bdd6c7038aad9bfcdfa7f1e96983372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50469ad00f126cf485d4519c4f7b1c49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11021fc6b799f2397e98fe84425229d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c98ef81c28ea1ab6eec1105efd9b74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b4f8af4b335c2bd5dc481672ed26b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7913dc1472bb64590c83aeb9b0b5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c79120c8bd04669d02feb92586829378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>