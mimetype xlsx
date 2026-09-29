--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19298dbc58f3703387c38db733cb3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f18ecdbdea18994e91450c7d756882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d7d1122ee020e2d6979b05058486a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37feb75b48ad24aa571cab3a05b73314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd674d2dd85d35893dd44f403c651e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9e315a488af6c2b043ee93cef7e8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2b575f5f38c778301c76a460595197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb22d8a2b22eb2db2a46014f55271b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21843020a5bd9d30c0341697c114846f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125c1acb6de8e6b511e03d9da0c42e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa6077831c631e121e5e56f09947811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4190d1942579b6f447fbc9fdb807ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce4436eab97d87730f11c2b39b033f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39cc20da24304685a745256fe16b8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ad2c92e1660bafeb78eea3eeb63915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d4bb2b77fd3e9469b0bcece26fe6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c19534dd321df5a103bc1e965c323217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843f0f36e460f90ed5cd29edb8cffa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ae3cbfdffd16d975fc965c2b7416419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828d0ae04182dbbcc4bbfa7b62d81120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc5095bd24ada2627a6b761b7ba44b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6749bff14a32c887337127df0ebda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ade0341bdc5841c04f38675a8373ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895404deacf898ff4a619cf937e4ec724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca77ff08140add570023eb6a839b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30561e28b91929b5f5b82e0e69a2bb1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d086fe3298e98e2f48b2d89bd08a39c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef7f27b29870d75906cd2b337bf51a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50909d9e4e4dd60a24736e0f8fbe14329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0121ed22114dc4195e784e1b473e4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6556b63aed33bc8845f790aa44c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64a834f2dec1ca362a0d089b10f32632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1c21a7cd17474eef673df16ec70d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf041c726efc19f283a8b349000a4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51812c9df2e5f95cbcb60dde09af06a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd522fc54d2001fcb1adc6a2fd94936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5199a6707283493a6ae9058c53722f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14aa71af0864d027f2b78e9f3c7db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2ab519cccbfdd35a2d4349202394a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb30652be20e3ef0211bd1e9b9dffe640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33e28a8f20ad7be032f0379eed5f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85edcb20560e41d76f9d150c6039d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011c53f7266344179e81f463d0ec49443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320cc8f3ff721d6499660949b7c39c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bf73dabeecc70add5ca6d23ee057145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2fa06defd320f989e5f14f33404ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a215779bfcdfb8c32858d76985a6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a7c2919b566f3adbe0b208751492448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076524609589c5b69e3bf071b27a3d3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfbd2b1a5fd89cd0ed52881a85de6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b518bc0cbe3bff6d1eea63c34061551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc38d19121b2c75713fede0cc3200ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588919d19aa9d0c25e59242691a76c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c6dbbfd68331a32a7ec845aa9a0b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97fdedd442b4bb0aa8ca66ed085b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead44543dd5bf6b7d87b8fe6f02901a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe781c66144b0c736a25dd4e599d0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c949984a6b1f59fd6e5966712bd9d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fae472ca64deade491b068d0297c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e086e14b5e81208a3ae7e3f3f35406f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cfff41d9de36e058c3d6b6a2b256d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28933073fbec76bd098e11d2769fe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c792c8fb34f9ba089d0aea883fb6df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c59d4e402f5c0f52312072c12aeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75613a2e9a8e8d3ec005ae68d08064165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97399d96056edba6e1092504f61bdb3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b95fcc634fc343716888404e9ee7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e588e119d3fad1072e885ee120ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9424efbf08903aba200f61065c3dd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbcde1f114869c55ff5cdd86a9b8ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cc52217fd570df0b10de8c47478f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac8bbeba5ac238b66dbdc1f4f2eac472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1e8ba67486bb020efd01f559b0e1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9347dca686fa495605d2c90bc806e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f89a1e13f46e1beb8050b06ec26d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86474dfa14203a625166d538289e891276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ade4b288175135d29e820a379cb3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128591fee14f91fbdf8bf5cb02a7aae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4855d057789136761d686c1354d1c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e7af81778145c299b897ff74375fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926683962638e20abebfbfe733163df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe736e429130e0e18157fa91c62bf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a20978b97292cf1de8a391e5bb432d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a04a4c1f1fc9cb0d1848e9167e7a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e852b27da4e7bbfc9271e987e7ea6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8ee4f9cc31f2c10fc0c1a69accdca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320561abc52e3ecf570febcfd05f39287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcd468135165d367903de8eb88905f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa421a8326b02e56f8469cf6173c69b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36611f584556939d38d1f18cf146c51890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b441e60cb165a09cae8e4f9ace6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6f4ddc0085e9cc0d8a9a60f5ba41592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c640b8f3bbd0be576ffce7643cdfff893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e1a1fb6952d40ad7fafa24a22956394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb21120e212d493b2dc04f2e7759a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce9be0f450867e9eed141e47f4090296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa7b005b87cef38226b3060f2ce00a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbd80abb4a64686f787b3e0ff9a60998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec691e679447e106f2f8df259d9c8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26787b7921dacdb8ac9549b1730b620c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58713ad68c7b1ba1158184ef1c8dc973101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e79c57b74df1dfe45e6b867d757ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec45811b21f6d5cfa366d75b2b2e97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa33f32f68a882d0ad7d6b6a6597101104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf386c507b075e1b1c13d9a405b84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e4cd681f2eb86316fb31cd2191ffe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b939411bd11ae28b9f32af560db84dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e30b26ce8efb10a74e9dbb11310e36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fd0f9943ded4e3a91da99c7d83451109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031ecb9a153b0f6aef26080f7b75e65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505720244cd394ce52bbdc5d94d3784111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23f17b7fa1ad3e72beaf617a2e4cfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3368de49e018979d76d73c37b1090ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d345a5171170c8993322f60ed4b4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bc4af15e60e35accde35abddf8ed8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008a74743e4b847beac64111d7541c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc55ce4a940f080998590d86d2931d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8414ff2d1287c3cdba3d224edca536118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc9699b7946bc109e87f603723bc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1596ca0c6c699f721c9585dfacb08d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8933f39d022e1cfcf114f4531c66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63eed11afea84983d5055478945b58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648aa00bdf567c69dd7c67caee8cb2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41da351b665e360fc9e8c9d231460124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1422ddb025df6f710b3c0f1184d2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a05707d8ff2c31e645525425397d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f309661c4595ffbdb376b5abcf4256127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a046b849f54905c8c96f5e285f0006128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddb0e64b6abab37501a77d51b1adad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f62ed379dc0b82d42a07ffb4a95b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcea2247d3647fbfcd494efd9dba417131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13981db5510a34536e2feb021a864f2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabe4e33d342163d5e18e67f51dc128133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab58709f55317cfca1cabee99d2def134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df684dbdce5c906e74b90f5dc322dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ace1366796d817f1603f85b3b1731136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e35b350f998ccc5c0fae8d072bb78f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f4768cc73ff8599857e018f8e71f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61909201846382a87364625a6320d5a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff529f85992df6038fff49940b7ca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab175c7700227c546b41f79e5b2959141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008d6798848a80f5c41b03fb5722676142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525256e382ccf2802945efcfc840029143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89414144cad3e5afa9998538443afcf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bcdfcc4d72c106609c8ce3cab8dbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c89dc142495036e9f83eb93674cee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ce77ed6dc71130aa1ebc0e151d71d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd710a6a385e2f9607ce4b81396ae5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff6e849f2b17ce63e4492e1e92fc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4ae1943acfbbac6a03138bce1af5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49f74270840de2c64c335faa3b7d6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146c1622ccd4fcae1213c3048976b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb4fc471fc3836ce78402cc01bc21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebd13dc334b9a42a3ca454ffb60ae4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61603073afc66f088c083179c299a611155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd60cce9e219420b873cc0b95af50e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e9c80c39175409dc4ad27ed42e6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5b7b68c25d7f5d9c5bef315c2c4ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc99af226fceb6dceab520ba038ce71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5a1d99469414579048df6b5d1bdfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d3662148c1dc215f265a09b122f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddc46399d46f5c0963dddfa32d8268162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e7ec1d715df1b97cea16220606fb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa3d1289c02be7ca6a89bd7d048872164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cb64c908d90da0693138e18a75709165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c49df8685049e46b845e544d8c017166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f0f0dc58a328b5ba79d977b77f97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b78c0fddf33f1d9aa1e0cb9836d10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0640e6d7c08d0a92f15b192b04516169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35ae8f9838e7a600848958c6baf09f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf49fd6f83e6c8f393ba5fb3da6faf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69511d93f4c4c73a68b3a37eba499ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21491d311db523a7263dfb765d2c6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a055a72976d5626f4be08d19d5e352174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ae1743e9fa0b3228a072675bcad0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b711b00ba1bb47b386a21210905f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c66c6c5172392f9c754e59a929b1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f945429a884177a7922ffb6a85029178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f2e8e210622a280587b532b835a03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c3fcafa7f35bde705ea85568eddc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ca4e0dc9afede1a70fe7a1d47f10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eba77135e59b36b455f85446f61b1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d36b15e79692f26870416f3adb2204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f448dd0920c1acff4520cd64e8b323184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9f37b978a9d111a090db6129e2693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37587ab25d070ec6f32da850a9f88e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc954865a7b04792cc0dbb4c15f4e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0063c5b0f2f38becb1aa0818bf28d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57d135294dc38b313ce8c85089fbcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c39b407c34264eacf27ab202d645e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553dc05622c1d97f4b68134cffb4fd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc75191779676d7535b5091a587f3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f46f4b40266e3f8a01ca82626a23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7911e32c204fe9ad1d16f9bf3ba0f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc5bd9d12c243c67c5aae4ccec7a3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1dc207583b2f27748deb5ff2582f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab364294439fd33df3f8a2d3451dfb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091fa4e22b0def24279db93a67bb2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9af0c011275140be506e40d8196ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7360d11c9b8c585c856eb0a5e15a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d44f31dbdc5b21043cc79fd4eab0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682a2f518cd1d9694d02f356527fa5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6098173fa2f4ea2baaaab0ef797f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02fbf145acd6387dd3a3f0a10731eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc42efa35178e596a7079de8402eeee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92eb808367073485198e73c09c2274206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5331463c449ff5a2f8ff246efafe188207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fafb408e8b385662845ffa5e099b7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8111341bcbdec75c922c35878c1444209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ffd2b40b214375ac538ad7c8c15e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607046038e11c523f843153bc228c601211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6744f1594888489a108e9c4d4cef7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065dcbf3bf7af78fd56e083607d16eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcd55cf1b9e1a5c0808707b71f9c81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacddac5bdf0a90b488ab48a1472e34f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f586223bccb687386de4fa91bbc9823216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb81fc93b5dbde758de70b1f604bcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1fce104b97a1a8ba9adc0589b10f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb251c071f851cc61b518f45c665e5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81186caf4c5aea57299fc23a5f6fc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a3d2eb6c426e55d0b41851060b1cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf4c053dd91ff27096bd57498443f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ac3aed916dd632056df87da7b2996223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3284f5e98437f238e97c81150a128224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5babab12731959cd7efdefef8be987225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee37afc73c96f1a109cd677f9308c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eedadf93db4d70a8ed02ef4b15ec0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a649c91f484c94bd0ec1ce5af508de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1647564798dbffba07535a8482c9315229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0f9faeadd5290f9dc3bcf134bec61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953a1942efa6ca2c3ae3d25cf27b40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f41a69f6ff6f5f6ae4d9ff154599b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b560bec608c209296673a1b70e974233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e8dc11e3edac7cd561f56476c4468234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e7a00dd5150885251eff662d7cc46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca99a6820769455a676517067ae011e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c14a5444b4f35248936c21afe6a7d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b915d4abc11a908dd35cac1587107c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93c7da4a92b34f39e56c3fd25aef64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74cd76a0d8bfdb4204dc7414a7ac2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8d118f20ae23c311177f97dc1a563241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79867b1098fd98583acdbdb5984d32e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153d449cd49991471631d3a79a6e176243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1f5ad4d4eba5928aa3268eb6cfe9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6d4b8f107778a6351b01a929e2717245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3088f34179561fbfe0df58dc8252a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a182c1bcc16104ae7f79d142cbee411247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f941c07b23de3ca1f520ba76ca17591248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669db88fc47eb2dfafae5f7b3444f1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad8c06d190813edbd0f0eea72c6dc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107eebc16aee0e6c5faf54d9586db0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1fdac2d952cadbecbd215ae543834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a554be81e8d8215855b8bd2e1fd8cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6db7e56a7663603d626ff9c0cd122254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405818bac4474d60f227534208622552255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3d509ade5af59a01fc78fafcc291256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7407be5f6817221d7b1e9d443d153257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d9c11d2397a6560cef7555f7dc77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46f207833a138fa6b51728ffd551f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff599190620b727f30afdc443f1b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88cbed2f903a074dfc078531c5f334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e4e0a781280938e7a96bff94a9a02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de7d9fa2f6eca6164f523a31c312c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd37ae293f264b92581a875ce5e336264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a592f930d2c265c4f4a7bca965e15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab02d2f9256c9ef47d4f37d608f73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568d330e760653e0cb93bfd65c67e59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b18ae1476e6240e2d6eecdeeda05a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa429675daadb563aea3842ad8624b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b288292f3071f40824f9aa34990c9b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8043e00a6fb1bddcbbb4a62f64c7832271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394d547e00f891a589712b00bc92c7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c25c298174488dc2366739f566bfae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb3322fd5e9dbe9759b8b6c08ed343274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a80a41bf42e8f58570463294267fec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d8518fb5c42a1865d64d4dc91742276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3b3edd8a62268e7213f00cd704cf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbeeca2c19c507ca56954dc705f979278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcc148de75c35c9fbbdbf11a19eeeb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695e0f4afbf3590d3f3bad56d7b349f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f815b1db6c9751eac17776658f01b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a109f40cbd842037e59f7fae71e0379282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4dadc34b5ec505bbbacb56b76ea6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6aa8f411ac59963d5e5bd3c8ebb23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab2dc5cf01cce901128ea033086338285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945ce9d9edd6b6c009fafce09037ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390af51c27d0356d94d2ff914d7d0f2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9a76ae274b8604f5c83e40375ca5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a11b0614e50c26dba2a79c21d32e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c371f1df80d508d70000e2f5dd18f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a6d8d8ad85e4df4b4e691d0fc4830291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9c6763315c7f6861acc7d755f1bc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001f22408b8a3db9f3637c4a86f5558293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a08e8c452548b9c6b8ae1f444c47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075130a54e106d02c9e5a85d9f6a55c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61349762ee997abdd7ee6b54c21f03b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db43b120fb69191281f6112ebc010d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd893aa12721762493db11c8a2c18e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e96b2065e4e678562837c1af8b9e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8a68942b6d6539c815f9248035d03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc10d54e97bf73c2d22897158d4ee3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705aed46157a597c0680458115a18e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f192506366bd2b22f675fc3ff5ca4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b561218b6ea8ce8f6253a3094eab5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfec00bef1d4691c58a0161622c7a17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c13ef7536b74c04b927031573386306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37653719cf6455b526a161b546336051307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7e36fead636b123acb6f766900336308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f01f495fe9c50b23c806727654017309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a2ac12f4a8d723715b722e8d6119310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f4abdf25ceb28b20a1136297fe669311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a88d0a7bae6b6a743718d87553011312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b12c68ec80f5e0681e5a6f9b2be39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e9e8249185fb6b21d6a3be5043dda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb414c2a82ee71e8c89eb3238a437e3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42203386875a30d5b6c5a4bbb5f4dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5868f4a4020c101c7a527a6c83249ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70925b3c74c14175ad81eaae738dc738318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04484069776eec536a58fb37eec03987319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c74894ec683d1cb58fd37da38be42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482a6f68c51856af7074105bbe9040d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095650ee2ab36e71c8fe32c2524d9279322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b1d4f9eade6330d96551d69db862c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ec0e9e91f64d6ec2ea3e1eec5f37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b11cc0604a4416a1a68268cbcf36e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a47ce1a2190b6e767d9d64a714b0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bf5d23594e8c208109c6f91ab8d21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d3fe5380aff069b90c30aed871f5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5943905189451e689c6d11319c3744329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d8c163048ec844b9b23bb6f07267f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a8ac25c793d91d73d33281ed7d8e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69176084d112d671574b1a9c3800804332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f0d4826546d11889606556241242333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ded1b17c7d669ae73f9eabd6c80c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c78c082960ddeb91ec59b2e59ca62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167e2b9e4f2dc72dce9905dd6093ac1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa68bbc78c9aa90b03066de7eb509ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd6ad4417b509915fc0181d9b18f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d666a267f198f074b6c18e097350ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fdc4728852c11f62370236511e14b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d196b5af738bb867256ea0310fe3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbe0c9afd7eb398bb1325f90fcc661342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8affc340db3c174781a5872b4d4a524343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fa7ca9e7348380934df3d458ae1bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f361c21439cff4b704e5684d75d5dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb92779234d1d90451634d7ceb302346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e27813d659ef4648002f7b004d5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccc9f7c1902062e35f3df936e87c92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3bf8bd6d75d16695e85992a589187349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495eb77257bbd1c0994a08f9ec6710350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5ab98d9e33499d8d3ae1e881e718351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c498696ab5e5022bf8c23903a1a53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e690ba7f9d213d8b687d4ef0b5ab75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdeec2d6437975431df8916bd5191c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e9c6fc7f516aea915f9e58cceaf98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab938ac80ff715c768d0827597f4a91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12a22aaa126c4eae2e89498b045e13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220faea9bb216d9c1aae7051ac760ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce19f2162fd6d10fa736ae41908d419359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b7b6f50f5f3ce60de3e18cb1013f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7e322bcb99590e3cbd2c15ff2d4ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47932556d74af7487c8ace061fd54106362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32305ebb9528bbb9e3de8c79db0b0047363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a9d030ef010a9a6fb61f5560f731364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68df8d938f479e594024605f54f34f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5577d7d1fefd3504f3a2fb6db750c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17f7d524a1b7c495bcf820a295a44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39137a3deab3546d6891a744533f71c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bed23818bd177db711bd6aff5a80ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5355e28f3256428bbf68bd6c576f17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201319fdef9978f6f22c98fe25eb0fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b1709cce966cca17f30392644996372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed578c9b82bd94123cf6b6d0d49bceb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b1c03411e5fde2bab2c3c2ce2a60e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a015c79dfc42a9bcbdf059f73cbc2b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc9d91b9c62fc3f80ea7623e66a6f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d099875c203ff4034354222f0164f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d65f1f6e7de0fa52953cdf9fe939378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5a115b27d2f98f5e0c00901b8f1be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b344dec71f0e36094844441841c512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2fd97b3933cbbe7dbd5565ba7d7163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e2b9d366716c2df769ddad95d1c854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0422b1a1700cfec131e1604a5c6d5ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a57532b8aa8145e9aaea53677376c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3635587f7ab1ab3c1e9e9d3abce19d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c789fe4a3f46f791d47b693e615b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2557254f0c77063c5c862bdb562fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22263e8b7ad6c4dff80033ddc8c4ccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226987d87adfdcaa366f92fe2dd720b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f64a0ba902393d6eeb6372cd8a5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75650c5535a74e76c3e62df233859813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0e6a743eaa193a2501d105d9b665014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1f76bd0d435d8d70800203d5208a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f37659a236bbd0acd2a0dd031821c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5865baea1aa5b310ca2f2a024b9a2c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec27205bfdc949424b9ea1e9fb530f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139fb790716cbbd809e4a3c6d2018f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8482d84799da5b3b47f676fe1434920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cded02dc061022844a51324001d7e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3227445220e7e76fb17104a9086e7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5e9ce171a42ce7155c33e4d767b9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7ddd66cbab6891ebbd5a84d88ce2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb332319ea2fb2f7c2ff5f70997af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165544b96757cbb674e39b557bdca5aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617cf95228a26e1cacc2e163d75f5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d857519ba80d4629f168cb5bd5bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377841ca7af6a7964c476708c1ac35829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae1a40401d774be8b0650a92b7be0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f54dd8c4664d995c2083677606ddd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc98fa7ac5f1420c462a9cf636ec7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0504740650b14b9dbb7dd0b94051a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade29227d2614116c65bcafd3dc64734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dfe921ea0d608df87855304a2296935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b14c6c5919705fe33d4d44870409936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7f99784b5975e95cf54a5cef76e9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013661ec13cfb4dac606408fb81dffb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc666b9007bab2e1cc81676089658639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fec8eb0109576778d860dd4fe215840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95d618de141cda454b25e24ca9ec5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d496cf8e0433c06ccf01311165cdf2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e12515758b88734b03fb1d63a322743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8824e1dd7fca3cb229b4341b66824044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ad7446ee2210b138cc6d8e9ac86645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3eae7484f6bd2062c219d8cd9f9eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da08be11826c440e9328462599d8c2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c1744ed98b79506b58eebc42afa9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56982c5d2b1ac1f7073c7802d20f8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35796d39de4089bce0ccb9e704463ec250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5328fdaff1721cba398ecb35c5f3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3965ada57d2b04fb07c160f50c681d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d0940330de5531382acbba2578e6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9703940d2b457e76952a4d0a3485ad554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b654a13be1dc7712d53b8cd1b8dce155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f6b9d74f8d5cbdce581e3819059656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058e67e32e7988a12ba5ddf55a666157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001b4e755b2168859626a24e996a08e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6dc25cf9d0ea830efbd10c2b0bde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6fb7e2362bd6a8b46f3052211922b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00b4955da3c0e67c3c2dea96a5cf3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973ef240af43a37a3a9ccefe207a6d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5493e21f7a42253f8a4fd950ebe935b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0f0a3b9cea15965c57f8c8f3b285e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cc6e1f8cf5ede8ec2e18f03a56cf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdaf552551d79abaadebe5a198474566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa925b365d2cb6b3d0cb4ea8c40c9fac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a672732d89c1130fbad29575fc2d0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c40e4d02c779f44bf7f81a3f2191f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16994a366e6c7d497a075d9f6af44e9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f4559ca7f85284993936781078bb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcafb228df633d0949a617ab1ae25a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5757a0e03e8323d334d9b864d3ef873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20abddc6b7dd70b47cad4af803a195974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8084e949e36c720383c5a672fa3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e73e8685016e9892979bfb37665d6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1b596b22960d07129873ff1f89ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f021e1a6305535c2184f6ec86811a5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d830e50a0cfa2404e5576d86273db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc00dc7f04cf4468263a456b5eae1ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647f37ca87ecf1a9d13d4c8213faabe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6fe95166061a44cad525170912f0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd5be6f4be095d13ea6e9895b3c8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8bee896f07aa2b5bd225a666bb9cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02d908f4221c583f8805e1b9feea8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdafd9178862be067036ee9653369086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f881815cff978d4d0f4821fa2be10887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da632959ef167e21d7fddac20c1a33888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def9940f02336e84988b56eb5e35b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ab849f608c689116dc1ab4d3cdc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3461aec104b7074d76c40b8fb55cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed21beeafb59bb59b47b8882b1bf8cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda767bbf562f75ab4b9e4635af380593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fc52c75d0e127ee67a6b7702799e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262307ec00eb39881cd1702e272effe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6970d700ec737805c1b4851804369d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a8c78ac384c012629c6b440b9706a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54657bf749d9fb5b4e0bc2acf1772d7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ba5ed155d3e14b955c9011ad9957c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d0f155599f875e7276355dc7373d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a2b2f93e30154298f80632ad4f93c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc0f3aab87ddef8087deb0c87a779102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de5d80520c8baf8d51899c6beb1c19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4aaafb80fc871946065fd3812b122104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763312ff70c59d7115f4c768c3fda5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e130d59ebec4faadb9446b724d805106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f4095d8a2146e8033b6e19942fefd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231d1f6575cc1bb79c25b4555a2bf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbd22016a7ccc0f3c26fe34af199eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee2cfc6d37d932de5808e11eb3e730110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af865f32ceecc8ec52fb931138958038111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e7eaeacb20a451dbda60233477c3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9553b5c2282c3d753a316323cbb1ab8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d919279d1c49f8fbf47951a07d1300114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe9a75a0f9d6866110b7fbbeaadd1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec7dfb33981a0a0a2c5c475a403ac3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4f11873945f01c3db488806b97995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fc28779e30dcc7afd47eb7317dbf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434429fdde5f1c9e6b8ef030181459d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf89f63b495651bd4b65b4a8d370340120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d0cca8432cf91763b7a13449451a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425970259580051845e5b7c3518f7cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ae2f32e8963cecffb218273c2fcb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95033812dfa7329a88288f12b3252af8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5a23a57cbfcce9066d828ddceb007125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85f41cec6c571d40c20af311776fb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4fdc006de091a723302074f01ed8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e3039ff99d23c463c7aa101a90bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7777e029539104a083220535a1001129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee78e3080468ed3d8f0918336a139c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f7b00721553ba789ddc26b47b30f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff189b8142c5471c95b15f15dd1201132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1392847ae47268ba642248ed17c011133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa49f89e713647d0103cdc5672f0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc310e5307a96c48385d549853aaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cee74ba6f745052cf48c340fbc61c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e581db53cedb43a4a8d68d17cea525137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9966e032e1f65f81bb747baaef48b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b86175ce243e8a39b4a9a926b68b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d3bc6e3ff8fa1632e984e3d50376c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4954083b4578baa4756460c2eed519141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cc38b4a3e9c1b3e0fd14abe4a0cfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8ea22030c2b06a01fd5aebf7fa13b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18937905e4009a764542d59d6a1c2e0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e3c48410fe98b276d6cd03ba7d22b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165062ab804fade17f8f685272697c87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbf59e3e81157832ee07c286dcd1e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e281f4cf3b71d9fe119cc7483f1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f455f1b7e7198327377e1767cb72120149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977529a26b194d651c6f91f6f49dc89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e5b966b6b5564d5ae74433c89c39b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd38d91872d83231f733943aa8ffd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7278cf85152babc3966f6f5036991a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c788791cfb6d2017ce921a606795154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7c5b734f03844aae79aca7828494155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c87078df9145d0e52a32ec1e7f4e5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd25e804d3a8a5986ef6d8968c158c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0db93a515128ecb8252ef61c9a821158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8ad425cad276b5db18e809c901f03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4c1eeda35e4cea3749a929a6563e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28f67f87abfe6277a576b680f5e94a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48def5fd1a80939db36bc07c52d4a719162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274662fe85ecf5cf5f7fa931ee89996163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd6221e99144843f4da99fae68bc59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e36d9ec1178490ee34dca42a5343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eade131b2e37e171a7b900779a939166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158876f738023ce4dab7e98dcea1fae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbc3d5743778b6a9d732875ea0f01d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59f1a2b7244ceabb3c4c99cc032b1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4284093398591d542904d5723c3320a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03ad9bdf68aeebb13e2243dad8db85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ccc3c842bd99049cf334d200f26bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611c126af6b75a25ad7d8429a7964e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b1fd1e10042fc0409a5d13b76182174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d812ad65bdf004702a6c8c58d6aff1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03027454643044377fa3121205e15b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccfd362b82481bf5f135c97f51d11d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a1cb3571969414112205ca741699178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f416fa6792a81932244d6434ad0541179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809f2522b50d1ec52eba454c70ed5a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03e83dcac5a7a624181b93a4d15330181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cf575767fc2f99a89192709c823a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a81260e7b51a015628d7c35cb5cff2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8cabb7e6f3d2a47d31d2addbe184d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184947c6ae833c3f7f9b1c0f0e13c54e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b4bd76549ca435c26f15ef9cf865a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864850a2e46d85980c27a34d92d0b36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b92349477db0650707f98664f404d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7a2a237f184aa9e5a9ad2ffd4b052189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c5a635a9b10a0b0e91a2e5fb84274190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe6a13277826ff0963336e7bf80d2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdba871089d6fe260c6bb5dd83b8148192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9caea77e00c16c16aaab9058d95cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6a19cdf51708916010b02e24b574b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdafbef25f7cd50c3aa13043f1c90f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f627874e6d92fd2b008baeba8d4611196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ac2faa6e9f63be9cab9b06ccde062197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13336c6a17301dbd0b88f2e9743fe108198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a6cc3b5666f3f9cf7d8e88706ed9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9abf9a07bcc7a663c31a94360a202200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540bdf11b5a2865e8a8b64ab91e262b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856988656c47046680773a34b9da5d8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a063289cebecb0b2d230faaf1b9274a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f586b22897eaa22f219f27205d0269204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d466843e3b5ce82dfedcf72d93ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d426c00bfe05c9c83ecc0a39023a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952656c9c83255fd4b322e4655a64de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41332fb111c7feddde749281701489d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41326d0d4342b34ddf1cc049de9c46f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4662a458150e6e764339fb29be6485210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b977944c5ab29b36fd0bd03026de2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d7ddd2c61dd4749d913da122777bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1a2a9039270210066daa64342de2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e32e19deed054adbad940edb187f7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd1c53d36776e6980c0920c19c53b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af08797c35698b9a2d3332a8c3cbbb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a01bb47cf5ab20deb1767c7326de6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c8431e54f69114efc368ee6ff00c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee601b776d8c3da1d56a00e93f4384219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaccaea83d378ee662d9ee212cf57b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99779b3c275917627fd5d6cb0b94100b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d495e513735c83a0665f3f18857856222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb850c6df9f702fd396673e8784c64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34f165a7609ce7a31230677dec51ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db11c48f987ab526f29fcfaa4140af9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d678546112175de0389b457d36a53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f99beffa673a55f7d1356ba07ed346227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3870606be4c9c9ed5bcc91dd287dff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852de07ed2cf5b98792f1a003dab8b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f4d01c32048f9b23e40b9096571a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3288020a3d1bd1f98e55d46519a31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a1e2b2cab93a321e0960de4603853232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24666b93af3d701d0f40dc5a4394dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fede80681c81406fc49af5b0330332234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630d7de28c6f290312304aa6a0f4a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7103242e8bffc67ad68ad023429c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d04ea9b15319d3ab23a2b4ad1374cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdf5ba87a433a11ce1c1a91b4dbc71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cbca2ee3dfaa0b7e49d448521c94e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4458aa30067f0363cb7881e2eed48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b11d9d2d86fade30360c8ee284c3c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7f9be9d4fbedabba84261300abec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a198c39a245d9b9b26d5ab357dd3bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59caf96cd7698627ddc11e0e573e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5e775f0c87f054d3e78827a7bed83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774371348789f9b97079c69ff8d2c094246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f41c23ce0f76602b1b19382749ec7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f4c0fa208d19c9858d29c524c1f60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83091bdf70d1fbfae9776a38ddeb10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f66819f0f9f0c963e3aae1fb16f36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718fd095080ea29e188a77383ef67d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87687feb1ab4cce67a5d73b31c275932252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a4b83bc13efbee8ae94488305f03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9be768292404d615bd23d10291ec4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb65f6f8bc35c7417d4943286095a9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2b273ae2c1f61ba39d96b3885d810256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85af25d88dfbc6f32d44c820fdfee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c754b8a3597159949a1fa3696b8d10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f697e7de4e7a62a20006f8deffbf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33c25784c70410fbeb5b15a2d61eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6855387894c25fd4be971643651cd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606e1e479089116c23dcba36165140262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c42249262791b89dcf42d11c7eb9b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b0423281a5d16658898c80bb6c6b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb02bfedc19f587e2c47a9f33207240265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b589aee30e811cb989592760baa877266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3de9c1a30c6beed3d7c60d403ba734267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df579f982923eda9005cf42ea2ed6213268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972192e9f5cec21402b55e27832d318269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125790ac7ff97e300167a4f96eb53b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab89472e48901f42fcad42c87c75523271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc1865bd33da28811883c2168d91a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7056328a3951c8620065a518ca96125273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcbee74f324cbf8cc2078dbc6bb766274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b252aaab1f5577f02cf1099bde1e2a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399db9a8153f83ed48d606d07e80d28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec281e552c0700b6d247d2a476701f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0631546308a02b42db368a0f49a10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a58b6c71bc390644d2dacbde18127279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c484abee396bfe196380788caabea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834c8dc9d5bbab0ce437ce6390d2e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4792678a6632d7caf1e42c718d49b2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467ff2383eed87489b0e45ed44f35b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000ca745c4712931fc0738073a640c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57064a434c842e7d41aeba5c96dc1e7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b73612ac286348f0a3fe30edd5be6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76654538fdc52e365eea63864bb5c655287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e61b4047e0b209c7f55073fb00112288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64a4fa397f65b9f25d9b9f4da944d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25259f6848e1275616ab93aae4414b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718165bf8b7ca6676e20b122faa65fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118849408cb3f755af52eaaa1159b7b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b26320e852275b5e0ce7014b888900293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f59017e9166748f6dc152923a307294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea19190441b6c15866fedf87531b4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1820dbe5d6e89131d900e9b1d4f22e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d995eceb335a14195d15568a547a83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a39d7925e4e28c0df731a36079122298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ebd4d64f75c82489d49dfff75acb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0f56b6c61dc4c62e15407ecf04dd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d9dd15edbfbba5af2d112bcda6d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60fe6f80d181286d0647db4aea4a41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d8736c6c74a78fff2b6151555204d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e8d56c189e9f56adae3f8c01dbbc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea82802cc6970059413d607a385e00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d980eedacadd7fe2b3974204c0cce9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9321082ea36e260a4690122c9654e4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d90b67c52c1a937fcad968bb65e6ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82027195a79f9c82356fcb2970a8775a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b591cfbdf4e63b09e29f5482da8e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7c78c1699858dc12bb9c5ffe9487311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ead90d80c01fc0f95714fd61f8589312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687b60f2c6c77588c19b156af644abe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7b0d978b935cbd7bc905a104efe13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4f41a689324d4d1d85002ac98713e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e812972926bad32fa544c4b0a2994d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c5ee90b101cc7f104a3413175ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24653314f3992033fe90c1f105e6b2dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9232bca64da45740102f0de859bab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00b1462f5e5c00b83ce6a0ccb691f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be789cc13abb636c58e833e28c1429c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21cbd287baafe7551388232bade13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8bc5e4042ffd1a394fb32c0a59c11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf03934ef585f855192bf880328c53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a328f21b2bb790ac74b34a7cba278325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7369d849f6cb8088e8064c8a6e0db9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca69490a0318b7e5a94987aa62343a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740ea066fa2bd2bb4115c144f5cf949328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad177ad93da8d808732ef26b23262306329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e718cb456ac4afe6806a08ebf2506330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f72344865327d4d337dd570dad0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc08b0a002cf2136b45e9d012cc64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6135aa215fa4c4e7749835d2369b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570100b0b1652a304ba4e28c818e7b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744320ae10a15eb6ff556fcd45ad2a1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef01c8fe3e8bb26d757bef5017a002336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85c8baa379494a2ef7ba68c3be3a34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094b612be7b3e4b92f6c72ff1b82af3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb02208d1e5a948cf1ff8d4ea6b1ec4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ca838f04eb2276a6a6b9c6be36d2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c8311830fb0bf5bbe1b217d3ecd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e7d0f3ac37eec7ffb33f4d82b9e7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a903af000b3b1488676ea96907f9d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174aab1a22f2b3858895f29427f309344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c748d5dfcaff30a8889ff7ff689779345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5082326706f551dacc352110369fcc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3df51e6d10f3308c81e24caa751d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20c33226d618c35ba06990cc77a916348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de72c6b1ce8f53c644a71db8ef031b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070870602cc8198eb6e58a696f637122350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeb4ddbd1b1ecb078c13eda16c32e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11326e6fc93bf992b296ad0bd5d97b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95f3e6daf07ba5a4c47e164d0b9df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07d8959226c15d621fce9dc7a1d8eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168f247f9dfddc784187b46c0d0c60e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aa9725550e4eaf121cedafbd2089e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ad017d7b5e78707a99dc9c7939188357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb08cc9a7aca73c7d72df1d539dddbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f61197a4afc2878d99e327ffc5ce9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb6ed4b6f7b1c8bd6d95cd67cdba18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca2b2ad16c2a3fe996afba8dd9070c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b6700f62dda07760f72e8ac45f0b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26476ee43ff1642e957588f36e7a91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03906f2e322c0acf1fbd62a981082db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940873c2d13b4e4deca4630a404a1b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f6310842c950494b431e05db54a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8601eb8d2d8deb341e85a321b8bcad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bb316865dbdc43b1099e3872cc787368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872142cbf1b3e3eccf6f17739fedff0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a26e806eecb8d67d889b76b69a0f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1007fe9bb0c8b88e44b0d5307285c38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187993f880e06281d94591d40af4fa8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b332f1793884ec3f25aa350f42fb272373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbdfe279739b11a72d78a32fc88ef9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9603146713c53210ccce4fece6e0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e19893942558546d821a93a4a412e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1bc6929bb33524229162b56b8169d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0598d2ba64ed4a1747f2fb49ba6f1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>