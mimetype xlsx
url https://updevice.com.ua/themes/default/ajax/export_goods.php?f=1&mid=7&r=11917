--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e002df33fbd9fdbc2a129b6500619ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47284af7c5695206927c26fb9f40872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d95945fc8e835e98a678cfc3de3853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f70b6670d10b398167b36e9b730b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fec59e52697c9ff5f9e6d3259e8f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9c752647ad633c28c8aa3b8fe804d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b54b734a77cb197aec904e09aa6067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07241f9c131c75c39f4b7a465a7caffb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7407c400502ca35df673da3bd83149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d33cc5b84dd1e165bf26dd2beb2dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8af4fe6f7e4f62631546b6b28bfd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d02dd1c54ecf8a0aecb41e0c3c39d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba7e2242988df60e523fe33d98a78f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18864417b7d4a420acb58d56c794359c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d46b17edab295c67d8b724c6b7f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f7b9e27191f54c2f549d57c3ed24c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff4307fa86e9e3308007fbebdc2a0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebbd04a5194f431337b199deab33e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8519de9fd8f6131c10cf854df77d0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6284c9b3c93ffcfb3d286a17cb7de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cce2961e93f67747fe19234b79e28d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642726cc786493537158524d68a0678622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b134b7f030a42ead18424c7881e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f99b38fd9761e0ff7964d95f73059324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a5837342ac19ff0af018f069c0b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ef1b1d31b963c30e3ef3e3b57055826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db78b907e1892573ceab430a352ca1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cee45a7b711e780d123f9cd0ec6d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae546e617eef946fe3be1b79a8c88f4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd08b9ee52c0f6a8b2883000c84b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddd32f68d57e6529f5b36979b81a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec0a6c9014c6b0f8645d79a81c13cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e2bf62510a0b9bb7a9ca14d40f47c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc92f92d17c6e170fb1b1da25b3cd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393059af4c5ba0c2601ded2f0641c78035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a914c2636dbbfd2ec021f925b8c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7674d528889cd975927560d59c5ad8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358df31c9036a854cd1a8706ffd2a6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba343f0dc4355428980ba5009a9bf90339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59db3561c857fe594cd40c69fdc98940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07486a030d401d92b0324b977b006d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf4f4b369de220fb32e0e5c039d69842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3c6ab4322615c989fd7ae60c708c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a0d078261d24fdb1f5d690a0161944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21a871b70ac43d3d28ab93463460ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a7c328c15e85d582efe227824de9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863fb12db77d0baf98dfd21c67250ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc744f5fbce910e4ea67dfb326b82c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d2216da8d20af5615d324f843437749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c6a1b8a3cdbadf79db9861f25e70550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279e5d40ccfb5d0541fb4e5e74dfaef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f875c096060e33658c2ea9b3ea2e8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba5602df5e17cc47f78ab9f324d2ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07799af35e5ddb21b225837447c4966b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc359790479a25e0b2e1054741f9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95c4c212401460d7da19cea9c5bef556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629313a980fdea2904c3673d32a299a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2dca228ec7f3b76a9e40c1a1ee61d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969c7548ecd792776e6939c5286da4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d995ad7a53d7e1cf1215540f4cb20460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e337d825f705ae9b653a00d481391761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7901320c74912dea0cd0752f762f22c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020038cacea073765f6a85a20dfe333363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a38b71de9d92f65543ee4df29ba764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07080908b97601802c029321eb87dee165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed25590432fb281d8e54c311161ee0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5456ae07e09f2e827d68989c0caa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d8c052e5fd6b4b33fb0d153c657d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3748f2d35a11411e578a7d6e17bc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e3c474e5ee8b20405cbd460bade8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db890750200510fae808056bb65542171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5628000d8f3880d1cc54559e0a25072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fde42657b6ac183c366d1646d37c6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117640b824ab41d780c8f073f2db38374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a6e7cea432df45d4ae7cf2eefbbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637c93df51869729fac9ece6ea4df3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee359376db53d46f978445fd168a029177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f174dd1b9c78508421efc208899bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438cf953df43f18e5806dde2858139d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feda3bd215829cae72b9f2c0beb114f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5847a8989e852265501c4a6741b6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bfc0f105e692578d2756910e8c24f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1419f45f1a479b8f826cfdf634f6ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33dad2b99fd4c945f539e1c62e198b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a874bae194e009dfbedffe2bea3c5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeff68f7814e46aa96b7d765469ec286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281a57f668ff78500e1bfe6a7b0294887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8fd07e0e5c02eb07544e900924d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460633762ab48c30393fc316eecb2ace89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7fbee48816123fab95fbe60f0060690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a5003d9d3255ad5e63c6c901d10991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6d9afdbbdca139265bcf17be3dece92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8bea7a950bc2f9731850d654023fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08162bac13b64023180a606c72e34a8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a135e04a17b15f87420d67f75ab4dcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20aaefde1374d22384d872e341a50b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac6b8e66999a8aacf76160a2079b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306124611c03948109aeb3f5ab2a7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2ab91445fcd4aa022517e08d6ee3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a7aa4d648e9e6c5ce1f323fbf4ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f4bb55e8e50b7dd78421b83dc809101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e693b042707ac5da09f0fda3f9787102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb308277519afff4259215ce140433103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a990998377eaaf3eea67469032627e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c376c79365427956055db30b1c1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca4ec96748010eff91a1dade7d3c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7a12d9de4b5be7648e327e1414f18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41966e823db833e32929b50e82a0a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e3c74a3c859752fbe65e77759aa2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bf53e9b6d67b93dc8a35f30536b53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78327510f7c1b85a35cfe1bb12f4a6c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f801c6e8b591d44a531f76ce561ad9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8312137dd54b4baa12370a1fde752e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cc916494fd02a5f79078bb6ca71a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bad93ea6f9e7b7a4ecb4f30d68592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ec497aba2fffc9d721c75de8bc405116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebf9b3fbab1b8503544f4a03cd2e0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd193c7dda53a6f882e39683c0b5740118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb8a3c570b6f63fce95c523d189a51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c0c788fbca6bb196bb0da1e8a1ee4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b182d1fe82eeeb790fab2156c8d14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b057952a2915a7a72c4b51d2bed8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676ecd26050321fe077152c3898ded1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47010796a99295ffa6320a217fbcaaf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6be4228636f18dddc7bee6ac495cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615465e910e64e0b7ec0441c70f17140126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face821b9d32651e67f241a825cc6680127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c831ae0ef1888a0b3878ddb6f589d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55406e5f1a82b9cc7953fee21fbd4ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817beb7e6f59d31e051a2dc50aea7d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31081be5e0aad9370d7341b1216a7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954650f89cf05c83e10d54908fef21f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b705599d19d1b9c6c185582d5cbc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47efa35513d1615e46cf348f29723e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f8a22680509507747acb6fd4405b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113185c5600398f3d517ee26967d2958136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6261fabb7cf5f58e5d23e8ac9b18e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30343cd05625fb90a614dbb58fa61f64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262d757d97573213814b8530928cecb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163dd239ae5c52cb539373bc6533906140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf26a28378b61b5fa84cd1d58cb2da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a31b800bfb971440b3effaca8e858142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1544a514d2ae0c3fcc533a25380fe4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b7efc3cdc52d20a8900f74caa82b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80ca8c0df80bf0fcd4bce919714062145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ab4ce8b5767beb2279d013e65e609146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a91b06cdcbb5f22317a9c3ae3804c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ddeefb37dde4c9f00048da0d34a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360b13d8b1492b51a6e2865c3469cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193972a49985261e75d59bf712089e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612956a915d4937efbeb33838a19ad1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff979bcc4235becca016d74f36b87e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c44ab42a2c80442c710635fea65a42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726d9561683f3ea3df6816f13531b33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa86558fc64ec337ee5e1492bf9da18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3afb508001bd9d097da3a7239dfd57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c096a9aed3dc8de0396f92406ceb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9732c5437f30287dd0526f6981fc3b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab41aee434a742d637dc9d50d1f8dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8aab6189e4243657a2a366ecc40a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1261f740ee8c92021f3426074fe24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e947b80261fdf96bfca73493bacee8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7565f18b0de5b3251c3dcefbb2e9ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1c83656f0e360370f2f534922f15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f67b357ddd0389ee1bbd4d9133fbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7560586dc187748577de5f663eeb7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71f9bd5b65023b53c47316ff8b34ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce9a46d6dad5fe73200da49b1a12e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4dbd2a5bca469c50e46113e0b236b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919febbd209ff92a7ffc14f99e910cb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad7c0fc87c0186372113c88d052288171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cd8d8361a309656f7f9b195908cd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcafa3531417d8633295b1fec7a83a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8dc48b4cd27508c342ab855df9d4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a9c7a010c8cf8c3db3389c39fa6ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41588df23203b72e3e23e24020495f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f81d52433174aa50bb342eec3a33b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c8d3f00cabfa5891dd4b2e09be996178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3651d04043ba15a63a3a34c7fc03d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309de000db1ccaf12c470f533f63add180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d9ac4de41fa00942d56bb3259f5d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c49af465c94509e907bace82ac0f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1575f0da25a4f522970c71b79a5827183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f6581fc39a9b052e4caa052e3e94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad8ea440f45d752d5fb9df37a3e885185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e351e50acb8d86f6886a10a368ce7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342b17e118942026db8f22452969de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941253dc8cd4780adb8a865444105e00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2b584cf23b94f7b54f070ede2395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8549eb0f5a992510c41b9ea83440587190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1cf82a1f3ab777da2f8bf6d56d166191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfadd835acb847515962536759dea7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f703db194bbce3f2c4dc9d695be0a95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18869f3a8d68b9e6caa7b07a16b64fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844592f2d2a9ee86db2f77b5732e7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed7865e5b63d902a10ad51fa4b9058196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8d395730044bbb061b943b48f96c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79af4e90abb4b0e92dc57be6b4911198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89027655359c1b5f64523bf94e10bf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f79e1316736ac2f2bd4431a6a5f80e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e17491687b304c0fa8805d5dcb961201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf70ea56fc14626b93eeed46953ad6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14ae218593110d6a4386d5832ab8d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c410a57403dc82bb56bb7ea6645b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21735dd82f2da62c89b751a4080bfb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc6e4774884b4dae2e264e3b42495c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2725064deb9a78c0373ee55ead5ce6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acebf755802a385670d610502614dc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b3b7cb6c626520a4df349c2f4411209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f6b96483e4ac22b324b3622c3e6a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43497b5b56b44046ca38ef548b3eee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f662f88e94335c64bce2231415d6cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926dd5932f6b279f1eeed641ed27bf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8331aeba10e39b843d3d2a0f382dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c08a59ffcc15abf42730432586af6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574509ee99b26fe4e53af6430c0cf1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01cdb627a2df47a7d8d7912722977217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bd3c8ee39e0c17a878dc3433ff3af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e84fbcdd5d2486331bd9813ed50b24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b16a406201cc85de8cbdbfb0d625a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7d14752925aff80e19cdb00518824221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a695dca5a4c81250a4dcd40d89fd82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fc9e37d8a5fa6956c95b154a535fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdacc59a0ad031e4d667544916ed539224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7f01010895401727cad77f77e1be5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb485700c1fbbd8d0355036689e7732226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd214b7853408da1a6eed1c4170094e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78a7cee209b5eadbf7cbf8658b0a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db365026327c23d55daee7eb7ec048229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e732db46b0a4a8ee09a53823fc8b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa541d4650d4283552ff6da13aa5eb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db863052425af57fcea9895ca017a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ff99d2bb56be050d28155a6d6a7c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d472fc3a591fd596e146e667dbeb879234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2f6d947271d476b2841c768ac0bd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193046def5a09bc71a762159dfe84b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e408eb5d7427c4571584b6c74addc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073beb85ab17ddd8c138e82c1ce6a0a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b918c61abe18826c8a7a6db416586a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e637c6f9ec1eb1797626ea9ec25d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767717846358db6e538dab34913e1ec7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24241e9b04e78af8b1593f74040f966e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542c88d19adfc8eda2e699336754ec1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4168753795a61b2af120cefa298e5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b0e4c714513d1f4afca1b472b0a41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6ca5983b5cfb80fab0696c222210f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce7b452851c05fb185d69ff20c47ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6807a7faa0dc6086e8de75fe57eae88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15308bf1bb0f4489a6deb523b38b344249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436856774c74c09622fcf98a8d85387b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70445154f63f743b76ab13c03d90656251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6914455157e686feea939b8ba20cd6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e99f0090a53dbb0c2ec6b22889ca8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f759460cdcc2357b96196181a9f4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d134fe7f26755ef81f5aaebc8c140c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35c8beddfca7436948a8137912cd87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be56376e870ffb9300fcd0566f99a49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53d20ef774353bd0ce39ef63ff7c89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398677bf3a2df4c076f67dd3fe8a56a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6109678385b81d49464cbcd599a72ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39665e0cbea0d0d1c6b68663f6067349261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1af24e47a69c2b2f97579acf2f22a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4526f8446eaebbb519d83413b72ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b17569085711759726e5467289f63d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416e86d720ea2f6767db1d8c35a108265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51d1313b3b285c8e8cb6eda43fdff2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66cf8b8fd9ad319d38283eb4defbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b897a8f94f372ec345237947ed451268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de24e012b66402f1097e05b337e01f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74852191ae10261462a6098faa1bd3cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad873f2816b669487b51147f90313271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f19665f4e6b3910da950e1b35151f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c8348d87bcfefd161723597b7fb76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05d5d721149950319a383615346510274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec578d89ef41e25172c3f471bfc80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b1157da6cd99659bd2699aa8cb2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663894f78eb575345028c89763836407277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a2fe4e75eb0515cc83b617ea4cda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66427a12a895914d345dffe6b7c8728279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a0577d8a5a4320bb78510664d3050280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de6eaa7ea79536e2078cc0fff50fbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ac753ffd0b3ebe6e0950496f5c46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9079a8ad50987815d4425de4d388b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a589e3d664ca2a33fb7a702f42d9376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42701645769399c05a80f3ee74d0060285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6c0cfaefb1921d2223bc5d13acbbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d938c0bf36b74a29efc624e8b146d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47662e7171c8b7ce63a41fa55e969728288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5789e792dabc5ee0b80c2989c0aed82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f0e25e127fd185d7472d8b1b444dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a9d0295eddd0d1534179b9bb298c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb500c96d2a15d4278522486611fff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7f9cca5f00ca73a3cab71bb3b0ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6ca80c987f219c9546c6fa1fd7bbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb08dbc3685acbd4dfcddba320bfe16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88d5732d34368943c14ce29f2b2c7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5425c2cb3db963a1a438729e455d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b394911f8debc3de659c580aac1359298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9bdfe38b27307daf38dff4880fa91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b70888a7d21c56b4dd33b6cd02cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f78063dd3b6bcc17c3591eb6355aae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c09c50d79c4a4e9cf3d8a8903b1215302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a149ccb0757415931147c0d13bd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9be726638c233059375c57aee3f138304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5741c78447c79e09e96902a4df2fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3579b8264a8d127545f1965d9f2ccf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4e0b0d68a87cda509d7bb1aace31f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8175f2beb4e4f3a64e9e16205b454308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32b3a1d34409c0ff96e54e26005768309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9df2c42c0c475129326c7941892e82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1722a079c07247f96410b93d6dcef3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ffba333c549ca937033dc5149b045312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d5046532db8211d07fd1932c909d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cb6f8b3ee16e511771a04c513e2b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809699c5beb161746cea5c1a4d67731315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21528e7512cabe329de84497715fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43456739d2d020aefc9465029fd38148317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeb729d913cd22d47b7b7e3c4039c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e3436a650ec39fc213588f9a4617319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be408bf5d4b115db34cb01aeb4a96035320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825370acb2d6b02199b9ce5e3d9dc256321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b9d86add99791d4a7b270864090dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a4af68ded47e87b4124aeb3a613a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcf883fdc394865bba8f03a9699f4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597d33f6a86f4168916a9f497e39c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcded04f01914b2e548f717615e3ee26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ff503695bfa141249531ff7b738d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707427be20dd251f9e17eb0481a1722328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33447632d71145a2d2455cd1c454818b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e1e0d778d87d273e5fb3c493ca472330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b0d9a90cc186d7a72f30261ece1d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270261b4c5ca3cfd9189a2671d679654332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dbc96bdb2e9dbf26d84ab1c47eaab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471ce233f48e35269dd682d2c3a1ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19fdf161b23af5f9c863f5e06fb436335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9601fb026bf47b8e821ed9570ce72b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77548c0eb818a3cf4eb0fbdfb8d7ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae27812788696b0b0a567c3fa4820d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461431faeeb99fa34e74b36528565488339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0995cc411c678f8c70aa80c25527340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c859772bf3fb5ed86100aaa768a875341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd95582586c63be9cb3bda1b316eec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc7c53ed7940d5a332e46d233b5b18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbb7376c3e270cdb58fa385c887b25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569cd4bbc630525316d276bc8c680c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d90acea65b40b22b47b0c6428324e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052040c61212ed06f2067d602bd7e03b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93838816eec2d0860d1d2d3419c08289348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c1aac513313bf5fd5b182d807e0d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa654ccb2b3d796e42e41b1fc5a695cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddbd6aa1ee836990774b4ec6e68d48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaf1e20ceaf072e815a04d15dc2a83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b67f7a0971d137b2d96fc5116bdcd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba936e4eb0637c8e84f51e08d8a72f1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a426c18ecceab6a0b01ae20a4a924c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596276d20567ef9d4b8ef4e56f86d17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa6c4ecb253f40c4861f36fe76543357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22c8f6bd693f02c17197ec125765cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6962f1e9566889a91deb555e0984359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9079a0a11ecb7e8b1fbe6e30133cfd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990574a61c6134d3d867eb016aa6546361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5255d1ffcc8d7af33bded16149d6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ade83e035fd5c953689d72c318499d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76849bf2b80424e0eb636586890f498364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d7ee495acbdc1bcf463ce87874761365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bd0eed7e3970b1753ad523943d4df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6cd21fac1d75012ac20df53b1605f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edf4f79413b95b2d6e463d9ad6ab25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d53194e18e929347c07af49b1d467a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f83c8f8bdbd3bed509e9c9fce46b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329881eed3e3e8b38db488bdd379a31a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa65d1a7febfca06f16ca8a2bf065372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3be63d488ec6be941fb11b055afb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc01dbf92e1a57dd996ce4ae1322436374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af22117974f03e7911a44f7ece90237375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff18efa31892c11bb708ad964bf2811376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71048f322ed418da0cd66d7089f0d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa97c4e1e5b061341f4280d0f12acd2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb36d02a9b136a51b50fa1121ae1f341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a7ca4b8a1cf3b230a5121097ac8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac199afda14c414e2932e72fb68253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e08d0034c66cbaad7e7cf5d4784de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498fe27077f20d7bf4ecdc28d3101465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa7271f35e758a4dfe94af0a8447ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf41e9ed5658e488a7159629bafb357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7e3924b41d1abe0eb8ee5039c4c718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c6f7d78b8ebeb3143b0cfcd988c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417cb87c3c1a9b3138076f51bb6748910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490bd0bd25ad674e7d4a15fd6c8c04711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929c304934ae1a3f6b4644e60220f9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64dad06c895fcac2ca4cd0d232d76913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3709ebf3fb4589870a373cd1300265314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23028b87ff1070dc716861c24c91e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c649fbe550a4995cfdab417ec0aa5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145631b45517e252d3828fe2d1bf10017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a694a3e483d34da5a892831658eb2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c740e6dcbf750e69a8aa103537c790b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5f400cfdcebcd65c8f044484a8df420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667c4d0d7de4fd6c9f1dbd7757a23521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce95bc91d037699eefd0e8e3002837e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76d0811b8a3ac476928b7f49b8fd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62664bde634c6a45eeb4ad54339ee0d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419a099c3d9e24c9ae699d335faf6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420553fb34fb1501e107138c0d480de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c77f7437fd9ca8a9488d520c054c8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d498c233f8d58196057b6aad376e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca810fe1ff2aafb085061ac7b68c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396005c413e45f9b824d9bf5e29199c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53be382b92f4921200146d4920cf6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfb821e5092b108518413efd2efb6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9aa94dd8a9b6707ccf8e9faf4717633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249ed677967c896b9af837e7d60a25c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3022b37c60e7d948315eaf0dbdbc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa4d24f6f9ac329f1790e25f6518a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec41865227836b9288586a6de115437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e9ed0bb3b0b3e26f529d2c69f5ee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952585cf1ba9419bf80465d406bf08939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb75d20cbee57a3a02e97553f78f8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146afbaf67d49d28b9b6d340fb01c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280ab83ed03b1f5b7c39921b688b18042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85d5fab43cdceaa64d40fb32c7d37043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54419ccf477c0056bda44fe792ace32944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1d7513e8112ff25cdb72e8768643045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807538ba03764d756ef5bc429527d92e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3606ad3a34c01ee2cfdeb806dbef8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db54d242a839daa9193e23e1bd49aaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bbec023e26de1096ba7bcd482db5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95072d98f1c12a93512481c1fd735dce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715a4cc9674aa6f0b6db377139e459b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8e34d594bc088c9e19761b130d4d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391e615be39173e5c044291a9094ffb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b02ae9a382a1a2310c8e6f330c672054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c5bebbeaba08c9b0fa0365a3fc31255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3dfda3a647ecb5c6afb558ea30b5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1aa7ec3bc2ff1755669a5c15d7d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eed8f81ff3f70d189df1b757a8a40358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3f6617f6dc18dd2b093a26cd2d89859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923312bd2c6600e6d1d0f0d56ef9cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a567a9687210f1747cde7bc1b1e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412e50467262927853135f057dfa7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd434f8e803448f22c3f8e9d3f87aa863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c92c3b1e03b5f30a6a846dbf92242e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbb9df25e1b3367c636432211ab91b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69993fb558841feb485f090cb47b35d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d40403975227c3f6d7605ca58f32b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2ef3971cd172c584ce6a2b735fddf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610282965dee534096e696b1c3cd828569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c53c379b0b8aeeb0c768a3330e72b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6781a9471de3d11349cc27c125c9ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e3e013f4e47d60d53a55f939df9f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab4ed8166b79a12894f0adacc4d2d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ed32dc7b825ccbac6852d228ba2eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b86d66012a0cef1f4742aa8c42d3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded25217cb928d0b9f9a5c659921f3e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9759ba7c48bf93f3ca0934b223c2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280eba8c5ca1050c448507028e2d61e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62e3671d132792fb2b619e6e0f4d8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463444f31215314dd18ea66902adb6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e534cebda10176df4bc544227cf108881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103b085388b5d07d7839ecbf845984e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc188fbb70d105796eef1ac04a0220f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edcc227a4e4f7c26bbc2991b39010a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc536ed4af32bd55ae94e72e6b21031b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf6794eb741d01a69b87e35fb84c2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b4a2153352ec7fde12fa09d61cdb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76409996598d3c2bf320d872e6cac10888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d860bd1eb9a3ce60cc3c98eb0eba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba89ee8fc7238b481835889743362b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8b29a861f801e75fc3470ecfcca4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07797985d13423e643551d5c4dcb484792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b304f2f985de72379cbda273962a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b7f5b87194bb7abe46d66e932cc3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ac9676baceab05bc784b8ac32926295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d0b6bb1172660ba5654bc84178c7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a791acd017ed9cdb4ae4c48ec5450d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edbd105d54c660a46a55a091ece07698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf575fc98a6cc4dfe57ba63871157de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc72c16914c88df50ff7a6fe9d34a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0988ce8f32e1a139e5eca2fbe03cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c836d2a19d3081f0791a6cee18540af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecde92d114ad2ade70ea812d28d19ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a516776da4eefbb73b91407a8b2b318104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1226c513889cc41c2360b1f322bcf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813671f6affc7c41ecec0dd9653116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010f3b625b97363313809320ae13938107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854de4e06ef3ddbae3f26c7bcde46c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe60e38abea75146224d49936c014bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f147d275b3277fc22224a679f40ea69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b8825226be67c45b9685558310926111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21478ff4bb705481427443f5295e49b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dbbcb4bb8c4909bef9f876dcb619b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c0ab4f00086773182a5e0039dd7c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b60b154c24b05ed8563528b12fe5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ce5664901f985e0bc30e9853ff6e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a598fd734482e22b77dfc607ba18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7206e79b09987f9fbc7024f3e254118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286eb0920673a8ebaa1efb9db354f87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104057f78640738f2a379b303913e40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab0be0f1d12f629b1931882d3bcd7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e99a7fe1804625d9fcd8677cb9112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc16c3ae5d0fcaa6a2ebeb40c6b5115123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a6f0eeef8f9166b7fd0218b4ab45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc273c878ff6b96bbdd83d5372e766125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e136fc157bfd59b3121e68c1cfd04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd94974ac4642990bc7cb0746bd254127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f1f1ad3d5449792d491c85cf8bc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d114920c40b625210f386b4e7e037129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3eb261ab73cb79831e167fb509345130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e522d4751e75b8ea675ebb30fa5280131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52afe75a15609663dbd1d0da66a3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c00de557981c5cc2d1112f24b73d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f41f4c4d92fc6a1187ede859430223134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e20ea3f93af100223e9f00027b035135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb42a2803dc5ca5ba3212fb0721486136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45328ecaa99ccb1c02cc3fd3c2dd1cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57486aeb7eec8d80334d150c0b3edd38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8e74d04b5f99eea6c576e77e3e42a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598d0758d62213bd1ad7ae5817cf10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543366f2d4b62cf1b5dea008a2957a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092617726e5782bef82c0d6228013789142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a24687a7128c621f4ed5861170f5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca6bc094c89072a543dc868c0a00b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e04b813f6b666769384a85284c78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afcdddcc14c94deff6c89a4dbde160146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85f9e838fb0f43d6e6e461ed4e0446147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9e91e9a1a9bb35ab72a0788e03fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff814357a5110453ff555710017c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfb3cf9182b413c772b65f50ef8588150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4ad234483be1ccd83e9e38b7d0001151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f41be8819119d61b87493758a1f0d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9761c0defab4bcc89a4083000ab40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abf781c0be61ea09b2764c927b6cf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef2434cbdcbd539d9be400e40dd710155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc253d6b9e9c0ad199c24a6b9977cd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75baba90a6442a73957c826a24c67df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d482ae40b27de7846a362020f5c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45cee35f48c2906136771559920d0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ee9bd090853fc1afdabcdbb093d22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a6a305df5ed95152cc3b559bdff7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6087530cd86e140507c583cd50b9d3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b86bfc3f461a8dafa7ea2fc791409163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10befe21a06b071a8d33ece87e236c8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548e37e1040fba381ed4b2214abb39e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da5fde95e59f5085f947d6f0ead6d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60144a2d0fe481b8dc6214944a8c4803167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75033219a86e41e61eb2dbd6999e4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b938a5e5a717e555a073a0c9ad71861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df051c45f4ba0130f54fde8564480e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343df584ae8afeefb1c01464359395c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8797575cda5851c4e5bd01965a74112172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c1da2ce712a30fe1b24961ce9b636173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26586a78287bae19a8a39a3026e0b05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581ebab57c0243fcd96bde9baa482d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c583b330b80a590c3bc1d64f73711176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc708f2bfe3fd4b1950877fc2c6df5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb62fa83e0625a9334cb0f83209190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843a020ae32a16431db7deb608fb1e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950716f0787374ac0686cb2e6b210c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882736d6e199a71816fafaa3a3d7229181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae074d6241f1545be65df2990b031182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eca9db2780ca7f38feb9d502f9702183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4d39bc5754b6d5e74f775a6b48169184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa017286b2f88649b8a42911011fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622260491369d12af925bda90e8c2b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80fba82f5ef50ea5ed8200e864a223187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db31428a77e778256cc9ad6b40d33e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5fb50ab498f0616232cc5b1fcbac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec471a67147cb57759fe7ba6f361d5d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b90a430b04143b6d8c1760108707191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae9756b16197eec357fb0e17df47a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018512375f1077b92424c4cbaf1e31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05089b709e67672e871b927796dedb40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bed1c307993487f99885fec7c018d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a203529416d6f8bb27e7e42390674196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1f4c49b712fea97c04b7c9ab84afd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc407671f64e4f51942fb9b33c68585198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c50bb1c765180ad71d22bce3aac1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53465981b62f89c4b69fe0f39ba2de6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aac84a85f1dd78b2bf301d026da3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e3f74dfa91cb2660d491710a0bc89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219afba9985ff597d33d40f8e183a48b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b877bdb6d88f42359e645db8ea42fbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fc80ea904c32e771ebb771b677b52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb0f73719bd96f3d33e76404146469206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e943fe5b18df08e1562278ef1e220207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007943a2a29b5c0a24bc4794bc6a2d66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf4b5327a7d41b0084c9c73f760bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256933d92350c5076c203e1e5d8fcfdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5a3eb6c1cb1abd5ab1fcbc59f91a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08650364e69a41c5178c2ee433f47e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d3013397c12e741bb2a460443233213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e933c93d577f325d4102e361777f6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df98d9b809ae37b9117170cabdd41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ab44b9b040265d1b038f5bde673cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac2351ccf388dab1ebc6b6f8ae2cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e11728e29e62623eb3b50e0cf144b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c7b92f293c1e73dff8f897a122036219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb38cdb9ed5d116ad22f09f74232e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbed55f1a69488860273b2d99bc96d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7864941eb311fd63660973574515009222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3209360143defea098687fa73d5c28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e4dd0c08941b07ffc6b1c8c0a1dc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cef65473bb4b712c383de760e6a5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9b8b0a0faebc7aa94b54950b3c5d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9656fa4fb716b33db670bf27a224cde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1fb4fb6befad36c551ddd89050c61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb0221423f2965e1e4ac69982d6905229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b347d7b6fd8e54243655a3c7a7b923230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38304c550a6b5cc28afbbe677c48686a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a14d573c902b835fd6c8817b94f14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85210e1e2a1548dbd03e412fc6da3f08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b247dda80833d08e4660bbfdcbff1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e81d1aa5fbf62efa538971a55c74db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e0415ec68a41de8a8156860706b0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bfe47ea99e2400007cf4e99b5856c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ca43b314088fabd686c8de069303c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a329910e1e4189bf17451064804de69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda48af51e90859ef9eba61eca500c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ae5970cd876d14ebb46bd43bf158241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1053e5ed304cf725d8044a139cf1b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff7b240dc5caabe4e395d4565d6b28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848b13db385384f9f35994d2c2590f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba51590901fb1a0965b0a848841cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2734cb94e24dd379cd1b9eb8ab583d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f246fa0e776c6b2f5c4c71f899e1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f030a8e96952fc8d901481ce860a55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f16d4f79ca49ea726ad2a22b68eea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c94781428ffceca1b1fe37adf8f362250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197ec66ff442d2afe4412ad3d94c02b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481db91a5e9a025015e2c0ecf4e53ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942f95a3ee22494e61ec3d58990f331253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60ab38b82b4ba8acad3b6ed50b5c61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e4b46375abad84f15d6aa140ab50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bdf63a95697c921da042a6d5a5721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4c073da7ea850f06e5aa6837f7297257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa470644f88c4b10bde81c7ec500b24a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eca370d13963bc728e675c19532ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ea2d23ed121b74f0961d9815c00f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f24f0e6891c196dc3ba0fd4b19bfb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118e9f1749efb871652344b6b23e109262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827efb3ca47706f07e240f95f7275033263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32ea540cb8af6455d383bae9dcde27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0527aa4d538b38ca462b51f62ec43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36583cba8920f03be3d4a81eb02c8f23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a878ba46d814308cf660ba102142bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3179615002623e64dd10a4fdf80ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0dac15176dfbde8a994093b9a61f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa4d19e7034fcf3c425914331fdc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae2a6e90ea31702ae6e73b7250bbab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559dff089e87c03e0df650182ed7fd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb65d5441a470a022460ce3a6c84cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbef58b30f9707b421c5f87233aefb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c62e8b7aff7b1664b3767bf25237af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1efaccdc46645f2cc84fba8c7ac8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f4c7e191ca8a383cb5a9ed42207f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95514d53294c7dee69be591e9351c979278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d834d42b667c8e208e85b4210a695cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bdc070de2d15bf9bc14035793acb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffdc093e98d1623dd0839d653e2c5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac4ece74a14059c6a6a3f3770a594282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85b3478ace3ee5727a4ba237af3cd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d394d120f8b084371e62418c882466284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846f32b53c166f44e8cd96064926e8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac9c976aaf3f75d16120d02fac09c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65652928672f9b960cb038483fc5d34c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ac7decfa50036c3944869abeff778288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2845a11ba4dcbdf1c1c07c95260703289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68fb895b603955d9cb0fdffd18b0a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f513b34b089ec03985eeff8ea8196a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059d29c5558968a2ac298ac4eeec000292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd717fb092b9c722d7502b3829d9d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d16c9938a67d438f012802fdac19f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94465c299526c44f0663a72fa45ed9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d51c158b68329d23941bcf488208296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5c759655089de84e52dc961b4a138297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfacab224b20cffda112a9b5bed44ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3886b6d93d1651b6d98d5e89136e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95448957ac1fb8465478c5fd0d850f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966d9a741425b918b6b4041682570ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09921f39d51a566994da4db0cb59623c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359640507b4623330eac263e58215b1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cbc643ec8fb97af116877552781be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018740d63a862962f8fc6ba641634d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d58d809660f97079d05feff18b932306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ef3d15606ac24f187a935ee187700307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a54d0fd96d8d7c25e3485f08aac6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbedc1fb7b96ebf6422016b230381a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d36d510a0ae85f513f3e9e2bc9e1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee77466fbf89f9a54faa854828c861311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e935683083f1a183ab30738d9ae3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2cbfeff215cba1c7a42fab5cc2889313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095ecc55c2479364c7d87ba7e9401ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780c7bb57005666eb019bd6ec83353f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c04bb1e934bddc18fe764ada2bfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b55600009b56b5eb177c08f2abeeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89754afc1a93b9775cdeaf2517310169318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8619716f969231ec5b1b57582ad66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0bbf5606d08994105203da6eb3f11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd320a7be9486bb7fbaba6999495eeee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba860ce03cbcc12313e8e2e105b017a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47911ade46cf640f82dceef95404cfdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dee9ee92462f300873bc0cf4d2f38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e09dbe3ba02f79df90ae6f69c5af45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecca1ce2346bbe0fd23a8fca17cae3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5276ef629e06df7362b39897e105c48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bfa1e59cc3d67fc28d1c71f282051328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0106345f3d194fa59fbbbbf806a3665329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7a7f6d19a2219bca16df28d625171330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6aa384ea97bf966496b054d6f7b41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a72136fefa07502c9799874df5d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b855158f0de189c4a155623457effc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b12e21bb179a1829fec48033fdd49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98025aec7a915d8f54e3be8e85ba9a57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b4492056cd28786926559c87b03f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0be22a45030e19e588dd5176ec99f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd0e98bcd2d996243f73965148b2fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823285d3cd06aa4ea25b99dab2bf7d57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38f57819d59749bb1d7074134de08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472beb396fd7ae2de31a85f845a42145341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678287f830dcff69b32aa8495295d0f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b624a21864079bf4eeb687a30be599343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e362e54100838f948064e468932f3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545b7cd4870fcc6e1337004e476f0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289221cbe118a24e5d4343bdce03e06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949833c707a03659a920eee0ab04474b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082245f63879efb699a78d0515386e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159eeea8198fee587f3a53ebcdb1a17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75aa788d48b884641517502e10f1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac933dd9c21037349d24970b0a7faaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17975926ded17931a2c6f84d754fb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310de10a3e9b0158a9beeba5f305c90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270805eaa904ac783cdfa1965f2c5b29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a941a891059bc1b18ac020c8c146c48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0371a439f7b5b4dde3e6e9713846d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d18329137772b869c426a306f93472357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a30e7c8661b220f07216394b21efd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76fad7a372d292fff6e17e855913c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829110b09a68073fd48629baed5825a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde056223b43ed6a71926b017133a101361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764919902852fbbc984b91de424f08d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36e2382358c06d2252cf31d3ec67f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae245a9517db76a66970e876473176e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3bc299aa506ba9bb1b8a5d51aac6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7804bce4a5910657deb3115c3fae3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35aa78e25afa6fd3ebd576ca7e8f74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07edcd390d11966658b1def3acb1acb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fc74bb2a0551d780d5da5cf75c43f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfa6182a4c083ea93558fd720fdaae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d5f66dd8945411ad3b4198edbb473371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b072a49d8f74b0a226b70797484772372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655841b29a4ecf53b6647db4b0ce6f44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d763689955b1965608315c69ef4ce8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91497a309272689b0889a92db77293f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb8ccf1fb09bca0ed77a76589c27b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f0edeec1c15b22aceaeb2538cffeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd0a52f615f9413296187db5d1aa1f378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>