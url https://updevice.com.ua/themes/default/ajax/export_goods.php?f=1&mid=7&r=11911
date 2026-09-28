--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784e3d2046200a2213935801add3e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3cfcf794e78ac82c2d61976cb53882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12992da0112c9eeadd05fd4e70fbe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2cbc4c586eeaf6e6d2b988a20db64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79553d9f228554e68d2ff2b3d0f1a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2bfe6e6f2e2606ddcd56836f4e2c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99645181ff89b237a379e8fa8d39376f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c02bfaa46fca99906e423381b7288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4001c34821906b3a491f7ffc03dd449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbc1ac8d83d19b35360dfb30dfea4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c09b685aef6087687650a82f3dad3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6bbfe01ef63a82f0f0f1b5333e00a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ed2cac2bd1780f62615c5240eccbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb192813f1a09cfef3f8bdb09c93614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789077ab3500f0bbcfbca8b6b7a7cc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366dbd30ac7391e97b9e2f0976d3a5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b114522f92940bfab3d6bba9a4fccd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b4ecc4e316ea0aa139a644c8822dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e019b5daf9fbed4eb9a958d2338df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccdf9270fce9ec4a17f5a4b3a405b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcf2dc31f20c3c067da9cf34903a7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0da5603eddaa58ee06028691a436722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ae211e7c3c49b51216c78a0e038f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969572793a9ceb8a16a5ad0056cf98e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fb145de95b8e56679a8fc8032916825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d981086a499cdac0f6af10e3df7276c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79715d53afece3f676da83a13a837dd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b82aa54c017b828a34f6e90a13f8e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288c23b60f08d14e1bf41d67cdca5b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2b705f816fc5b562826b744609d2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8367a175f1e1dbb49ca0f9fc84fcf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94bc375d78a7eff27e7f99c56553aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4ff5469948a7a9d3328484e39018e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385852475878e73a1f99d60e3e7e05034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b916505af89a5e7522b6dd21c346c0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04da943e0830bdb1aed2251264aab236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf57d05334eb4683fd36576d60a5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b54e4e009fa578a0ca3678d05cde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612f2fe518703d5af424f081284eb3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9087f6ffca0bc2c2769780f1b008ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af595eb99cb1246e077957d3eebdc4bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be34d36c8db67acdc1ea7affe98705a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f416df1f963d0bf19ab71c28aca879c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc77ed82afdf2ea9e4ee05469315f2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949cbcc7ab1dadc69569b037443a46445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8384fdb016789b1ee16c949de0504df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2afcc130839245ae1f7f23788b2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005de2a93beb38c17c20329fc07ed17348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8044ff96a25d66ca41474cddc8ca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e255316200c0d04d5d2232c4083368350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadcff355b02b5dcaca275c876e082b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761aa079d5d826d4a6e28cd287de5bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a995304a20cbc5547904a5012a8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a307ab3c990fe066cf8eda8e2f6d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115d21db6168f12b475ae340e1bd51e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f0adfcff518268f174c8d00c6d5c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743983ebef663cdda0599cac03e6c8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0de8457042483a37b0e144b699c5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec38d3d66b4a8f0afe2c7ae5be536a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a558925b5ed18989598ec94dbdc3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830d09903f3e928d6d72b251385cb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ce6c851a2160a040910e0ca9d1fe262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ae8ab6158e5f5ab353400c3d1c68063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed24c8a3f5c33f9222e1a3f24fca48e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c098f942f827f09bfb59205a2ad1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0730d377490e1479e1a95bf37c605b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e518cc54d5be90802e6bbdc15e23d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36584f23c7b61b0ed56f5b15203ab1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6191c3b815d180c6a87b969b16b7bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba47242c3d4e4597615814741e404970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbee5114d5277db8cf2aea12dd5e9fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ac006d28c4b6f5b63e2b692b120472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627130b769f369eb0351caf85368d3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef0c28b91abc132f638029542249174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f72639e535068adf6d5efcda3eb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f86f3acf45ea9637c7727d34cbbd2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e6fc21b55e77bc8f4df7b4d604a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df432398c7d1724e5f730392102126278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fa2f1f695ba76f219f86f2cdb4f0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e754768281195cbb98e82081ccdeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1c0c383e2fbf52f0cf6f6fb98900f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc2d064fe7d8e39568b6f2d3317fa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79439ad4bcca194c276c011af56cf22b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df3e8463c108a93656e5450d1fba5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b1c18a8e45e503ceef98be9c536585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106307ff76db07ba82134d1236bb249886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d87e7226314a7923db253c4c8629387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19369a34e9f241088f68224c834a9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da6719d8ace09bb9743bf86f667c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18882bdedad1142312916ead528d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2dbe03d3766aad53905ce24d899a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e0ff8006ff7361d671241b54ac2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b356e08f68e680ef4f73788ad7023393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fabc3dd1195dfb3dc8a168854ddba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf51b099ca50b9b265581701ea5c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f04a4293c824964232c6cd9cf1e3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d10866de9aafa752d79b77a17e5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33e6f0e027a8d749f17c047cc6c3e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d06d9405f19f565c7dcbca8652e9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690440917415fe2c5eabf86164f8b28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d17c76b6377bca551107cfa4907bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bd1495cbbf0a4dcb9f105b7bb1785102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499530b7a183d73883e86f3b746d48f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99468c66fd461c69741ce8fb0e12d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace7ea42526d427cd97f06503777e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5aee09ad395784f8af7700add795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4a5e01ed111877add1f78d6971ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a4ea8d8e25d6a318629dc51ce6904108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a55ab60dab88502cdfd5a47a8187109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0695a46d7cbd4d0b0ebd98cd11e5a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351a9616f1e50845767b65185246e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5ce281c918fbb42dda4678fadf14b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20934a58d012eb73b2ea129cc46cfcbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdb3dbb877ceaf7e77f50758add7cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b96ea75345333165ccf66c6fdf1c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b67ca6b2b66f433af73d8de56988f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf043c26cccf7fa257628f828f2dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c29170303922bcb35395aafcda03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de7c94b9ddd80de86e9a0c031201a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b9821397093c5bc1149686d770b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995294fa9e70f4a73a9ce09ba5bba395121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0812eac2e1f06925bc5af69d8ad484122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dac6aa7f51535709f7a043c17b2440123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9facf63bb29aadd245ac91c4fb5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c82979eb995b355aa7f0759a87a15b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf2ca1b333f0680051b8f005345ef8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ed5bc865fa9f8035a0894afd2a7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902716ceb02c0cd7b5b43c29d700835128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e265231506d3fd3e48effd891449cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0a5ceb5111a9d7a536c9c5fd7a10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f76b1b76f4aa89da09b47061d5153131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec102e89907a17f7389a676e24cfb2ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb12ed2a1a32a1e3236a96638cbff27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1947c6f9ebef1a71b36a043aab7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af5aeafd9109257568fe2b04631583135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce16d6011adbf84fc2fdf971902367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d48649621e9823d7e4dd1d7856f4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee16af5f64f4e9f39ddf5ecdae1be8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dd67667ee9bcdd87fadfbc4b97257139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9414b797a959d0e2f01780a663788140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5901a0591fd1dda4080f93f92d19a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d8bf1b31a4e28a44b2bbaebe11786142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d451b309c27aa0b1d3af75be1bbc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1f1ca9ce1bc8b3d8010889894b153144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e4ad42ccb75f546f946252520ab6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983b2a2b45a9a74dd4eefc9e49a3555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5bb0324cb60f823412e0fdc2db9be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789bd90bc91bbddb693c4c282f61f01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed9af66d0290d99de9563a56c5cb8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e83d66f865be26969680832f7263f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b142d0f6394a6b9b9b7ed6ca810c1d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025315578f2ed9dffd85a544f2a88594152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34a2d5688589e47533db0cdf8e897153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecf4d8adedf7a3b9c2e891bae034ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7a9bdbc1f1ffd05bb7bce6076ca3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2a17135b428fc2bb16275390b0194156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a07be6b61ab2a6f4594ef66fd24fa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eb79ff13251c7800cb7c523da5926158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b44d13e4f1ed176fcf614fd4bf83d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f90eccc73a3a0e8b9ca6785540b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecec2d6a348f76ecdbc21a3338862b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4721e23409b4552a289dc9a1c2a9ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef903c5784a2b1ae3f364059d59fa2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8074b103eb092ed2eae3b6731dddb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44395074a29d05ffba1cec9cd8979bf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa9addd69508c07cbc97e73595d266166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751a95637abb74de6d970801af7fc19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc75ef8c339ee813546ba3751e41e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a45ae228de05e369900bb04912336169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3abd34f05d81561311e54582d09e75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b5d409c8ee57f1ea62afcc31127ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eacda1b21d52669017d4a31403552172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c9194d8666b90097a21eb9628d785173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424607fce0556f9c7bc02e0053deea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c15204466225da3a881db79e7f62b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca13eb780780b2c4c3b9c02af31f54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336420127b648928ea2f038e52511447177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340957f1b070622a4131ec555071868a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66362af5d009decd8622269fd1530712179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9946d6a99009d32fb093d41fab3902180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521fb122d47d4fab8f4567932c66f24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4afccd0fe9c7ef79adfe39cb884b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb017cef0297da2944cbb5b0072e8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfc19c2c7ffd93296926043688483e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ac7f92bfbc65a79b18eb3f10ff348185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c7af4f8016830bc762552392b5d96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef24aa8ac3ec0146b113d8408e9948f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8fd92566388f80603befc05d626ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1920482c055c95adf9c42d5f72755b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535aeafb3655126a86c593f3717d03f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507dd5a7be03c81fc4a89b453089e1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a9becea45fcecd2a39e609747760a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d70deedd4bb50d4616891ee4285f63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6239297de3afbe4dfd416e42bdea6ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8da1804a5654f8409a5d7babf4358195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c027bb7d585d4cddfff1293ff5964196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a6895c283a98c440ee86da86792ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad86484973b2e1a105ae6785141abbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dccc8dd3cfa763142f405b6b8cbd3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02febbc4701f8d41f960a20dcf1322ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484aa33df50bcb26023f369295b3a60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c42b0d67aaaac111e9e409f90b1906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c2cdf91b05adfdbc3159a20629f4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59698efe2bdf601f2999d8edf448d5e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9af9c2a14878683113cbedc2e8e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd89cd5b661cab377b5f94219e630c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ec3f0387a4d87a98ae5d6dbe37700207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a10c5245ca7cfd919b2479ce591697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f02cf0b3320e6458584a3789879fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fb05bd1b4fd111270402659ab7f85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4c33882ddf948b111d691e4b3dbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d92684a50368d2630cd47c6ce27f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fd81a52add981ee813e285898a51b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ad300c7475ac689d6332f27894006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2b26803ad537e76ae160da2cf68a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90833d0e7905f66ecf6f61332bd3f3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc57a4442b83303ed551c25f215125a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c758a9ddb4110759c1f8bce5a21130218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160b417ca6bc24e5c62016ed2133ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df416f0781309a8beaaa67f1ae0ae30c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e09acf5d48e42255a53d2e2672582221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddfbfe2e2da11c8e99d38ee0dbbe32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e43cea0edc45e3ae82225b5f52d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d89e0cbaca414529e41b494371e10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a587c14a26102d3c1d1b70e4aa9ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e3fcd26485dcc0068a8b542d2b9de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec807123e8883461a1593be24d573227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3a6e45d65113a9993fe5bbab8d12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65557570cc45ef85f47c0d3aaf5f0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bef8d6497f8e22edb612ed3bfd5a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d92653c7393732170ddd32502983231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106b65379b33d9a6c7ae96dc94c57b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e2fa018dc39f21abb3f0303d91185233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dee02580ff0c2096eedda7864b4560234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb08b001f9428d1a84011b16aa19bac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9488d3d01ff14354ed4c4f4ac744fa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a61a8df752c99d58e4acbf0a2c34d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1c6897e13ea65863f302c201f11bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa04545ccaec6313694866f6c4b297239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98699a9ebe8c2a2b6a01353f36bdd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c82fdc4afebb0c5612ef86601440f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85130f2596bff60d311f94e64007db58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9da7b854ef82afe9303e5368d70639243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613a9cf8047662e5e0ba5e13bab7254244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f19e9d000edf0a1a7c84182486d927245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a987e9b813c018f1647e7587b8d3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da2eb28ee5260fe1176df6327ef86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cc689cb192479a601a7b4e2ea99a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54a48aab3cb34991252627c6af6967249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de3929fa6fb00e835b62d4c67be7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104a6606a8369e11b7bd648a780ffd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab43ebaa5eb1e7c6f90183e9f0b49e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e465fcf36febffdf2e42614395a9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eb7f0e5c36e129ac1e46c072c6aa9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065ef9755e08f27af91aad9981fccf7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e788ebf04ed3b07325a72025d4bb647256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897a5f01b36d548581bc50342108da0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166dee225e8cc3c74a83ecc4bc69f0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a2f6840dcb5b466624d65c651cad0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56537021e19039431bf7017323b558c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c03e843375e919f1bc307b6586280261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d84f13977fc21c42d71b57ca948a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26a6d31faf54f573731186e40d9fc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112651d15252d9a1b857262d5f54653a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed843ffa9e6e3bba58c0b66daf25c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df5215f5c1537e6499943d8f0e92bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76339c29495a0f8c497f223d1fdfb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7127f439b6a7b14f4f7026d4376a28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81e06bd5bc02059f5785c3b7c5b0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486dfc1e29b889a4f2e5f684141018270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a31844422afa95a57eca1784f0be9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afae2a642387f03600061e54a93114272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c72ed671d234eebac360c1f00e82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9d7bd21e9bf498a94f78eb73252b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876e22d23c06b2084bb8d484e82bbff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce4c9d17640bb2d7803f2de3f9cb2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ac674724a48eac7eb0455f10124a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09300f1fe70d45a46ce859c937eb75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a14752ca4447820e302e146e75841279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bfa0326348b3b21637dcb38a4aaed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a750f8e003ec1e9c01a03d7b8900151281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db800a128c4b99f204937b90fbf87ee9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e6f5bc274d454a1dbbad43b31984283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5279aee7fed8e23119d382b5ccbdee9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f99ac4f81790aad1e54abc25ceabed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd178fee894bdb5ffdef4b3cb15c2f4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd61c006a13635014f7d685f5a01782287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbb66a0e629f99823a4817ff8236fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3b94df07ac1b31ab4b826db5171cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64845798b9f62e717d2ee5075d9fd3f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823dcd5ee63b134f925a2a84aa5c5d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d11891f53b930a6846e938c84d865292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d0be6cd45f9714e6583e3d84cb66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a87a988242670b6dcb3dd91426a53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d41f36e2e9cb3ff3eec8ee009c36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103fc793132384579dba968e587fbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb40c77a3a81d98e42c546a66cb711297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68e71b3de4b527c81c6706eca755ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d179e338a0be1caf231371990eb07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a792ee3233ca29f6de29f6d0adc5460300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17246cfc5230eab31484bd63a600c25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaa43895d43270021c928b94f6ce1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e06778cc1a84c99bca78c880aabf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349726fd81f90275c08aa2b8314bd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10eac36948e92ed8a395838e2bc8fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef350acfe8310630a3fb4e6082e063306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ca95634a4d7240839cffb7aa2655307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2915c2a5ef3b58dde43c464d2946308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babbd57775d9ad0ea0082b163f68b03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b8a82ac704c1e9e90003a6ce26031310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fe7745a7e815e03589e69fb912089311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c5c7bde4162d8496a64353cbc1ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ed23b19e32f457ee396b4f188635e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310add40f93c4ef7052bfc578e317d9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b04c4581c945c313c2667be00eb7a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286549cd5c69fec33d2bbcc931532a21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777980baed1a0c52a067a638731078317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0512528f56288363935104374bc26bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff06e4d397508f25a2756f3c055153319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1105a1a78722b3bb1375098d8073ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858a33d1a2bb107a5c9ead2cf0b1769321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d235911adf9167e191c95d7d0e2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e03977edc794c64959fc493bf87e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e29928c0183a5e82699ff4a0138eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfaa3fb6353eb72c71e0f55093466f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ed56c5e9032a809e911a35f886912326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4afef028166835cb3b6f12b5093d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5e7325fca09ebd475fbc1f550983a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f6a8af2423033713453b359e936e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1015f61379368d7c8d28ab5471bc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9e6aab1a838be453b710fc5d57789331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abba70eb0a58c4bf599367937907f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116eabe1e7da188d0f9bd89a51d0c91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad76fe2ac3573d656906cfda088f76a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d5f477a7d2d4f809a0effab4bf0a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d817a6afe5a4fe35833a6f19cd63e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad76fd0f37a3ca7b4e1405110bc09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2bb864c27bb87335b5cf391770080338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ac4bedcb3b14a281d85c7acea87f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff108bbf9e111bdcf35caee4285039340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907017b881fdc7b5e1e6cf3a03e6a081341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde4735a0b3861c199bcc17351eaac3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520aa7e2b4ff5c9f10c2706c8b5b3cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf8de91430954a51736b9065bc70e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6401cfa2f989969ae2a4596bd810e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b4367957b892b89979de98d785a65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e703f42dd17eaad5275119eed3b93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4cfe61fe3daeca710a71ce1419e26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8804b6820dfc2257423648a8d8fdd5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef934da9ab9c0ce288e0eca7114366ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d9ec12ed1307b6edf0e4f2b2b7e69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ece0b923a2c45a4adafc1330dcb0ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da2163ed1b27250c29c69806198acb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7293e35b7bfa0527a032857cc5cc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f775eee39674888de7961f6446b8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a071d5e74991628b3337189e147ed9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ab9d774f204f4d6cbaf49a46233de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa6e0b3b1e0087ddc68109b9e59e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50c40541a9c6ad4e806effb8ad1898359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ce61d8d3ef7f76b5583277a1d39f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d04da2a697f3f44a3b694417aa744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dd8ee154c9724a231f1d768f0dbfb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71743f2bc462acae4a37121feabcf120363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bfd0c5343c6d7048dd15bba8495c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aecf5d7ea06e18e37e98120c6a6268365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded24d590c5b5bd13913e1f0491d5df2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dbe898cd4a39a58d8586b512a8239367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b69b5c0523d718d12808de5b4d1ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946683f1fe8a73d5768f879b0320f3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64413ea595186d75d9b57d36c3d73b31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d95c4f7b7929886e46ff80f9d46fa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb7edfb0661a9bf26d37a9c82a68ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d499837350337fa34cb71e93a377b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e9551c9507f7facc43b0322a9b63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc29b3b0bb87665003c258f101cb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c7b1e99babdfc39955dadc58d0f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbada0f1c1c1d1ac279894c32fd78bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97238be79fc952c668c6a2971f7a4ea378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060612ddd3278a44c05a188061c58fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6ba2e6f5d307d9e7c98526b3e228c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a440832312ff3b788fd49ec3d653cea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c670c081740bbbd9a2a34b152d4514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813d482acefe1e4bf2183ca1365ff1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58465621fd840de962123d600119d3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cdca8d197d2fa63facf270db797a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a2207ae9066a9837449557bc41078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb420ebbbbece28390a676a8732e9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691ad802c7d4f29b501e26215a0262810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a4b2c9cc1147d914f0104c205a5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da003ab340cf8ee70c8456642a20127712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f8e10fcfee68352213fe47d50880513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0950cbb2292ec23c75159d7e674b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a312ee7123e1f0e5c37d55011abf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e124f687834793d7cd861d5c4a1d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67a8163150dcee81ea63924665438b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d681f34ff1cb7962d8eac70b82fac218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34913a6df8a133c78c3db389d898be1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b781102d7a0fd278683ef580dc3895620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5c74116c75a0c5e33a82ac6821dc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb519e08f75f6974a2fc68e645d902e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488208cf1a579869c5c039f277c5fb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a669a215333a6ab9b61afa07a830c8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583aed1ddbc561e8152d964d7651a2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22f06c4910b4598f099831d01be42b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd38dd5071588f2e08fd943c993d0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472416bb7d72ae97d05ccfa9ebd8f0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb74a23a0ba5d67eea4c31c2a9a8a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83526d9212ae2f7a90edb3bc977aa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd8d0f114c7ba89dfe18276eb4a8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b2294c965eb8258d95211c9c25e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989879c07baff7850b78ef42b351ddf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da193d243596cb1ad358c50f444fd12434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408b111f010139ec591728c4808c63e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bed85677c43d68226430a9d66b13036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa429f102da641b43bd2f0fc4240637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a0641344e085876eccc37b7fbf2f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4d1fb8925eb12a86afcdcd8dfc27b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054c970c65e0d2654eb8f6af15ea18c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9897ca17d36ffeda9fae3be4f7e3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15a1ba18bb053213ee1f970dc508cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ead8a229757e8c3953b0130a7cd94b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eef7b4ac3d80a4479a854d7880ff544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ff740c602c63655b7b89035e474d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee23c61946416c49818a5aa7b92a6dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868067d09cd4061a86f56df2e99f46e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6271f12f72c2f1edabcb3d6ad8eed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0907a70871c0153bcf5446234306b8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479497d72c403e9f030bf3f7d0663a3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7411dfcd90c67a82bcba20621a17fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb854bec7050d04c66abc6afb380805952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d211e2a3b86ee4a97ce8e960d12a9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ff409f5403705045591cdb82002a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ab4a179e6d92cec61d193ffbbe9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662d0c7bd58b45dc66f0fbe13c522ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30895fac9b5fb9ac96831f8549b958cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b318f1dcdfaed31e96e677bb795425f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d1d4ca4ccad0c631892129273ed2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddaa9d0707b2011080e0cbc5a9f8d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d296fdd284e3e406a3897e2d315be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34a6f3e4a3d245966598d87f8f97aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25fe5beeeb830a5e1c70aedaef002f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdd3a26db27e8319f8752c2fad570664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51309828f1326e1e7a7fd4d50bbf2c8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaed279387b7f312a15d7f27169d5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a948be8ec0cd96bc0bb7108dfda7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa271a9d3513e5c5295acc5daf064968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e18510ea85768e9298380879535bd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcfa36c28796509954445580ab3a6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aafbfc2c5f327227e84caf78fb459a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378981ca960068f81348922976a75f6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6775b0e35d7827565c917d15d895b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919597f59878651042516ca916a5fd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c79294ee97772dc73b868d8513538875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90108c1ea57e52daed079417586f028376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911478c8d320fdc61e1a86cf331dc2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c0ea319b16f7a0243044a2b09edf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d6fba2ff1f28bfce707866b7fc9e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c8eb51518bee4c5db8a0f05ff752480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9cc1213cbf3372435feddb9d4e75881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bed16b3a0e56ee2e044e74185001b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a15cf256ff88449e7beb798520063f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64635dfb084729ff925d063b429e8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726c6544a9e0f1f7136ea809ce56a1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d62b6a70a5abf3e6a8dba230fb7f1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d796f694142a11e6997fea8f6e7df087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c048a5b7b49643dd3742d29ef018c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93265bd6270b8df99ce963c346428e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934abbda6d44c00b5dee1ea132766590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52681fb98c35b69c6a67e721fc53fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7928cf6746c9398242b9a8be7da80a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7aa6752bf7fc269f80397d633f4ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb7ea2d0dc46301d4c48094ac2476594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fbcc54b1e502fb846ce728b9e2bee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae36cfa06670253f6fcb00d3d692ac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3735cc62a92062c4f4316d028281197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3838e297fec63c8fe4117a4a16ead98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71ea64c9039f3a3d894d2e1fe886d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27319c2afe0bf81eb78dcc5fdb3f95d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d2f350379aaf1644fe15cea3c573101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bd662966058893c9a4efa34e42790102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a6ab24da698f1d432fde38fa7b779103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c621d80e95063d352acea3b165745e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310a9e42b40f4688f7972177eb7304a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86e89b4ba777dbb52eee97fef2033a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0fea2be0e1e7091b8f41002b7d79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805794d7a3a6b1766ef8db1c7d6e8ef6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f81a297b96361278ba84ca2ccb2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af19c4be2d5b880b7866bf409a08da1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb313e1c6e189cc65e8f8ae4e2a7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907da1ebb16037c332f9c0dfcc9df0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804f726f541c6c01c28787dc967d8a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ecbf6828a2465c5ba1405395de292114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff8c1e9fb4f4363851320e959ef095115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545fa3dad1d86cb76b682dbda669b72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676b12408bc83a1de37817930ad427117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dd73c24c31a22edae458fd82225a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342104072b0b61384ef54f3616a61743119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5390a40545c3d941eb3b9cc9b7c92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83067896b8cc3ce9bfaefea7be2ee494121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007382472715fed3a8d26b51fb4bbee4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c513538a54c40cce3efcbb6243034123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8033411c52a01cd697849d5f0c41c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed73ea07e732e6f845eda131ab712b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea1d9d0d2f65047c3877c63f54e985126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c44403a5d71f532ef2a717792a851127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd26ff8ffb59659de37e47907209dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c84a48af97960a3f24dfac740f53e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68a27adc6c7913f40f1a8f78ef7861130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcacf067f3089b65ec24dc13ee0f90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf467a1e4808c78370e0c38b874bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c5659d77d9955901695eda7c7f9d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf579acc8b93e25b36d695a05c5325a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d832f9a6ffb93b3068649b144d81343135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bd58e406c354c725d1d259568bd28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d2219f06d7dd7ed36fd431e181b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d65b0de78b506345040f3d0866984138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7511b7323d2cc6fd0bee8f39a8c75bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f745859de7e22e6879d38f107deb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088fe8447b3fddc7c7c109a7fd67189141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dae91e8c7648f8cec6174163caa3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24585c1ae777f1a38c6adbf58db3098143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda2c9b01b058b9c5b682b9669dad3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8240d4483f3a531863ce0e2f0fed6eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c9c0ecfaf6c57990a137555a4c4b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef948b762dff8c3510ca442c504610a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28cfb0997ec16edd4593024eed8400148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0f26e8c513a3b028e6b800ef7fd23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d044ff25b85355a66c901bed1aea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d31356b54edc5c4154693f4a0c83f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a52c3adb0ce89d39e00be17df3d38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db222e78d92a00756a60671419e03e77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f229394a1bc49e4adc7ba68db550845154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc220e7e59d58a903fc92a538b0526155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8dda3ae6ef7bfad7eb9b0ca8c6ba5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d900b2f750b1dc999d59c09b810f12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03902799fa754d9ded62e969be0c9856158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c08851e96a987f0c3ae08f5e3c8fe7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd66ebb2ccd683ea36261f307cf278f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad26fe0895740c7d48a427427eddaf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd230ca053e54f8e834674a50bca84d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df81835f6686c4c98b4b13c7dd523163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ec5043500d3f0f9fe78396867523e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e24fafa0ea5abe99a0b13efdf2edc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29c474fb6195ed655f1097e78ddcd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4685f4536b71fb38110e9ab48dc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b169fce9b787e8873aef725744337d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3db683152a22df23434f66d980a29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2031a693ce969d3ddf22e1fe73a35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf06af8550e9f9c8bbc0288f48084f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b2d1cb269b3d70e5ba4a4b802aec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddce0de8c6eb5e38913b82f358455f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233b093b79d4e114bc69e42cba98480174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc7fcbdb7349ba5ae87dc1eecaf281175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb7a779a58c0b1e33539e4a7a16ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005183b66bb4536c41eba337d0692822177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32339d89b0361fb74879a3095553470178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02048fdc4f4c353e41cec7989a31a876179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e87e5fdb0eb673d85eb3a1205377d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec73890d001333d707e40660c3f41c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6faa4c4ab7cbef38049d6f0da81a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0c0847ce2a33538e00da982fe28d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd0aa0a59d3dcd1803c67964e29b6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2666ebfca2da0802aa283c8fd028db0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eb7f5b1f3eec7bf8fe92fec1b2b4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abf932502a9edc72836b3906c30e82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80795da6e37b712cdb2f1301e9f8a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da79d80a0ec734666571bf3e73bd8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0488718b58a208331f5c4fe15b4b65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af1761d47a9ab65b5330ded7f4a681191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93099734f44f50f36d8d09577f8ebbd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844490d1ee1fc3d3fc55e66f7468d2ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1f77d0bec086a1d0388f23a34a830194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f55be4c9a4bca491564079318dd21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec57dc7ac4e0166f3c155ecc725eef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d3b00b48fcda79242f6d844b1b48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229407d11f191d6d4ed693d8c806e270198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa74c5d44b1507f396c746b8b1e4826199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa5033bf2de49b5e923e12df730908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e03b3660abdda4ea0a411fbd74724201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe685f9b8d2569f4c93a067b864fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b300d25721cd7e28969d39cd4db9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08170add4c87a9922d55cfd40f2f0bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b2988b196e003a141af10aa63a787205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4dce38123b84203f3fb5fc3f6a4a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9892eb97dfccca69115da5d10f42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427447705011f7b5f890d1c92052b8ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ab13c91eb06a4369e308ea9eccb7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64502778dab2a87492aa1abfc672f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdf499ecc9b056347db25de788af80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc0cdcbeab41eb466bc1403aca302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486dfe3224a202e79fd0f9293601764213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fde5388a92a48cce606870135bf6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27da4907a8b8b179ef1db2d5b87bb1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632f1c63020f85003a2529a568ca63d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c8f16df2ecebfb8ccab17f37948b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb4287f80ccf8f6ecdd6323a4ea6fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9663fbb8a2ada7883b5ec1d9157d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0d5e14626572158d0179e2feeaf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30088db9749b963bae45abd1382764221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582584ed6bfabc4d5e203786122b11ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad031c3e916181692e3f22d5d07d240c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71273bdfead28ace4af6cde0f0632758224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8471e0929182db79f6bdd1e9cc6d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decfafd177b814632f05812a6c69e74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f3bb682dfd389d40933fb0fdd8ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828084e538967374106c3b12e9fb601f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416de6bac689f39aa2b7ab61790e096229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761ed754b739732421501b3036ee3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f51d084f688c693873bf935ea321231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2142b881fe19abb798791dc1b6662232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95635d2474634a5b15f906206125f01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98865563e650a29af31a24cd66eb204234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a2dbb1f99cfdd78caec16fbd601bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497f3a3b36b294f318391a64a60d84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4643b2717d557cd9356587932a0c40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b59c3763ec2fc8d3441a454cfb6b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf95cc827a8cec7fa10823c71e0d667239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e4050dd94a3a781a725d24bf2750e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55b85bcc6d17fd1429cbc21e78c44a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498de3452c8332ea207e74235f1c62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385358735c999a6418281ec55c53849d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7268708bac8d8d0c4e6ccb17aa6808244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29377a766cf36d03dd7ebef3f0efba83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e07adb85c78c10b5575d025483b88b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28593601395731e0cc782219beb71030247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6813bfdef80e1b44b15fd791a2852d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f4cdf5f98816f647db64b8c5c787c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd0c97aa45dd3dfce9228fcb007afd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cafbb398c7a6e80f83b9311a24f471251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e2812079e7d2a0345c146d320fc98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407703e54f63e71de32706a44cc7be4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720969fc849669f1bceec1a0321a0ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5a540f29b45d896f6f95aa7707640255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782a10de311c78971aad7575201e052256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7543ae336828ce7b718035941dd8f38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5276dab3430e14bdb053dcebcaa12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6c8aa3731b56be2c2f7e8ec21ea2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d15fcdbd6f6c754709b89edb69a1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eb456483650dcb1a4032d7d89550e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac15670bd779734d2eeb799fd0e818262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fba877da2ba86f66033e9199d42be2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed986f03784d351498ebf98ef6986b10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aed20cde0e645f296b708944086a30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcf1a973b74e35ca60f8bb8989ccc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c69d74b4451a08d3be89cb5b0528267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648fc303aa71ee3d525203e56d2bad9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0682d619f523ce4075b93611b0cdb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e24bb6bddb3b5a53a6a442f5884fd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32acfaced72c12b762eedf8ada5ae22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e6539215b4165ec3bf303300c93d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c07a7afd4c78fd598de8c99b07680d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414573c84272a6def33c93028e03009274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b80c2cb34e9e205b9f78a9059ab0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c5fb9d8eff4532fd22621281f8543276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d8393865e3bfc90697562dd0347d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35fabc0d2a72cef7affb8a291906e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b6d58a138beab32dcf1733919da9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3921c9b0806f8b08bfca10630ed31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842648ccc452cf5cae1d950e2af8acb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467cdae7519da5517ca96108a8bcd82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168a248a0a1b6a10fd8ccfeb9d6e64a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a70e5789acf41d9cae9cf07b63b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba3df45a0635160ba190bb7a50315285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d146c8092b4c8201619ccffdc362286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431bee6404d85613529d1f6731e94e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c33756f2efb0b74d30878421d9ab0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b28e4cb243966931bdd77755ce5d0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b66109d0bcea060f7e7fffaa18b19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a69ce0e3914767594d87cbf9b3376d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde44982905c48f1ca5b789e7402fd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee70bdc35595373f44b161b9f6020293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091408b0c46b20b03818ae28496fb00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a5b9af9858adc8fb0bbdea2ae98a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371e6c825986ccc12f9a0f053606567296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6599693766fef7717b372b0c88f2ca3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62458a2581e2f3a61b22f47280b030298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02ccee68052cba9ab94205810bd8f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafcf435260ce1305941308e3c32dba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d5fde718fdb54c068c77092bcdfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b956bb99305f74e028921f4fa74ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78967a6ee0407c60ab1760f6cb3780af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ad702abbb7f3ec3817161e96bbd2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f8f628b7a2fdf49dd4839692e97b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7c9e38c449f4b91ce4a8496fae7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f87407a902aa2a109729ded1419e67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da5e42af412208a232856a9265f078308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed86e0f28d6e5d2891c29f4258ed99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25c31ca04682321243286349d9e2d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496c1c344a98bd656542931e3d39f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eabf1c51a91b907b63c9dba5bf501312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822c7571587470176da55698ca515a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1a50af26b3452c0d2257e1ea09e89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4528acdf9303e3e3448ea9eeeb8eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1e7be082e99df92718b7d8af1db3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65189ff3ca19961ea9636f5dc38b911317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc769297644799e53289a22a156477318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8733f1d7d94736130ac3934956a4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fa45609a27a577b5c862c6d993e50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe34de7ff52a3b87a69e68c6044e38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc32080bfa5a322a813cc1949fc83a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cbeaa8faadd59bb6628e447b262d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55420039ac932dbcc78ab170a74d47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c1bcd78386db4da2ff4872035d3af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe370540d241bd660b4cd64b05a8971e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b682bc6f15329928a2e99b67da0251327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101961b47510beec053abd97b246be7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031300de3b7300e0bc409f9977351a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11dc20fa45d56bb24bef67b0191819330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc95e03cc5401c8a22c5863f8dd2e67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a29b9c99c696423394d0c1139dc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02324580181b96f26dfb9783f0109ba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3458de69ba583cdd711f72323b217334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d19ad097cdceedc2e22052e58a77fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c72439a921d9784c0796fd78cf24ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869b50ba1f1816b62fa67392096f0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be993ab3096a7e463c138be9e9502ad5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733dc965deece57ca7af398a460aee6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f60d9b6cca0efbcf3e3199d43cab2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4892d7c14f631104616a75d908a35f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f228ec1f36a44e1bd33aa044deada3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae964c223212776abc0b663fb1122343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d42ee1a7ad76425fbbeb12be4746344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a151c4daa93ed9d93bbb73556daecb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c61bfffae8b5f55ec4d550bb1cf44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58aeb539da82ee8d5c967f914331e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed7cd81a8d330060be7804104a565348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a18c7eed09df7205b603edec7a827349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b3621a47b99a82530d7acaa74f5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ed86b5efd6db25426209237278b1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcdc5084d314ad24e2bcbece9fe240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b18e087f7051de57ee196e5c47d270353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248d69596da863960316e029f46f90c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf6139b8f52715bc543f7f5052b28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273826abfaa694e3c295ac2dc58b68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775f2901836c06b59fa72e0a7e13b58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171df0f8f3144d47b14fa73c3a34bb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25402b2aae200e623540dcb74ea7d22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a56873dd5311491d44c51f233de769360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4dc70d4f37e661eccec7e4a49c744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7b23b8d913f336d1dffa1a769cba6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c77bea19a82efa471a646b1adeaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5eed8d66ca1333d342603ff99b2c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d45fa1e8ebb27fc020597cbf3d7b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433e17cd61c376cc503e35ea7dca0f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc6d4930afb9dc88289235888cfcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6affcaed38fc6976ccd94eb54a6f6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df144f48ad8316b41157993cbd8a385369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09636f022f1934afad79c78c1002e53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbe86da617e1288690dca6b2129676371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14007a23709d50c649f8cd80b613c26d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766bfa5c1e4c5412a55d6f26660cdc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f93de1e596f7426405671fd66082d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd9192b8067de47463b7fde2f30d84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b445079acf1e0dc18faf26bb45efee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad385e2de785610c638e26060b14fd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b603696a94bc0727f3785c6bf75c7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>