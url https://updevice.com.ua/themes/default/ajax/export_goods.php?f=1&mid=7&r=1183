--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e43f5912998e6f245f823b14e7c2e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a7482d7835685e526f1171a0f71b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524051a116d0ab6c67c3c9ca9720e56c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9519d093a4c3e34360fb80c5727e5454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea4bc2e0f48686af55503c5a9ca395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75233b48d1a9f208bb6fe5852b72a9446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236b8d4253642441f79ab15ff22cef87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f16b590bfd8a2f7c12396be273ee78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17230e79a020e20df55f04000717b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b11aff360bf524e00090cce168d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0a38e50dbf210aff66a8a37cb2a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f90ee3b1cb2929c5e58ff9daf784a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72d3bf50ab9fe4b1b1259964ea6b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612d893a401141c38ed8456a0eea5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fefc245014af72526b730ebd7b82715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972c9006a695edd23ccd7d76a86bf3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfebd6450f3069ae2b0bf92bf8eef5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed624f826ccfa7412ab9bcb82284412718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29afe5c5715214c5e1d3d7f968e46519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82f5e80710b63fa90d4f24ed1ce45520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16556cda2a0c0946b8cb600de5efd39321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28eec9ee540b031e14b9773533f8e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272c55eec878ab495eb588d3d634d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976915d80da7bb8dad08f167d72861524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8082f059b88f2c3d916214aeda4b3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfccb09ba678709fb03c38a2260455026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c232e8e7b5f49e4f6a7e776d80f334227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff27f01c194de95dd422e3c6db3e27228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d650a750d52a431450510f1c89af029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da99b466a5da706d7959b5bf5c04b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8575ec91710d34a2d8178565b7f1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7d3f80250abb47f1eeed41174ccab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a63d3af3baffa78b4912b132be83b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2ec0becc5b6b34f611a885e2341934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c51a5f93c88d00aa26b3ddf16b56df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad9d94db7c301263a8aa68d7105f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30942c7655b9801f9867ae73253ed937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6dab33200f97d880c7a0060ce73bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22320d7c3848dff96a78b2b3aea34d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76391ddfbb9436ac6778cdc48de638ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44397c9247d47ed1d3720eb66f25a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52294a0f293dd3d64378cdac186e5ace42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79a45c88dea654c84e319472be3a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2844b01f096f9acf879d155e5a34a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c46cfa8d7bb8e35d537a25656f85f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe65e6c64b8d6f7725d064d3121232746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b56b99a3002e3992f0198fb0e16e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb9c3b6481eae8a858514b29071b9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12990001b8b0967938f3ebe741605e7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad91b11405280131ee91849f91f66850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c665760112de689513cf90dbacf6c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cda4fbd6c6346fd7f547247458a5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383880af541fcc0478a350c84635bd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7161fb490eceb75c5eea9c2feec554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5557d1304ff285fe28dd0877d4f19755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e202694679aab31e7f0d06fc98222756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab582759902dfa030b32f68decfc0fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd862de3c57715aa3b51ca165cd44df558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca40f5c58e4f12873ca54d491d735159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329a164b26c1ceffb056b01488a2a1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd4a70265f2659cb02248db8047d8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abd931cbcab718bdbb88085bee475d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c38c92688659dd75bef31042ece68c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b6c541b00c7c115c3b975376abc2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1de24bb6132fc77131b9b9a661ad4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb703270f9f35ee3c2a44a94f3800866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c37da8f6818933d1c88e810340f4c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0960945afb746184b55c59da1370f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd99a05bb15927de0660345fdb8ff9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc59dbea20a1d6458cac76b5a45d4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b6a7d99ef8398fc7d830a0cabac5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa047de408b5effe7e6115cad4dcae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545688b590c00e852ab511e061b9f19673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32adb0737146fd49ae605a6985bbd5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ae03c78dc93744bbaa0c66a5a433075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38237f72c21a371b9c3eb2dbad07719e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e312a5eaf16f87c932c86a29503fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f24b4eab21c466bf9e9215cf3521c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212b542e773f22315cfc58045dc50a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cca8b5fe0ce594a1009d43e6514cb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc046a24f75c4461465a1f5d6ad14b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1cb51ecec70c06060393deb238e3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f40954fdbd88ed2e16e0d2e2d6f92b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00778be5feb8ccaa1ce081024d24554984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b82495d676c6725ded3af08b5f261685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8fdd64da3bc54ae4b7646e6a5bc5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5d67173960ce90fe163f260898f6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301535c937d26e5f362d8a5d9313184e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cee7c7aec3421bb0243748b955f20589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a307a0ad928f2d874a87d93303178490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63633877c3f544afa377cb220dffd86d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74a7e627e19d7560999b318929b2bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62aa94be285ad21851adc3fba441fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7fdea73eb4ceac6249de794885ed794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc07874d342b6d57c2e29b79b0d473f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450e9f419de0da6855dc4fa84fb6f9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129f78d246c503d81ad0bc9703e25497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d2015a02ff03b68287c915c20993b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9cc02297429e4468df601c3ee792c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e05c82bd8a4d427878de2469270f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4540b3f54eb81989dfc0dd201659e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c999924f318aa7ea7740ac9f9ee940102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aed878a56a46cf150f05d5cb341ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40a71033d339832bfc1bac5991b57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f2432dd9bdba5a16abda8d8d8812e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132b1670aa34b10dba5b906dfa5e9c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbd33f2e0730c45915d50d7b4b4954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f86f906483e9de61d1ceeb2369c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac1f765b4f378511c610042684db6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd71b3619d9e1c23d028b02203c84b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e960ec7a1247435e5dbb12aea5ac004111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324eb156640034419dc36d1f26eb240112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c710b0a15d965edffc5401fed61a05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfe8b3491b85ad6afc1c8c09a4c1ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577845602b1ca9e5d05c9fe3596053115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e4fec9bf55fc7d55992a717816982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed239cf0b320f263fa9f92a655c405eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22c8601ace306ddf0d24e8b34af2a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54f04fb9c0dd16eee9e94ae0f5b71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8792140597375a5e8bbac1d39da117120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cbdcbd563979fd8ce8f14ce9dd841121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5b1bc665fda9b34a02bbc2ba44cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8f3420b4e57f43c9179805e98080123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33e327e4d27260ec335b552f7c910d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00baab6d3406079bbb68aea0078f24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422dce608bf4cf999783c054048f36b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e34142dc0bdee08d725211d41f26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edd0326206c352cc820a13acbfb89a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c88670aa950db53391d84ff035b9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788bfbc12432879459fce5810a5a5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f723576400414b94c7641c09d08ef7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920babb61b4ecfadc0cc6372f092aab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fd7c136e7018f862b545c70e886ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244693479185c33115e89ce235649dba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f10a79a2b9c404c57e037a790cd85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91929215a05657a912a21bafc575e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b8eb7f98857b11bef6f82636610e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf954bc5107d3e6725611c4d5548f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b708c69f2fb0f2f7a4960d3170fcf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd94c9da68dc15a9b0f7a273081a6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe88f61f9e84fcbbaddcefd3227804a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ac722f5c664746881212e23ce9679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bc12d8ada4cf86311ed94efa334a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b799a1e1c1fa106e3d35ea941544a69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a639e60858e5013fb93089b36b379145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1429168d362f7c1789adb8770a202146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fb41d2460ccf8e9767d8f36d42c34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688617742f80ccfa9eeec212362ec82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce1491daeecde388969f33a1276ab5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83decedca24a20fc14520a620c19ff58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedae79b0643e6030244b94f8733b02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f32a46cb4284eb6ff439ac447f8b40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1fcc61debd57955aeb2e335496f6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761561133766d32c65025bb970ad2b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c06f25b1a3e142304eb34ac132502155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f14a75219f4ab6abd2e0158ce87f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14fa0301932d0e0a264068e61f1ec9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000ec2d8c870e54ef349e2e06811098158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27266f20b83ac92acaa4ca0a34804ecb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e90c16a02ce9ee9f5b01e7e0ebdd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbee105f6c044d86f484f44ca918b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26a6482d846506631981d22db263c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22611f9851067140526ae366bb396163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623a1307dc40704122997307599374164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a6dc1a4e36836cd2e407e0e9acf7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233155d8566d91ba9b2eddef13c4aa6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eb0926b5272f5c909b038eccb6ea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37722fe4259d5a17df4cf9d0d9431ff1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcaa57c0971bd703df08c8a0dccd00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a081381a050e9907340c1e7e1df8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899e0be5283cc538f62e5a9fc3b5eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc9e69d02a02dc794a4879b338cb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee155e04b8d2a404ab49a65eb64f21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826850218c7ecbde70350c66b849de1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c6b31e9b38170c6c19d21a564eb3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578851251976ac43f56a5858de27d8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d6abb2df448b0e7f82dd592354477177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47bc6d8ebb639e9c54f890bf68bea9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde7be94e3b781a37c8e0a89752bcb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec119e9bfcd0a14f42be7f6a2ad9ba4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66cb8b8f88ca9a709c8262b24550cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0d039485ca4fac5d13ecca54413f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256aee9840f9f1d17ff45120c9c0a13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cd9cd2039f671349148077d17573f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daddac1d4589d06997026f2bd228e7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae3a32d71e4b3bc1145a685dd7f0b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3f93b89fcd7a8506fb156f5475dc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb3e9010bc84bebb8b4c5e819415b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba8b590e24e2d687471c9ec1e43f04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78355ca8eca1e42192462f1f6d131acc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940f596f08c613df9fb1edc253eb33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a94678e112ba057fc25650a3112a58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252000e7169efa063dec0b9ec590817193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad796bbedc9fadbf9c34ecfc75923658194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0efcb6336c7b5456186db92c0bf98a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc892a1fc3c29c742882021e62182ba3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0073a1a1e654b5de550dc5e9806e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a33b68856b026d2f193886aa9b9c96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc6cb03133879dabe069abebacd295199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f78577898be80937e3349901c82ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a9387cf0d7eac9c2e48eefad9554201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf77f358b555c7a6e8a702b332682202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61487d5cf3992e0638874089d9ea99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f21eef6f142cb69214576f559c77e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54c7d51e3d6336424ba656c7c09de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1818f30c3278dbd4d9d1ceff67ab671206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611390c24c6e68084aeb90a02c9903207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc013b24a68eee87d119da5508fcd3b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5cfa9ef8ec6779f1693919e18876209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e61fd0f43d67994d2a557d26d17360210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24695ec8c9fcd3aa0df037d2839e4ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbe806ec85024b91a6756414a0d5b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c879f92461081d4da9573d9e8a0cfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e668969571a061b767e5942bfa4b0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1796f504da8d3c8fd846421f7c60d91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c45ec8b61e6a21539cedd031c3d820216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1215d374d9e727ec564be4c730c49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba32fd0a3fd2452a437bc2ac3c25df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521237b0ce3e5549ee8821107b72cbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103af1d2c97a3948d70bce669a44c3b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a971fb323b78d239ab354dc68dca721221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00465bd0ed065b7497783803f64197f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7462b23b699f8203304d5ca25706dd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0b5a291bd41a29e8c2d18c052fed4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57561bb92b86d64b8723fc21d4a8ab28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88bb3882dc3b1bde46aa65f51bc586226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526bb90eb8aa28ebe2d61383cf3850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae05891eb5982b8a802cf2e5b5479228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7315a7695e1c71cca2512847775ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d73bf4528d47bee8280f49e430a76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae51e22ffb12d4e36ebe1a8ad04c5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ffa399b546bd18f0c716efba87f34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efb0600079068ebb44c45f2c601939233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c95c894ddb92f2f71e878957ea1dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018ee62d578a11008bb667aee3dc493235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfb695c7647ccb559d5d4a6125ab30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8141e3f90333f6f794a25764fc8672237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c7617ca06745a9ad868d3810811d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c2e6ac76064c2835f7d7b453495d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da3eb776f6de5ee96e03301564497240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901533e06679b69235c0ebdc47d87c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83fb39e8649191602e30c876dea338242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c8da66ac2c51e6cb25562ec94659b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a1ab9f7dfd8bd7de96769c47698c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c182dd3dbe04a4c3fbcc38cb96eb56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7325ecc89963b0d4ab252a7fc7ea3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47316cb0669a8130618982527405110247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2277cc4336565576b10ea39e8b450db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467224f5e79dc82761984480b60949249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b7b6f08e6b59321893b1fc475043250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b122ae3b422dac5d589e99776c904d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b2f41c16131141054a6c1fb23107252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef7f538ac2e1d96ea3e748da948ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceadcac62e2ffea25e903795cd17347254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c5043e7982cc97eda0b8a819dbf6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d3bdf6931ec9d0f1a7e0ec3a5289256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e123184946ec3a6a8f09424029d02d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54cbf0bb30640dee9c2899d5c4d8c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c152ee084e5a80c85eb6602b26bc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263e52b59163500346ebf387abd9f71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822cff6ac431f9dd76dacbd1b5c865a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5eabddecb9c703ba1ce7ae40e1022262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a0be53251ee0cdd24e8c63974f95f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07150c172484570e7539e84c81e3b55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d237a75a460265b992be9e7784376265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc5ea67d16536ef0394d916fe133ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d772bdaa516661ce24b6f47399cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413fa9b084d88b08b9f8b81a3b97d35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3b99e017d2af04613bcefa0297776269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03088aaa6f2e0229ecfaadddac1949270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce372e161967a09dca17343549e73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cf8dd9b08d32c2ebe7848e12563af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0598d8e78025d48e484918188f07c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b03b1e68c8ed5fe6db1a7499d59a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21be66836cadc8f3ce2f487c2435f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae320e742234d3fe1b32e588918763276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd47667782f266915642ee01a54799277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922aab41264312a982199fa0f372623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0fe2d83864cef4af988cffdfb54a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee92e1e234e575c56bac3c151285e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e873e1334478e3a6ce4a612aa5dcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c3938f8fe5f28e8ebdb39083e3c35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb5f9357c041a7da6031e29bf2a9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca89d51d7e5c02f5e1e30faf8c3345284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec46a067711508dbc2e7946701d31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dccd68a7b138d852aef80d67a7ecf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669a86b6b27307334a04f41a9cf242287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24143011bd249160b2c01fcd67781396288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d06bc183aee6c950603168ef77ac60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1850e09a2759f867dab4a79f6a06bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07158a56381841f531658cd304910e10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b54744f4c8c9f883164ec9e63946f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec04c8da74fd12cc163865f10cb5c85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a81b2d94936c120231122277bbe68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aeaed1b0b1f903862c02a874cdc37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ca06c6a12f8ca48f31b03eba1e64a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024435987422d0d7f3b8276298d217b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edb08e32c0ea279508b147c7fb04a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb7f0f605e66df351f6713d606fc0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d5ea5b05994e57085f3cc5b1b7c8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c144d69556e306c0745030d396b12f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e80fe982c28615c4b5d893030687302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349c9f258164de95eb94452a3ae968303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8869a6bee73e7713a913ce228de97d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac4fe1eb1fb823fbc4a62df1f20f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712705fb39fbd92157318c7a6bfe2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e40ccda1bd91c250b99c04ff429ab2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c2cb91901b6ec1cf2e10884683de1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dd3b694c577e36da18c4419b83e08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8c6848a8c5788b2a1103203181ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b36179167cb9e7f846d8e2d2b2fb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0bce0c5bb0426de1da578e9ad5e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d1c3a0b39b6dcc1eb25e1dd8d256313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338af812727c1fc60ab73457bcc7b5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4257c45091530315622f90947274315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6058f13bfc49d30fe63d1f3e6cafb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20e950d6d31edf5bf54b33d36fe2d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254844071fafd12b0132edba65ba6ef3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16815ded6f7012d684aad1c66c3f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d59c738676556ef36706d72f2dbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84013022b0cc461f7542cc6cd81777ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f039ab58f9e824785efcf8bef22fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a5f2f9b0018abbda3c3eb388e5255323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956ed2c14dc1314646c4018042f5945324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1b0fce1fdd6722578488c380639b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1a60f29ac17d9105ae46a92249cbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa53f67146a4776463001345a080792327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde4876c56943fa84e3c937fa64803b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3e8a99def6f4af1e3116654c3eb22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602843f59b8505ff9c2abb972c58377330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51166c156ca6e92657f79f20660513331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6282f5cd5399e18b4e21ab392b8c7f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697038c3ac65c4f5847383d8f425730a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d8b76d1e6bff4f40f1cf866d24bda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc2c788d53a9e84c589fc76078e20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624947796ed7910653bf1416a1d36ced336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912c52c9203ad5ed8821220bb08525f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e5b6f97d557ac87be89b158d6664b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913bb490845d79cc51648e2eb17be7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b67b14377a27d8efc8a422d8fefbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301568e459a9bbb13c5dd96081d47aa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e26219c81db8ca3b8c2b89cd183db9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efdcc7174c076a1572a63759f5749c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15b1cf500e2bba9e7a4e69558bd32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a49703f9b6b66b8b7a28ed52d653d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ba28256a7d36558220a9a4822e0ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022fe22bc17c679c4bce2c0ea1a2234347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717866b9fe53413911ce706790c198aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055329a862cc2a1a223cf1d908d765b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f83b3a7215750402b31b0e971f992b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3566d0933d2a8dbed400c3ebd77185351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a7335f8a81260ce6b5b56aaf9ff25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166916504593772604765f23f63560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f65fe32fde2c8e1260fe2195f9689c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29d5723960f7639809f76ec900b387355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bba82eb7f511247bd9d1d064638a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf00e070cf52556af199ffe1974154a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd5b81c60e788c23306f89de3000c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7b7428b372c7b430f315c990d00d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34732f4ef1ada579657a0d0a753d2793360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b2aa835eebeabcfaa86e8c0ae2b38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0112e890cc9b71b717ce4c3c2acc72b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41109a018d1fb2e88a2111b557bf0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03ae40eeb332517ead228c117ffd0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625e54bd98bcde2fbad730d920d0c7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ec6747dfa03590f8aeb35fa9da24c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04a8e40097bc2bc434f5797fd5ba1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d38df9f492616e94f297aaf3ae2c89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1cc9fc5aa004a6c92635c13cd74d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d6e388fed68c851256110cbb8d86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cd6694e966df1a9a3a1864127bce4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79c677b9d037a12f5dbe090bebf04e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ffad1ef1ae70d538330e4079e653373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9dfb7bbaa42f65596879a073d6cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1db3f2619348177d0dd584162e8bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140fb528ce84e39cb1d84ff88cb28f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46752a89075ea126aa7a5646343dc3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e427a8030ce32c83d76c3446a7839378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa059acda6669e6233e94c04f9d14a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dd809cab09814fcdd96109d8239482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a39bc339c9ac5fa1433c95191b9a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeeb2f83803e93babb73904830f4e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9228a97d3846d2e99fc91797bd63a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f52ebf07785c2904e4e63a93cb76e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d70c77b59b47df726908f2d1a8bd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb3c81184991a0d391f29f0575d2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85bd586a5a909698b2711f9d1060b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497e3d36f2ddaf806651a4d2e5b4d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b43f903f733f3ca5e304c8b85b2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44886bc87f1680e1319cce5061c9a0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3629da6c56ecca162310577110c5a4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cda5f9308008f82040dd8af567eb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c20365d8c43cd66a5b2b4b6bdf63715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054b5260001b6f0b67b14fbc930257e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107523cc7df0b74957ff4d5f74b0836c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187977158fa4f1468135b7bd1b1c03618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95d0ee8ad911b54bc39dbe5102781819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407a2c0eac94e9bc5aed93c8da07d1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae8262793c06a84b3796736cd33c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e56b9036345b4d65125164a4ba86d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e2262a9abef3d172c27dc75661d2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061dbe751e437d649f43936b905790824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e93e2ed466eefe730bfd0b95a731bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df730a682b085c91c06a6d4b540ba726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05a884f4b1c9542e6805e7ce34a09a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f01902b8d42803d81319027b6535f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d29d818a512cc0de6e1ee303028529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3a796d966b51f466a7fc3406294830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0835f08b60ddb635cbc8926e49d55ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441b360ab581313c14c20c8a133062f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762501c22c7a161bb66aa4a41546ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595494d923ac09b3b83723f704d919534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4814bebacecc8d5813fb3061bd63c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a7b5d193ace790cd1aa13f60e71d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d148e35def60a96e5c92b3ea661ecc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e4edfc87cc20a0a083ba3747b05d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c15b2eb8b1e992fd87d6dc61892a3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b43de5b543a68260cb6f349c0ca3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b09311afcde198fe31df3e4419ffca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab25ee8a7e49fc6776452884fe0c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f10a28f8937452d87dfb182e55843c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d03d1595b05909472198c8a24cd9a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c514cac046f5cd6d1700f1411b4e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c2244693b80a2c24c0fd10aa5170246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e3128193e3ecd4521e2636cc5ff1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2101cbfd255a410421d8ebd98d073048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef4758d519d930c4b27a1358d93c6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e24b7de8cdeedd91cbabddc543c14450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa47f06b6b35f10bf3a73eddc35ebd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d6279322bcf22762f82f2d94d245352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff16e86972281a75af9bd73d9cfbb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1048897f1009a130bb692b88563e85054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e1f6950c07db3205f565ee907acbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aa69d40b56923ae61087c71789af856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f8514746dda8a966ed94ca7b24b9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910323a7a2fd09ac169b82396bc2254558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a80b0500c60acf24c16ee9202fe27959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c3fe577008905f4c2e48caf98177960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d12cbea56673f6ef352f694815d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcaf9777135fd9b11b5205a67df43762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d823bb05d647c35467a06f1f11e4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbd16e1867255479f9b300d163ee5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ddac7da32f169301222c5553cc2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def519993bcc3807525aab1579e502c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a903cb5903ae96fb135a4e46c3b3e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62750cf6ac35d66a3ec1e018aa0d062c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b82824fc1fef56c6e7228eb1443c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cbaab2d8e830c1d02b641fa36376170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ad3bc3a0392fe482180d317525cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff200e747289b20aec21026f80ba0f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae189844f45362d61874025f8943673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c87e24ee3fbca902f15f59055203ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe2e61e84e02a305a627267232eda575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27de9177b0bbae8576788d04f0f9ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dccab323d8fdebc61ded6ba60ad0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dfca48cca42fc75f98a06a3126c7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52814e18144285998b3f8bc920de0b7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d37a7e3a38f4e47c9686174ad17d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3db1e4eb61be1b1837503b3f22dc0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec8199df323095c6e51c45a27247e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677492b9c521e1ec760bed639d810ab983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e82f77f9ec0f02efc44e4f60f176684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b81423959b522aaae669bd06b861a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3f16f9210dd842637312e9e8d9f4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7893aaaa50ed106735ae3e9c16a1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239671370d111d915491fb351728300288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3fb42782a72e1c9cf965eeee80e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7628e6c5594ad7de03c7e2779d31490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81b7c4769a98506c453afcb3fcc1bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fb8f045f5cd11e439b45d918db1ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9bbb4c095a702e18678fe9c7f887c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced55379a7f4202ed1bd6a018117d06694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593cdc0468dc9060c6c235805d0c47095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f09218d657710604c6b8627bcd22396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3d900b5c4e4a8582713eab1461fab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0febc5b96270f250d00530e11320f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75379547e106deccc5f30d7a643b81b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435632ca7acfa2608acfb8a200bfe1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547bfe932a85a8e527650a8af3210f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcfa60c965bad72a0a0c10f3e0db8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d0fe60c2440b4eb48bc1a136f6536103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183112498c59b8761be82412d0317d65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe56e551b168805e61f75e66eab423105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb622785c683a19e02fe7969f42b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b9a60435b7225f6920a6489f5397e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59dc2301cb5a90ba6b13a8dcbc19c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559624e79b020cef38246b45a362c08f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3dbb8b35658493b43993678d02da7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee3c4c11f6a4395ad4ed4457371d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea8294a1e311fa5ed41e0516bed740112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb253c7715d3f9428f93ab5140d27c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb869c6525ac145d1abba3d46dd6799114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad1292f3833d3fadcf3209c148ab0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7596d908ffbd949b6f2025f4bdddf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d9e91786760b94faa04ba12a33691117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7436799f24c60de42ad84b2bd2b78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671aa18e9811a488dae8281076467b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123acc36c3fc7082704eae154c92069120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3775c663fe16f76c220ee458cee647c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dddf247a4b6852545be37d6638a0c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e7d0428f1c1e88de85fbb23e97ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac844ab40bbdb944637df0bf7f0d2463124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7763be8c55195db35962cce32902ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364921e78e85056cbab8a14bf9ea998d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b2cbe383443b4fe2af55c5068ee4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a5fd5dc7c2dc2c03b11efc5057794128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924954e4a9c72253a1fe9dce9c3c170129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebfb8bed890c39d6b143b13fef0099130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce451f541abfb2651e9506096d0f584131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f30e61a6b2f3116a48fbff34783d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09091681fee047daa47ccf7437f267133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f5fa98c1794004dedff91154cf771134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924284478ad9300f108a7317b92f86a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e493633e7a956a961735957d9d8d144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cbed183b673337e318f89d8f72dd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac374747df27a23542c11001b54b060f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11cb126f40786d6becabfc542b3219139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3997056447ca69add649f8d509cad9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd1b44d1c88489208c55979eb36f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb24625effb3ff3f45f94a6ef75eac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67bbba9d0d8921884fccf7c9f98d1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9e045bb544f6c3aa85372083bbff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fbfa1cb4e36070dc599883ca94044145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b43fa53b878421f2707e26998f40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94efc2bff1bc54dc6b6dbd2c490f9c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e5320ea5e9dc1315439420d746ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94baf97b85cbeb4456ae612493dd67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991f9cc7407d2aa9ec2690c379f04ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63022b2edd79c99ae0e11afeacba891151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0419dbf837a4281aceef90fd0ce26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47bf9fd26fb9a223a0213942b4b1f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538770acd6d88036ca37c8ee8da21b7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c3f7a010f4829ffa856b8d4659818155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37023d36ce474a36665f5300f7f8b63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32ec0cf2de64ba8708d0f00285aff4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1448d9796242507a9467e930b169ad2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31493bd3627221447f725f6b3f1e87c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d841cbc52b6ef0fe26c5f173ec8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e9e6cc76a9b71653870ace6352d59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f4a709faa9b5a127bd55382b76e26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1384632adafb657c64133079c0d6e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a86e6b1249024af1942cd7ae2a06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f9a9afd7776de9d934a1da1ac84da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc697b8538f35e12ba9c184dd905aa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e848c536c2ac9c6529a477a3afeca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202994d72ffc80834635e56ac576ed4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c07f68138a35f44c0dd09535a04b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd4f79581bbc18b37c93bd4f8239a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192c81e01edc6a43aacccec8161e3ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd71b23206265b27b946e97ab9a68fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa834c6589ae68660e47232a4621765173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bfcc08f14e9731d70b7db22c087ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2a96d93c8c16be07919f013ef1780175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e588b3bd0dd0f2f7b5bf6689dfc8999176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01212717a996bdf69261e911b6f2e3a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed257331f4469677f8fc71bb1562e18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b657fe8899a357c0d1b7d0de8ee93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf00459512523b4923cca1f437f172f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5a3076b9b65790d20c1dc104afc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c1c0160f153f6a22fea3b6e526e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423134828b9bca7df69d7900078d1901183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85e5a833abf9e2d7d057d49d3213c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100c4f0dcc41bbf8cded7efea3436a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318583f83fda7a02b5fa6d1d0606e136186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bff731532e5ce8800f62da593a9b48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6715ea6ee4787a42cb72674dbf86a20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708d94a31672b8e69a61e8e97a73b79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebda0440f07b074b7f2bca2cd137f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbf956254521a18b25c93942909186191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001d66977999c9992c4dbffcf8efe45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fd4ebdccf97a1288a94f7b862c09f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3d173c6890af60fbe394cf5f6a4b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8fa190f3c7b8e6fee4a8dfdb5dd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e9125cd2f4d8fee4f7d0beac5e11a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edbfb4213b20ff5fa567435a5e80db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deff648e4d81f9485f215c0c496841198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b183d339738a1bfe04bc23c5a6c5a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f378eefd7ae29678ae27eec48f62a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f766a16949632ff34211668157c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715b33592c30a6cd00123a32ffe9447202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00ce6f8a0fd336e5854c905e486c2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9def0b6f246b92ca8d07ee1d94ac5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf70551e15f9e1071e75314197796205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56cc3810cb1d8488730af4bf795757206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86527affbd1b2ecc0952a7e74ace5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef435897cd396828520e563bd79687e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624f68d58f3f8c3edb6c086c5b79020209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a8857e323e5ea49cf31438de011b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30d86bd02fa9f055a51e91cdf5040c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5f321b55a9325d9540a3f28cf9371212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962a42217f5e61897ba061c0facff6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dcb96f280589c82741b894dea34d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23f5f84b64a6b7be472bba8fe1e92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8399a46a5e12b44dd1c050629fc89fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24069003500fb977cf69aadd22b834f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be8bfd14aeec225b067e6b80ad6db9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d029a6c3491549de59cd2fd23531162219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080f0f9d7a4cea0dc372e51926c3c3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156613cce68ec38c0be738a6935f5fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd6006d916e6b5086245d52b90db07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b68fe0c28cb8738396ec7d483a365223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcced707316d21ba59027495b16623a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04742cf8b0b245ffe4408846633153225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d214520dbafb9cd24f56ebad520b178226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3857a68c39207818b81057b9bddc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94f4e0fabd49ba2c4ed12e638d73a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9fcbfe574e7767d01203b1d12592229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334b45dbd8047bd3a284a7a15dfdbd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c0a1bc7ea2c82f15bb916f5e586f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e86615e63e365d5f4b3fc4c40f648232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f58c2b447013ba11f921a2cf9369a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d65ce199784be60a5b217a6a4de18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd2fe1fa989c05888bd685caa2109b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ddf853ba98f34fd3f720c955d8f40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e7c4bf4dc6d126455d510e624a0c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e391ead104ff676b0f52d8397a48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6bbcce29af4d08cd1d8558b26c445239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a470ba18c6d402dbd7a4c7306a83b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11e0b76f5bf651ea441b9eef1b1b65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29654a27b805fc425b01b077a5e82a7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f05feb5a6c14f481e5b4a53e49f7f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df240d2bc30b9270d24fca932824dd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e78b34b45984e2ba9b56916428ed5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100255b9837f079ab9921276361fa34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c47c41cb7fbea8d0918ff1658b0eab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a255a279d367c2e2eec42d388641d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaccffbafd0bd8cc00a90c96b438b73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4d6d33f02ca117836d191a945dcd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa14eec3e1c256467894e0fd0f1b687251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb46106004e261566281341d4d2eb67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9efb6db461d90870b39d7ad0cf099253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a31455fe06574407a3593def2461a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52e0595643c9b656d50411d9c623d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7396c33d7a292baea931422560837256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e366e4bc0fc6eff52a152a38ad40a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4eb408c298350c11e2e70e8c30c50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcd6d29b2de2648fd4a3187795dc7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8023bbd4e8072c8f3177e257dda73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e4a902f7e218bac2c6945c96570eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586122d41dd542f8b61b3f5a8c509b55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeac45cb5002148f0fe0236acb9f7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ff5a1db60c4d0eafefcb14f64cc03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf443327e1c6d863f3ba7548316699f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b5c9300ca88f5b16d2a8d42962544266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7886c46a41974f6af527d53951b425267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9823926fa3ea60899ae2fbf72ed960268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f613fe4856f02aa43a50637cf91aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034eba6bc30b1fd621f5658434d5756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcbdfe0b8899c635d8057fec16e2c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81307a943c065396db6a731a239d271f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9554e93fce6f90fcfdd32748deb5e84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e0f53df884a3d0ac0cf8ceb6d0cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfdd7c47a2dedcada4b37a9888bf8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d347db9a61f78d2dd2d45a3d6c80c38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ebbd9a00f04eaca634841cef1fee7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8613969cd507462d7e89e8ae0b29357278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc04ffc8e90f7de85eec8a6155968279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10896687dca2bf3e01205d0fed76e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b82f04fdec246c162b7144a0bcb02e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30738444923cdfba9a93d4b81977fe86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea451fce663c4e1df970569617f310a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b14c039b049d56194075197e2715dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa728565a405667468e87b061a2be7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a50fcfd0e8e6b63fe78c25a94b25d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21371ff2d4e15769d268391f1aa4a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d5dbf54bf9a96537121dc21d405ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22304b1f111e9fc03c13068775f90e1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35217c064e6aa0459710248a10e2d9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51e16b63f58ce67e66f2495b8fe6ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073bec9a5c48ff146a6c24da0545a26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb94971fce745b3e7d7f564b50787b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa9fb160c0dd4d276e8a2de23cfa93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d6f9a93b1f35b46b1c3984f44c782295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b98c1e9e12738f1544bd7dd57ef4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12385eb3f7b66067528e860302a04f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c2c037b8ec3ab85543094ad49306298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be8eb80b0d436ede7b7ac4c616cf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789da4c67f5ff8fd84fdd1470fced4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da1cbcd829bf63e33d49e15c5e6877301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396fa9a68de2d7bec26fbf99596a838302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92cd40e1d3e057019cf210c50d31d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70a5e20b7d6c9a3fbc66891b8d6d10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d23100a061e52a2aeb2055fbfa150305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a1d39f6b05ad80d5f32247e83aa6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f406490154a369fe468a5eff370149307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792b83b7e81de5bc57f46e8ffcb6258308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284828903f6f339409dd9c3a3092a979309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b472295657b477d93464657093009310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb871f87cfff1760b5cd44ebff86a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851d091505aa3bb62f4a80476c30ae0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51efbf95ff62b7b6171810e60992a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d273e49bbba8118b3d2ee31e381e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d5cf12c881cb538d1e5acced1f5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb0aa7add68a1b9596f0122e2531cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd4293bf5b913e06e220bfba6da363317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6afa6aeb1eb695c9b1a2283ad666318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630170caf091288e55306d62a871e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d48557d280ea1cda360033031e161e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922df9f43b770ee8cd19c8aa8434bf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ab639a01bdaebad3731ffbb5f531322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9177c0ca5c88de1a046deebe2fdbef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871eee96510789744f26a0bc5b8de2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f2450a37aa8cb5ce3bdebd5db9c47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9621e4f714a7d162e78fe6e7f2a28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec97c4162a5648d9a6cc3537e5d9ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173250d963830a2bc6e13583105ffd86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa6c08da53e5dd26c3043b419b124329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc91a4abfb5e704f4d6dfcef14d609330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383916b97c3391bb438c09b3d2331e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23613700692c6c37e812f3acd1af2b69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cf3e0ebe5bb80b11a239f6efdf007333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756389b4b6c3eec3b8e8cc2b2f39b9ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5e200c73a6e96e675c782ef22c7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce928b71eb501f1597b16f2781dbff8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c14ac82589c822f78f1ce27649b15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff055f0c518b82aad527e665eb3b57f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414bf85d83b53914f60185ca1626edc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a170b3efc96c092c479e10a2dbde52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431a5cd565f0b7a4f80007de91ec72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db149c18db82936dc251bf2419b136e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa29f29a97e9b1d563795d235114da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12989962a653f0983cf0a417f7d90c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2b8b8004dc1a0086438c5b66a7a94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beec8e977f4a64f4158bbcaa9d58f45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff98274ccbbe8571dd2745582b70631347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a16209be6dab5de4421be27137b335348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc6534c1b6ec1b61a912f97ca341f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f40704cdc13bb44eb8ea21cb28673350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1115bd3ddc97300feb904a6f4c58989351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f50f720677f9739e7d49cf63ef7b1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42115e2ed57dce3d7aa52bac918f666353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930bd59568a7ef9a2e051badb054f15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1120ca98fc4765bc7c718ee808871355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732eeff2e6acecc6d3a388c5358959e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fadeb8581caecbafd7985aaf5d813357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32984b76d299b9db6ba8f8bd495a2f5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b83357fa488f7b18ee50418dfa077359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088a9d4d9f4e58d7ca054d1dd8dc497360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f25a6ee6372fcd7bb9239c3e5e80a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f590e337e072ca8a4c87a9a2caf7c94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd09f5634072d0e69908a4aa40bb4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981e9ee81074b4cc69b178a63b9496364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cb8256f103cdb31481d42beaf71d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a63b27c68a7ee962f9237572b1f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b186d1dac298f53607093b01b6389a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdf86a9f5bad4e76007227d5002e9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6afce86fa6fb936b384f0b2bc4419c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda25d99e16ee5b8c01c0b11992db8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801602448d7a509fcf5b40236e61afa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb101ac9b0b6c99e7abe540e0eb09607372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca8e1868a6a723758bf1ee71c85a24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b5178e838e452a87d659f2bdb99e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfca1a38fc219872af24891324394c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05fa10c0ea98104146a9819f38b07c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109d3fc596174ca47eacf10eb1421d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218954707e3cd39500a7273a6ac638c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>