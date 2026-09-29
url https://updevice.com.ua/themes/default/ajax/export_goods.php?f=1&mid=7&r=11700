--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ef3537b5dd823a0d0ca2c8d6a3a121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a20c7195596e2706fa53560d57973f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997e981452c9b8ea5854d1571abf50c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d25450b4b3a067f9df147e4f88e4d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6be486fb11f20871c1707b5c6e4ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e4b4fc03dd3724fde88fd7a610cf76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d05af4ab6f72b0647903a27a20996d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679cc49ca7ee7367c94dc7b5f4aef988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d9d178c74edb36c2dd66793bc7ca89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3eaeba3a2635b63afe6de1db4bdbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039000edc8cc1c45ed721eb29f4f14ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938921f9453587c57cebd3ac3f1406c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3226f1c577efd13ff4f2b74d447b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16085ce6fbe0671cbe6295165df8bea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb0956c65c8698e092f330111ad98115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeecb31891eda4a7659eed078132aeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aa4a4d6b8af9d5cc4347904316a4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efcd73e661590a3816cba9e8324cd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ab130b36e32e86902bf5ec780571a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b19d8b39d3a4e056c94bb86e5119a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167c676e94d87167033ccec391b8e3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f55c7243aff827276eccf8ec2d313622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121910432bb11d360d53cdf734f44d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44232616c9263cb0174ecb7cec848bfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a1f9053257e38d93202ad1e8cd27025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5eaa64ffef5bb4854167c865a691726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9300cd41c31ffb24f169164b9cf0a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf256e616cead9860862e78b5c65628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f33a001f9b7aa49f5f8a98142776be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c2d9b0646fed149bce627b6787a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2bb97fd24a88ac25fcfe20a83e0d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6671f3797b5f2a914c113b94fb15f6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b376bb367886113d78471cd8f746f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e70f4bea57c99ff81cfc625c1b39c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990deb7599a204abb6506a00218d39635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84417c2367ed6ee74fd6fca8fe97ed8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4c20d235f330f106525cc513a67b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596f63910cd0b31647c6f943e33a23738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26b3e36cc672eb4465620df5825aa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f89824d77b0896f7fd0a951ebbb2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d549856ab4340d8a0339e3712c47b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d0eb1f0d5cb045c6af82920d3696442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3594ba0464e6a3d8ec14506719b67e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1161d9e4d9773b2b741cd663b5ab344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ef0d8c7ff675e95368a1dbc36b4a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46367a185c71ccb41bbfdc9e8137644646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89138ccc1011b3ddb23d8a50c07e3bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6628e643370ec651755e0eda246c4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503839268783a376dc256d472b821749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61af638df70b02f4f1785a61c5530d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd2c22162debae5acd9bb59f651c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28779eedf8edca15ceb87860fdbb89c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4995b6473d57f085238a1f2444f4e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2ba33e12aaf3b608dcfe7961686354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd8bd432a6844814bf7db39f84d4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb339610ab8a8f2e7d7b7f7876ef8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3810099f371f1a948536a8eb8ed1b3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a4bec655eec45f30d49f27ffbf2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb96490ac0b4a65b3dac62b2248afa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee705ed70565a5a6041a592ad2cd59460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2f7a94f47a42d534d9c2ce6aa806c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38ea3056fdea51ea921d8b1ca591ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a9274266c0b5160a7d340ea4b95463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de33159e42786c4c43a868b72b94f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd866bba2288284c2139df05213399765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d5d3678f0152ce2c30ace3e0d0a5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748480733a3656e7a75abdd7e69d0dab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a75e3e79b6a47561a73db3a6d3f8b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba1b3e82b3820a9b52d4c57216c96d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6fee609a1cf7b548de789353e3be970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c0792681f61349970d467b9beeb6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233371b397431fe974957aadd5458c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099981917c8cea1e33662f71522f50e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4923c3c3a7b40c90bc04076c5c6e35874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f3bb493b7cdf2094e70a97375c2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3980962accf432852e70b008978ba576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89fd34adbb28d6891e8c310fefee0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff35a9dbcab9b0983fea154a31c6f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e35dfdcca885f6b459172a2e9207a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce32b8209388366c7a22df35a31aa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f765c4705927bfe816a230e11d79a4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e83fde15f9421e34f71cb0b159fe4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ae00902370e00752f09683c78ba683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed819b7d0fa45dceff681ddfcf06884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7bb6638c225b250a10d9d8ce01ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd2912e019d4b43ca565221e95279086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccedddfe9e7fcac3ed5bdabcb91e3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae72572a8f1dfd50a9b656f4dc6f5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5750acf38be9d1bda43f9385a635eaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e8cffb381a14f2a8711b921dafcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5dd5289c8bc2c98bf6a57242f501291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff60fb2888945be1f6fc46c9d8a3bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d83b5ee539a93865a75cb2d0cb0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980eb81087b28f1c6a1226c713546e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f42a6af45fef9016f7dbb8f36050d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582483e5a2483cf49289c4f642e30b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642d52975cb13c67b3262389ac370f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06786490889f56a437a87cfe247290e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5a759593aa13b1c41a05d6e24b3d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11201681e6e2692779bff8745db27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e5bc642cc71c131dac82397b77567101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5405f72714e8204698d6174f4ca9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05820690831e4cd73f9d25ae52b89ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8759f6c6e36afb2a4d7d1c9e9795c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb280eaa90b7337becb628c84e802d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc47488d1d1a4ddbd843de0f84245106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15b28528a1dc026160b3d2fdc9a5b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a047154d90526b28808a2614a496108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd1132f183c5bbda8e3b8c3cc2359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a4bfdd620d29dd7c8ff273a61d824110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7660d1f5840dae0937904f3577c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e935769d8493b193e0a84f0877219112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616ac1355a382a231da07275a1e78d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2e0ec11ad2210df432ea28b16e976114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372fd2d59f2521fbffc3e5241cbd1b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2431d2ba9eee3e999853c9b6d0a31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2a1b905947f29a02f1db50d0befd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9ded5a03e7d1198ba937dc7c8dfd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a5aa5f7ed57d38dd032d73bb6e7d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45d3c4e24efe4dc34fdce031166bf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20595de128e0136911c6d5fe45456399121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff184b8b8bc566bf2af85b95a98fdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6c3cf5510715b4e87fa0f3fd81f70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b948e610f78e3c5855f1767b03b74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bec85559672e5a3f9f09ac41dc3a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113abbc36e6e9e98e71bb54e2a803289126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd2db39bb75948b1c99ca5cde77a48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb78d3cc460a834802dc6cd397852b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbe90522ca0350fbd5a75b888dc357129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aec6f3d6b9ea6a0fc1da9f9fe23c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5340484397b9927214a8d3c161a347131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9401ef9073cee2d4d795609cab60f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a73f53c839c25a9cc7ad3e51d4dc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc3139a39d0d155153dca9d00d43c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49083f0b7c04a97459800faeacef14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3cc60b0658dc770a144e90e59e69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318339bdea1316d87f7030f7b53e9f05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64929aca291804116bbb7e405cebc40f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d670ab3ff999a1badcef50a37f6a24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba6ed245f4d81e2e55854d2a9eaa0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20352f9d29daa50ab7c68afee3cd078141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6746774aa0d1479641940312ce2f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28471b2030951c36c62e1fce952ef6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed25e87221cc6cf6081a1312d8140f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b94a1c98105824d044cdc78d7153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73717383fa5860611bb9b9b6050296df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d723cb8e0a3d92d35ecba0522d53b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a192fafac95e836f20505e0e925621b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f056b20378a47dae2ac08b7162c638149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dfb7e6cc511d1b91115d221372bcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093d0bfef3ed1f045b976d9d13cec98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d347507975b78c61a22537bad4577152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c614742fc9e6b2f5cc6613c54d998153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18032b6b342f8c3f9be6e8b3b74bc995154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d023e5942fd3e8c0ca400027492c70e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ccccc23ab0162e0a33f955eee328d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919280f2900ebc1d3edbf63872caaa80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba601276434b03015b8b18a7d6842dbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db32f9930adeea851f543eb61cf9821159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaf764b7815aecebfe07ebf8ccdb1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60e097ba5f14361be3ac3cd2f6098f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a692a51e51540da5f6ef22372e692162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68824302f49af7899dbe379817f4d349163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e99bd7fe79f0aac47de066517b9300164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314136418130e293c52724c3c4379583165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338458f55753c142c8a352399b44ce9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d1665e481ea8877a55e94fd4f3f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc0ebbbf08a52e5c7de23772178b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4f539c1f05ccef3af6e9fb1217829169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aef0aab1e9803fb8b9b57fc7d53774170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dac432b410ab6a44d1bd0411d7a432171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351ed7207d696f87f18e85047f9816c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c123ad206d638e5fca346680bb3fa98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc38c8e220a3571c8972b7f94b401174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455741d3c937a9cbf7e52ab9ffdf6a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1be3cfb417867121042353b4f1309a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8167020eb39fe2bbb7cfce178cb84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384322429fcb79ff4c5f0d5ee368787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb4bbc281a57fd47c57d3aaa4f9d1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e79a2626b76b3e4250c6a4b525398180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f44293344d9e21967492932830a3f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04af8a14967a7b19955ab86baba5316182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be0f4f561fb22846cd1f979377907b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cba07ee8a8388baecdfff796a9f28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be556303c90d3ed471e5bf90b7711185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71a6c0e5d3bdefb12f79b4d19bd6ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabf6cda4fd97959f9ada2a9e1ef719187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac63417d3b0ee994a6d2839e64c2a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3936f740367e0a7f6b7e92e47cfba69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45428daaacaf11cf2e3674f3b9ed2f2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152144e6bf8e15fb030e55926906b5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43705e0b805651ccd094fae8d4e989192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101096bd4cd6fb1fcd07591e496ce4c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75a5ef4cc4e012ede760eeb438f6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276872dfff84ae35a2c174a4e1e3437b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2e95a4c7f91f2a28a4143d97f4429196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa98ad103b7909ccd2e7d1cd881b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54183b851d29d52752435382592af28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1054bf0b5f3abf864db8d6dae8241199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199984ec25aec9aae0791901fb9e94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eafefcf5d2e89ba411b83e1a4223e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d199f1cc70ec8c70f16797bdfe4f13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb26783c12f61a629b8471d0b622cb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf357ce2e9c1fcf69e1e5b591e0622204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690143756273823654834ba7b22fe6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d4154eef5bc3bf467c0ea468506b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d83b22437f749fcdab6e6be2f79f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f39fcaca0e1e6c83981f068fb3353208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfca106887144060fe8774f5f8a2f49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3390891c4babf2b2b0fe822c1fd448f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9c8bb5e06d75f492df2a4136b8de4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e5054723e56b8d42f2f377d3e048212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22cf83dab8c45b04c906228ed7abda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267588cb3dc004637a23905bcfcbaed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41393e76207d6a1ddb408957a843e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d24753bb62dc2b427f1e24da613fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b2567b3e952eabf603cb45a34737d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeecdc297a6e9aee51e1b525822867218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830559b998ea30948f5ff8079251e306219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0eef36daca6d464911a32df5d01e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f412880b069b15c18099dcfe2c11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986ad48a22b8d434b211ee26b5f72a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027774122fb71c1678d2a2f95b7c125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f626d9b76829e5db54fb76eb98aa7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab31c3ae076330c90e1a1be319acb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed0378ae9787bd423906f24290afc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efaf3f939071fabae30734fc76c980227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b2c71e0df5b70a112c4d771fade2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880555e8976ede91ac06408b4f98e80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782322b13a010347adb9318f345064ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37176263b2afea3989b7581a1acbacc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcac1828551cd5cf568b07714aa1f27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc136569f1e997888a91fa1d00a1b7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbac671d1dc8ceb6265b297e4a90fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a5cf2c1fb093a3ca02f941b9d86b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd17af7e11c05122d5af66df4b49c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f5c8f70af24c16757678ed578456237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a149fdd9b68f85d447186665f06fc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934240a6c6476f954db6b71ed4198803239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519b6d18425670392867611d10903c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727bf06c8d3aa9106645b5d15051876241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad33d5ca3abb37b2f3291a56e4772d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99dfbe58e36dc2bb12c21d8694c7b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7447ae1e067725ac34cfac36cf6d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203042d2238a2a86c4f382537bf208b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc432e0c4ea022abcd4019f77be0f87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a4b685acd6ba802613fba00a97b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83fae427de4130c4c6fb3e11a8a6d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c26198edf310fe5b761027bf68114249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33400550aa117934d889fb997e377eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae39b79059070c3924b98c73b0af59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5e21d11f2a1191a52ddce68eb6980252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b8b94f179f1f38a87d6205b773cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc607387e8aa758cff103a5f7a7b96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3711143cea3c45a2b8a3fa4b165e59e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938392f37803ef7d93ce3179ae78e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a93d6fdcbacc628acdacd11b75457257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3f8b2454aff1cdb42c6d72f4f5f8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06132e6d18323e7fefcb89fee4ffcb09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b07f6b6c6a2c7b792914f98dae27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bcd05753250f339420969d47fe855261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0508cd90077d465c0f7e012d638b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f204c781f5a5e5bc48b025b27d67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad767f962fdcbaeb4a9056d3cb0abd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf434d9754678b985807c51a5db0427265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6664a6099f095d2a0a305bd2c758c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f80684d0d694c8a90be7d5803b803267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845776cb867667bada476977fbcb4e50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39cb31872aacc919b92be137cedae1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d91370fa996e051e246fa68a9bbd8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7945c032d5387c13c77d5b276fb466e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a59dcda9ec1766a52b5fbe2eea824272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d7c2dc456664364fbd7efa9c7cc3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83376e4b5c6f6ae3f09db881e0804c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cdafbbbf3a7262080660cb0bdb614275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10689aa1f8c2f85dae849b322536a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3465a2b125b8ba55bedc21a7a4f49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f88c95ecd40cd591455b84c7f2ddf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e8099a86a6769717397cc1ec61ec4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c40bc7b922b27e714c7d549f80f8c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eee9e718e874048f265265b5dbf31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c301cbc3ebe263b2497fbd640086282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f977b71d4a3dd8b97499ca056f8a6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895f9f0f01a6dcd6c9a6c54280cc44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2470ea5ee5ec35aa8f588476e8771285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aab118b86281c64e53c3614ca028b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c2e5548f151286404ed6e353019ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b58da7511c601990c3320ff91ec8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d5f8e9123bfa0d16070ceb35f7751289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dbd95903d03f97c3615eaa44c6b0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2bf9a6528bf7ee071b988e7b36ab9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02126c697e6446763a43cc28919001e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705744eef218b1b692e910368b96d718293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05e2e3559299287819be1e9998ab87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c329aa2a698b84878866b3c5d449295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf0ea9873b078810f12e6f49e626d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb419d74cf321df98ada67feb986b34a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9315284127dc0f019bf462476f00c41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b280a6b5deb2d1b5bbb53c2b248b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcae9a67d46defcf409d1e6ad679f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dd8287b307a017d0e8d19d331cdef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823c3336309068bd4115d93a2a22a12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119ba315bc6f239b72ca1a31e1d6f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bbf0107201f7ce8f739732f14dd8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659330c7b8afa2be2065aec75e464f71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a17907e764935af77845ae8cc7f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33e62b16fed8b4a22c330709e7ba1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af9628df0ef59b7edaeed7012aa35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11377c721f6c8fd452df754260672724309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f14d326eae54885c2cb2c28f5aee2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd989a32d9593389e21de4745db4e0a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b027c4e818d0d92e80cd479130dc6d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba8340d1bb258dbfa4bcb670ae18e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36de9997a5aa68dd8b1f6a2d798aa5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143dbec774f85880285dcd8465022b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2211e05a1317938f79d607de38be79f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ddc0de3594d28a74fa5b105e7118c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ec73a90e340420ba6b0384d34c362318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17127c8817be280f95a6d5c89947bb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86958731f8d8460a1f6908226b0f4c69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648d9f6589f612d632aab8f9bd5b870321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dab55caa120d7a6ba8e9024e07bfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605dcda6ed00c7043792101353722db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da373b93452ad493305cfdcdb8c5e5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185207c4dda3af528958956c09bdb80a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcbad889255a4efba17b4404761f4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ecb39d0b6d45d08aebcbf2d3f89d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c580f799dc5eadcf817fa7dae05f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4497e09b9591cbaadca4d1fd7f3f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87f7864c9270c98be0a6d0f86ff053330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71667440db1849d39f5780213782014b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c972bc6ee0fb90ee190d25a62fe4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef0a39c31d37bf716685d186413a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3144b6bd693c9159df71339032042334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ade0bed63060293c54e01fb085855a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ac85f64fada5c71479eed1574b921336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e359846cb904ceef20d5971b83a1aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148b292d4fa50caa7ddaf90452e940e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db6994fdf793a0d83c8c96ae936800339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29499b0dd577a949d9c2bcd6d2f50460340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e12514b74695004fc75ae7cd51de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056d7a1900214bde32c1543ff96d9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477ae3369005e57522a391209d069d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac9606d68f72013a69f2db84ccf73c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a93cec1251429c81c9f2891cc517cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b40f74279f6e21ba15367830b938b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612a41ab66218d283f1b9678fe0021a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9cbc67e7f03f02b92050d4fc5790348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe848c465b4a1069d484ae4f80cd162f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43dc42b29c40742cd53bf5c43f9f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f3cc19a4e378d022c9e6553d180f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e75f4515351502d5ac6e56c093092352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94d40606bd8b98bec010020f85c33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc36b31270d8145a50e0d89f040468354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08d65da44135c15166c463ae17f938355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6673b13d9f9fd7d6e3da4725fd70691356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9264f31795b58e1fdae0262167914357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d1f79db6c6be6fbd5f8c6f786bc6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b339e148153d847940e2b7dfc6091359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f4c1d0e1a6ed57d0201d3a1bf4dda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859de98a7be639b3495f3580ab51d7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0251cf8ed17be13e43bad84d54d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c48aaa9a5373addb83616df18251b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7855a4afce1361ff1096047b35fcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a2628d4b407f758828636e39ba915365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641eb7ecea4cecc3cda40f5fd5889b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627c45c20d73fca164bd6bb58f031db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1154528654a9d0668b8f747f4f553368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b712fd7b2270b5135f2576b0bd9a0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b6bc23f8ea56bd0a0e1a3daa3db3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227828f4ab78fbe5b2de5a51743070e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad59d3fcd7f7cb33246bfd773fb327372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e5d3c908f2929472b94413f9bf0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e640b6b9947ca24e19e3c817688d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04757ec8f7a72527deecbfb458ebe60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f40761c8dc2d3ca149065e0a902c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de289fc2f2b9e613e2b32578cb25d07a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b3375a5d4f605eba910a125081413378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db8c567d983cde4d9ad580d5b831d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc09646ec377d17835028c91f462e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb700709ec8821272453f63b3782933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d070ba8c972396f1c9f6f10d27074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a487589ccd7e13b01b96b9e2d80c3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be3ba6811eaf2184ea7f0584abf1a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806137faddd3a6d9ccf1ffcb85542a6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468ccda20a37a451d856e06175f8ebb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff92e4a330e2f31987c06114af25e5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d8e8750d95d4f1767cdceb867a30410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f677deeee1301e752d3165383953f9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abe6a00d54c5b3b65f189af7beba6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61f65e60765d1ecfd8dc9153e2cbb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce13d6f42cfad728bbdbec6877272014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea20a2bba5708ad60e57296ddb50a0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfbd3247bd3505abf64058b0ebbe8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d08ceb84916017926d6ff05efac5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342dd63f8402f400904df76fae9fef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1420b132c90e51dbeaee718afacf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb53dd850ebadbfe7467cfee63fa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb565c850b4bf84393382b9898028121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06412c83c3621a1b25bdedee94139b0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb6864f5e7b6405925065fa54a88223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d4da617de9ba041a0082e875d9c0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4bf346d7bfc3abdd9188ffe5fe8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577153e9cb3fdc128041d3d873f13ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683a7ae558bb63a9615cc0a99b6a8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b0a562b9fe27442203bb147e1978528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b33e77296f8457ac72396a5331d7d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf56075dc48998d6731997211bfebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f7bc8e755e5fd138b7bc45f701aa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24430ce10e2f3e6c711c416203fc83d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f060641fca7ac4d50e8b2d788d9a6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b78627dd9e9d8d3dc0dd195298468034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c386854b8ef388f7cfce0e4dc9e436a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5a97071377c173470d39000f05fe136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d32950fb394f00207438ad1fdbf52337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434cad1e74546e57148fa67423a7a8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194853f170225059a17eaff655c7597639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f7a50df69ec1691a22c808f24f2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba76f67943e18847d7ea1be7e2b727541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec7dca9eb541cdfb9ddb18a0d1aec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467601968c96d066e3661b7700d984243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39797de84a611931893f029ce1044dfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db9ac4dac002009c8b3431e964e94f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bb134dc0226afdea1172ae482949846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e12bd1b66160427cb266662fa4e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c99fd541435b15a65f4c0e163442d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcfc438a2a443694bff7b433cffef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47253dd3030775c8c1836e9f464dc17650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c1467d7082bf30ea24dd91d87c21451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f8a0e0d38cdc23afa34fa028e74ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd923404895eeb929dd85d87fd887453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c5dfdb9801232ca1a0d606309acd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8ec4e15d1f36dde90f01ccc6efd5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c111f02883b1b88a7195178a815ec856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd10a1dab01431f19dd3e36258c51957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf9e843de7eb8f2e182fe29c5518a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110a7865dcdc286382a78cf7475928359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ee3e9f5ce48f122b421173a67064860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31697a67b7a6a45270c6318f63e5229561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11483ab8825c1053f90f27aff3d9b4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2f2ba3132ca087a77d36ecfccbad863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2966d14ad68081e20580e903475a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a833fb6cc5e89b84a198401f08eb1d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d27b94d165e528ed6f1f1dc64c9fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4524490acd4229879ba0d0b1a00aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5affd51db9407b8413d80b367d8bcfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666d202df01d086f55fdda927965a9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5019cc2486df57c5b32b0b208721e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e08d8f50e60e829f0ebd70391c2c5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142afd664d1c2056b5692afc8ae422ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7e2aa94afa5ba6e5b7207a57b7f5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33fc405199932c534f86344234135074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076711138b1af74881ed86ddb1c191f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025e4e9a2c4c6a67ffa66bbf89fdb9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d40a8875e398b562e60c05b407956a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab61e3ec0bef9b98846e1425ca54eba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff008ee53fa25f4b452a1f75be8c36279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b97a25356dca953ed6535fd7cdc38680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd02722ac7e3c6b60528b0df9dc3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff3004f1a072c58d5190d9b23c201a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e1a42831ef88b47b7aa566b28e6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a9dad6c048e0d440fa9a8ae34f5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1a17f77148939211ea2bdce2bc4bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2cec96b8b7c994ea1deb194fc7b8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934902ba17bd98c4bc0832e288e7f2ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f765c0c02d8149e29575fa6479a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df8f65617a8f9cbda7a249058d06289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9b67767565b07e8777761f59ce0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf25155a47e340787f82bc077a02d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395bd38a750d7a4176800a7a5b277bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8704bb453db6fa7135edfcc7dee4df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d49e24360e46b753c4db6300520ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a01b86837751981097356340375a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0766b60f6d9eb23a1c12b6544d04fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1e56c3c2781d3b073df8bdecb614297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec013ac5bb2673b10321fbc7a86e30c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a64531f7ba7a577e6bc1835a3b5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4abee8d1da9e2f35bd4b79a4a6d9ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a066ca71c613f522e9af4ad1c697101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381259171be8f2465fdcfeec3407925102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e025ca9e37c7222d981317c3b24a97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf6e874f26260ffaaba846abf7358a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9cea87cb1e11941e3ae362f0c5865105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f6208b71b921a2d8dd7cc170a4c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a31f40d483ee7ce73634bb49d4c225107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6930a774d1269c3db55fcae59110d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2a45c2f6d05276c5c88341dff0b2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516fbe5b4dd575064002c749c7e603110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5b2c9dad50afe32580fd4a7f1b1bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42433696025d95a53ee0edb974467828112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cdbb1c973325616c314d878bdaf71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156f998c160d64f4d1554aecb376a0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5b5501244e4cdb07657dc684f3ec8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0936138d185d09c78c89d5e04ae01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976309c77d1609878fe2a5b593db1ac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbad4a96178b71417487d5320998f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0074cc37f35f694c1fb3dd9b1f6c5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33c4459a60c983113f75b7118adced120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74a854663417fbc6d3bd2f569b3899121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f8736cd5519daf66ec05887dbe2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc72c649330d2439da7608d41391d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf73c6b3c2463ed4b729dc794f0f1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2c0594c50742c35db7e4ebf02efc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf1e965dadfe8fa6764fb8e4e2ef0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eeff6b04f462becf328cfca94e4a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e384df6a33b455518968a55db020b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f918b8bf8cc22e50158ac6be15d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76522e85e781f44cadd0659d80ecf4e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7ff7b4dc0cc45c8cb896f929d8e0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581838ac946833361b94e32570191668132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaafae62a82ff23c5f2fbda638827d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8a0ed97cf07a7ba159eaec8623026134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db01ac36d6926dc0e404d7aefb6ae3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8194896a29f34393ee807e5493f630d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2769d5dc98066619c0b908cb9c9970137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af26f9e53ff40bba59ba45258ae371138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeff92d91aceb49efe84514b045f55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaeee589c34aa65acf37938f3d77d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a202a94a4ea11f94e3374bcd12124141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caeaa9ef16095b4b1a60929f6d6ea1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631a3054d4becb72d65f2e2d5fb2011143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2dfa635e598e5b56654055412f66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05538c5cdb844849e3e500b96d29b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ca8d83b2c1b7c32bf048c28041ce0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22037bff7dcbc0ee75d1ba6a3c483457147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323754b6f0ad3e5ee24411c402dd42f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b036ea1981e145877394bd89a4a6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f486b8e970e1e094786f8d619a4f0ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea0795517d2130fde2f20d6244c860151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6d2bca4f966c4ed406e136e8046ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff63afabf75d134719696ba0adf29a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f0aecf7d8c1bc57fc35a1f2eed355154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834551aa29cb51d4a842e1cd781b3d9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb5f868dd5f1bc7b4e5ff058058704156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55ac85212b9e79f06cdd2d7eccc6d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a93cbf95028793bc5d2338e83724158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1ec0717217abde1d02433765a089159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cc031656d09041d9fb4b9e1fba320160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458c66e2be2edcacb6e0a6796fa7c52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca0116e62a2ecb4a9fd1a928b6e6a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455bc1b9786021073fdd8af007e8df8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bee9a51e67b729a1bfb3c8a2d210b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585ce71d2ea3fdbcff5cde21bde754c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7781a25babce2d80921f3099a39250166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739770f7409d9da887c3e5bdb5fce584167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca37e3108477f26b347766aac3a2e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c16ad24d5952071e49dcca0214f178169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206e65e2d6e73ff6eaa70e7018bdc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4ccade24d47fc65aa6332d39bb9a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadc12363ebb592ad6064cb6ba0958c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4cab8eb5af301cd614b2c97927e9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee45266520385688b2610e0f055ea6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a106895bd5154df8c7824e2006d8740175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f08435da8d2b229e1b6b57fb1b2a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa837413e3544a3649a58b18a1a3a7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805706d4688d1602858715711e77ed5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f4d0692adf867558d4aea0d7596a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d6d407de0919064fe63d8e595983180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600f4a83e5a136558e5143eb2eec012181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd57ead875d0b4bd0a03b57f65139182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9bc03e77a4bceafd759b70e037c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983fc46c2de5efb459ded6cafc938b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef18dbc97a48d14b450d48c82c91996185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c195d7334c2de5511eae0e0f9ef9c7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d89ebdcce29c9a6d555174612fadc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba4b244c1e7b6fdb831a0c3c86569188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daccbae60811c16f1e869949b9c3f3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62741f38a3edc80051a9ab703f8102f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917960968790a4e1a880ec3e67bb81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b0caf81fe67ccc0a5f1a1813e648b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7496dc7755426605c39f547bbeb1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b4d8ca94a982b42da5524988750d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99ae4f67747272aa85085dba7fa85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bee8191b66f0a31fa3444bd6fe68cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602127ce9ee0d45c547255b68ef08140197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e1008557c76acb89f6375e7c75cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0795991c24fe938d06836e12ccd8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358570709256d57388b2ef89f0bc53f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a0d0710e4296e803d6835ad2074c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4bb5700d9de96e26b3ff6e5bbab46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9cd1a087cfead1d042423516e904e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72710bbfb7fc8c709cd00fb01083cf91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a8eebca0f9afc74b252d36346d5ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61e1e5a3377e94fe03b562f0ac52cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386d588ea24276ddb410927a39ddbb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f03b09f16ce42ada7c7e6c9f712aa2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae6ad5a4d21d7c61a1ea53795e3baf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c3c81e8591ad2090268ec2c2c418f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363525d9d10abb3c8df8e2c4caf7d9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24f12712bd8c5292681aa28036056c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ccb3dab19600bc866210b0a41b786213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937517bf6f0ec64beff2d88040f0ef66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3149fa75ebc33b1af5b3e1beade5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d51b7dce59d7f97efd159efed61744216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed13aed8511673f6af16ddada21857f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fba6237d0f24f873145986d327985218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43fd0bf81ae0c56bd09dbbc406bef4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6170003fadd8ae39b53d3d5a86a76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba09e29d5a1ecca14374cbf590c85ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9300a82872c5bc0a27b3829043c531a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc7a2a7b9e7e2547cc6151b49d3261223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaf7fe086fb6a433d108b70fda6e99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe5e7c497a84da8602df1ec4955ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778867ff78a05153876566af1036d09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30111d3b991b58e86f1040dbf9dfb050227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd67a59dd9de10265e5298c736912a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d2a5b85f20548e818900c0a18f821229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a1105e659c6374a60a7ef916e0947230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da826400861463a656dc7f570683e66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cba24be568f86dc0e1fbf5607491b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f8f9e866e8d7f85b90b75b291f420233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63880e77221f8196e1e7028943f1d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64e7dfbdb4174745acedbf1e80f047235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952e919737f69ef6eba1ff7d01ececd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e438b35dd79bd20c1bf3336f3df51fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c64b6472f128fef74290c2b78a6f3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f22ada52c9be6efcf25b19c57e4ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957ab5ae22196a6af8b889b5f5df5b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43651ae1e050ca4ce8be1026120d20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2525b17a14b27fa497aa0c7516bfede242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebeb65d3036d19fcf6c5aa860e3f7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab40cc8c6986ddedfcc2bd170b44b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba371d94b37e775f77ced555b072a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abf9e926a14b998674acc1bdeaa0eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b25ccc9a8bd505e51f67a6f076a1a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712c0ed285cd9ca22914eff987c87ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cba58b013e9fa27102a0eb2dd930d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c463bfde6433a6264b0e9558afa510250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47609c9fce693bc2bb431d9666ec06c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad981dff98906db10e7f8d201baad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84861410c5344d4dc3283d68ce2975ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e84ca4e80e7424602c20630bce036b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf90cbea29e4ac5a71b3d37658db77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f87f8db738fbc32b905d7e455653d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032de1eeedf9519b609351bd11aebe3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e8f449b8e8044fd162ec51e95883a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a740036a972a496e44887f2f60f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ee45532224cc3067e6c368f23fdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eca8a9250ed0c2a647747bd97fa69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af8a12280c993057dd48c80bf9e52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ea091ebad6470c9d2c5d333662ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d35c330efc4fcf9a05054a8788e486264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80edc8a515bd20b86b0bdb1eb4be45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b9a1911f3c8af70d2c7f27dbe2a4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea66b44940b76b63f0843ff9c658cf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726d2f6f3bf7175b6718acd04f925d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dc5c9c15bab7b978273d83891337f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3082cba0a40b60458c06065d3cc83f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a54883e5edfc58fa1b54e08e2b2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eef91cf2ba931647d570a0654ead7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17389c14ea2c35da958ee15ec0d1eb89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14452b315402d7c02f54da7f28b52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ca4ee37d5a646dd3a22a192614aff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48e70828e5a264f21b375fb0514620276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e3b20b7ca18910181d1aa0cfcbb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738ec66ea2bc0e6aa99dd8c6d5dd1b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2c300e142ea99a82c483f829d7cfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae96e28427686d1748ec7f9510c29c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0796113d8076a0bdf95b2d8ac028fd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b69a542a561ff9af0d430f577e52d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957dd20f3fb6d415759632f769427a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da70f2a28db31ee4703dd04c9cf9467284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707037edc75db4dd1ce2e06eac639ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bc5fc65964b7e180dc88b3a2ce81a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3191b5d4d73340cc6566c04d5881e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa8997247de36c088a13033fe8269288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503bbc3c9142608432ac3186586ea6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271e37e26a2b0267c59d35c5eebe6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc92c9de7c10f322485d93d999605b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e3cf49401a6533155f338d1410123292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ee42e0ee3a6122541c269749c7f7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc86c79ff0962c1ab956017e4e1175e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffae31ecd2baae89dce8779cc468d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165134552143be377eb7b8a368c38a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd53ccde4d0333eb2a00327a3759193297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532b51cf12558731275f45c0f96397f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227be44f16d551a9458ce316b044030299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00d262daab487ff52bb043f2b04c42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee80e1533d14139db2378a4bb5132d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4850dff93eef80e246e32bbcf1c2d00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b9332ca1ddb8e646b3ff359456a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae128808f83a1b2f9e2336089a152be5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f16a783ba9598d898dca0bd1cc6b20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73430474339428ae3dabe3d308b4e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21879cc4350f78fd1193612871fd5328307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd648269d81730114afd2f5fc4f7710308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aed8966f9f7aff09c8b1e55a01093a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65dc598c85c79a156dcb65ab54dc05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af5e305f135a4f21aa02b0b3d46251311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1759cf999e572f2b4c7bb0afca8b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff95715c1d82a1fcdaeb44d688da96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8504d43b951cc2a86a74b382a158b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6df19c94d8873a464cb3034dfa5ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba973af7cce0a73696dccec47a6f7b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec9dcefe96cdf52f76284ca39551e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a6615be29a206e8a80387c0f9b59d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70173a777fa6689e6876d92bce9514a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ab1a9dda760f5ab2e1dad1c9f9c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cdde21750af72208e3343676fedfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90610a8940a79e1bfe6034328481b38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826aa66de27411d070a4a6ebefc2eb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3a514d153fe168b72add6ee496abd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d2d335a1db488c0e39bd80b50f89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af04b305a0f34d2894f330e46e89184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a3b6f269cb452850d37da6e1a31e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e4337d40de1e2a2ee12225d10dad8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53582700b33f2aac3cad0da11da4707329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e6b5b90f9014d5b61c4025caa224f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212232dab50154076bfa524aff01ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b520b6e2b53674d12e01c2e30bc4c24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6c763ed52d779974887141659eee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c85092783ffd2bf27092b1b5798bcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec5becb99646c1bc3699ed4d30918d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35efe2c774866968d9cd4fe573e0c8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63331740e6924de8373ca4400a2aafae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a41e0232807e75d8767172c5c51a2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aeb29b0fc33fb491f596fc0ffbc3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412727165ee61e3fe3c7f680a8d88a9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d827218fadc215e76e92f6c34d4b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e758862f698f73dc92b20a651e00a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253831f73b807fba4287443aac48dad4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b92dbae4d1ba8dafda4c02e820db1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6f5b263ce8feb1e839c36f10235a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1057c3baa8f8ee666761b691e01745e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec43c0e18cb385a33a419de152bc1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3a126e635e7159a86f8d71d9b170348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a64fb4ecd01726c7cfc78750c6dc30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717486204bf684db49b194a6521147350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897027acfa11bd7f960bda375ce48b19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bf63e0b611f24a5e981eb62e444ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68de16df9f7313eff0960b963b073a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f4d226382738780ca3df974e4b818354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0c6a147e01167229aeb7db15e1efe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2a605314fcf6af823c17a321b138c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4cb7fd59712505272a5afb7f1195357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2be6562d51060c550eeaa54c9afb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ad545d097003997a69511d9a82787359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c75dfca39123837c45fd821679dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc61db0f6d296c427576312ef170ec2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2fe27053d311cfc42c4ed0df727df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a9412beaceeee720a588133ca0059363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e14dc9004312bd25705fbdca1f1bdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78827dec0e76d93dce84183345c8510365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dc4008a46241be695162119c1d004366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694abfd199262c75b37a976c0127be92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de0d1b14034c0d270908a3acc6d35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c5c6314191d41e81c0f7297f37a4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c584c14589f1fe187432848a8dbc74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b3efcf438b2a23b185cbba604affe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c8aea115602b8450d8b69eaf993db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a8c92c15e275d8cfda9c9e4580788373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab76006a0b0cc2609e28c625e0e49a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c1347005b27ab6ccae0e9b5f1d84d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ab93b3c15ac101bcf056a7cfd65bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446fd43308856f76475e11b9b92850c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54b423b313d8a422e06b06f4c54fc3378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>