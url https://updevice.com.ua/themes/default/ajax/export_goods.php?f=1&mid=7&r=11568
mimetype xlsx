--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086a6beafb2c17a9e62f1e03df1e38e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365628cf9e4ee97d164766fbf4762952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee9c37f505231fdfd794390c487e3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836161193b7d1926e8ca712e7a42f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa96ea94c07e2645e500e8c518d895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4298aa38ac6102496ffd7d43d9bb7fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433b51e4bf3d0002423cd91767ce99f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd075c1a69e7bacdeff650d2d73039508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5501b0f2c927b0b3e00febd9892f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05613c5f48e5738a98ca16a5267dcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d082ed5d74bfae0336a1315b95ce711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fa6f3b03cd87db7386b031498417512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d22301cf2a0f1eb86878d7753cde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e822a72d5712e49deb801522f29c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316bf288bd6d494474c154968b1c7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c1f899e7c0a42a42b7c0c4798c8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bae52c8022346108fbdff3c553fa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f27cc56c13549ac4651c9156091a4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57add85e8b3274351ac1c30753273e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02dc0bdaaf9d296c909a9e0f7b8b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80684960bd4ee167e096f76fbe35efe721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97684c71896041c4746111264c4b6a3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b18a18f2d550482f7600ea12bed0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa36e5af6637cace4fa2a327c97a41224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0dda49d85f291fb1883647b68f07425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77c6505cdda7d9f78a6c7105fb1f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4db476519f2cdd30623d7d4f287ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e88cf39b0e74248a17282462082528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cc66982161ceaa76187d56429fbdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e5855f57ea845c5a660eb809c2a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e433a97de832e53020bf7604d667d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c81b04e7bb2030c1340632eb41665d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918c7a06a2f888ac1a7c13feff1c3b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b410b65b1614cf50cb17e42f3ad1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73959a9e4e2e5f5f611129f1b3a5437135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19fbef71cd9c67b242def3741df75536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1d7924f878d57b27d6d24cdded8d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48679ba3f137fa52b37c8daa8d2f0fda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcce7e25bfab7aad61b54927c5efa839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825524a6eb40a2ced6d0cd421e15b2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b69e47a1921651cbcc2eed0849cd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2351bc369b14c43b8f5229f48551a7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd3861c567bfe1c29934d74377bdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c0a015293869980dd1fa68d58c3ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63e56b1e0622b5dc316914bed59aea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1053227bff9aebcc5f49b568a78b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c07bf9b0f038c03c42f3fbe4f5398747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26c6e64fb04ff5329f3d4fa8e1092748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71945e21c858572ca554b71244313c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cb439ff65aa98b55c6d26c5ba7eb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01877023dcd38dcb543c7db098936651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb724c85135cfb1e67fea86efa56052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4268727065984b193fd50a4f639d6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a44eaa2676fc8fcb13ce444465ba9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1243a07223a62c7d0d26dad2c08fc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ace5587d2b7665aaa3015e85bee8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684764411ad87687400b0b8e445104057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2a01c7779b7fb48e3b45e6fb3180958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ed90ab542d1d8ccc2c311506cc96059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0589ece4b5771f25b36cf5f12a1e7b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a4bf845b13c6a1fad5f30dd1ff63361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718115c3b7003e7968eeca13a4fce09e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26713f5aec4a41d1a6fe0bb7eba81f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce74f952b06a01126b968a12e6e660064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc801d3bd436e419969433c226cdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14781d27bd35174533fde8ed2b2eb70566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc505ea8d1a994f5913ce39e9733f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e433acdf177dbce2263a5ecf7713568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83845393ea643003d5adfe435ada889a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db5c39b12411d7caf754d1d94897270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d04eeef9401fd0920856e220a2f3fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51412cdaf124c2b97aa6ca41ce89df1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb44c9642ee63a4f959c05421c04b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd88973a2d1b72ee3894b34a462aa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2f3e70cf33c65b6596f3640f2711775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb6abb6094d90a861915d59b4d9fac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf2dcff58c62cb14f17a7510ee4bfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a483c1f5eff7fb7a2c5dde34b512ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88177e4a8265109cb36b15b52c5f754779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b81b40f244a427dd330bb2473ed0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb716f68c3cb7cdc3be95719440a90a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3834414690f099d60307d48f2a817882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dde1adca26e1433ce4ba2faf0cde683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5abd4f76bbe596f3ede2f84dd23f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511e55517eb90473f7fd920abf7baaf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a17152561beea878d1b1d6057982e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894d2eba90255b144228e15e24a852087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc38b96d39d4ba9a1c98866c7bb08588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2833ceea224aa6ca5c5878904986b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a3a2bc2b794ac8125956292f96ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275ca46470e4e2b491f3f1801e6abab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ac99aa9eab43cb3bda3b576cfdc2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56c797f8314cf5df7f5625e70ff1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8f58597594fd3260bf6a33ff26b5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad5e401e63e5b455e1ed47f467033795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f4e4996e2ce085bcf646a180f64a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540ec34745db6f95f0df1c777bdf8ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5178bfb0bcbeee690d13cce5e6e9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7cd6bad51c4205458241c5e3c35bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb631a6b4f2170e8c677cc0546d01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87f750ba699c2a77e7529f038e7cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce1397a254ebc2cbcc6aa9720114ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfc9943946b3fbf145a01eba6c6498103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b6e0bd7aef206fa49b353f80feb1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00006fee59804473519175e8182847105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca472ab863b13eaf5aa6507426efdce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f03bfb62bf0b88f3fd7c9058eaeb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f3353010912199270125a402881ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10728476d02d2c00876f3704e5b9a8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cf18c43af1fbc030a729834022af7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f072b153d9c38a173c20ca38f5e7d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15ca1b5049e516ebc4dd1ee9424d71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a52b978e8aaa6dc3acad4aca3e6b3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad45978ac37e489f4fbee5e0a79ca80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac319736d713176b353b1993f2365115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481881792b6243f347afa5daaceb4a81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82e0ad7c6cd253637318c80f87036b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede46f9f110261cffd6be6b6de9f8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0b24329564da12198f53d071d6fae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc702f8dbfce174c1f68de102bbecbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abda44c91c6babe18fe5c0141bf9d15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b501f0a631ae40e3a99dae09504c6a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a36fd87d368aec6b416e2af0b8436123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e8106a93da939ebb4fa67b253c66b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38b8b9d6830fcf1f4a431538449731125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfba3cf39a5d53d01af4a3b6f27a29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629389e50d593a07bf87ef9aad76f42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ba1e28a7281179e2dda4c365ed11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a2a27b04b396a05cc4f19b94f3072129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef5faaa08a439462cc862cfffb0162130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2c2ab82eb0df2c90d8508f894de69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66339db5a0d69b3996abe7b6ccdbfbe7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5218fa45704ca8d94b2a4da6af912133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e464815bcb8431bfa633f302fd9e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be43bd5e201fd418cd28e23938e5b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5cabaf9cffbf69840ad8089e1d8ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23621e1dc4d892d8bd00a804d9f906137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6869b141eaef59c43aaddc4693927138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a2c19271f1e73951f89f4abfdc151139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30812bc283b596381a2a1fc4cb1f3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc84588f2b022a783930b3d9b1140b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f1c4d63c01a2ae8826162e39cd804142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033f9c922ba53a107c4d9324540dbc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87aa93a215787271c3a761ff3bd199144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965fae21cdbb7df62154a6e87ac394145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bbffe623b151bdf6217df89d5ef90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a920c54466ac3d7da2d35bffd427669147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b942c5697a6b88697d2bb0dde89cdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f18dad40be67d8ab2ca8ca3f7fb258149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53eec7c169e059162ab4127dfbf973150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e9e607230948686c93d3bda40ed9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abd2de98cbcde162fc38caf478ce3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9365849a483d83ac4e9b69b191298153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a7aec903f2beb7cb35212ca8d37e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372c076215d9d6ee51d67b7d2303bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9655b360715f8bd8ff5048adbf78bcf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec7329a306357c6d0ddeb5742c210157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf7820e0192021e24af8d3be726563158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72810f2348a8d5b05a5258c90c6ed61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a185e9595a455a225a82246ce4356160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef9b12e0c5f05fb01653c7de90df6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85085bdbeaee71edf8fb747fb88dacd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae01834709fcc6a448435c04fbc055163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c3add9cd20c87b167dc776ee1d91c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e113df7223cd52ffaeb42c47f3e1765165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff76e92e0338c2b282b86d3ac6e8cf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbadef79318b75d61ee89b12c53c65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b3a880447f59912771644a20d9ade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a67ac9314b38bffa1174d6f7b549e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d654fd01a5f48f47b53e1b5db65ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f685a02aa8c8d3b9ec713502ea89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d181f50c5bb93c8998524dca14a345172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb366d013fe5a24aaa77c38d033a986173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0210794322deba41b9cbbee090f68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d688ff2e3b6f154ee1ce404451be8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e831823fcb57f73c87de984eae142176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba58cf66364cc8ea5a481ac855ef9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2bfbd8bbfc7fbd8ad51a8520011d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea655e08fa039afcdfc689311eff239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda076af9406cb46f539c9c759a49f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd62f1b5842f13652e17fe310439292181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1ef7c501c9274a86286819a342847182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23480928f867cdba59fb2d7fd923c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae903bd704d0d6bfc4ba85df1f371766184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b52965569850edab92200e8138f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65054a06f4f791a23956adce52f1b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e933479e47773b98a3e1d5a3a1beaeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7d81ac11d6f0abaf9e14deae3d6b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29e729e2a463c130406ff342eb24ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dc277eb2052d645ee4c8dcf544241190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfb87d27ce1f37aac643c3c89f71f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb528eae41d636a8db0d6a69c2be24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671f3bfe8ff5f25269acea9cad3b301193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b012af3aba4b069a70f6e6ac797e190194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce568ba18c7c4035224a71172c38e7f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6768cb5538b2580639e32199668717196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc7637fd35fb729f41b87d6a642a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44631f730e79c42680bd8070b4499f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2594fc8ddf2a88897fd9e98242aa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042ac94fea582f3fb5876f2252a6bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b323aafd1b62f0b274ce59385fd62b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632288406034d72103435a3273c9f360202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd62464a598c38377319aebed4030203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85225911a03deaa83e7cc92863717f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cc50c84c2de22cda4364a4c059df0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167b91408b99b6cd67859e176c07ccc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b2f37c9a7ecf3302edfb2f337c9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cb1bf1253282ff44a733ff1e7b12e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a366278ac2edee789561e7c63aadf14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388776e1b79f80c8f6f9043fa5d33f82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957881b967e084373bd2d77d552bf43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668bec005b46b2cd3e6264335e37657212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5d02af5bee60e80dd6c4dcfc9e107213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c98a4ee829114bad50c91a8a56de1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b81b355599e4961fbb127685e85f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078a9391cc09e2c29e731ef9de43157216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4159b079b2e1e2c81824753b9b345217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e418b5757e482c701947125b7ec9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6099fc1363c8ee1f91a5335e453f80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38d28a95d8f6224edf9e2d1f8bf85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2030f87da83eeb8397a14098a32e69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01cd62fc812badf6788ca722f8118f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338657172d6922d523ecc52f22787c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319a28f5246e72d974f3b8f3b8047a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5a1adb0e73e7ad045e665f79d3395225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43215203a4189008851e3b5470c601c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2463b724f1cee55ad602e9523fa7d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978649eb9c38d66a98b67543b202f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c131182cf38b900b9fec4e534b01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e3b7c0f52fa441d29c01bc25a22d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568d704a3d46e7c89965739f44fdd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba7ba640db3dd08316a0b2ee752730232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf11bf8dfbf4ef624e7dada73dc3855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4311971fad2046dbe78db6ce2a1b3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634c1ea70e1a482610ab7b3da8e0423235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762aa0bafdfd6992cf4d01772ac792236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68876f575131126a9161a40a06f6ab12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b672da1836e9de40cfe5c7741e68b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d0d9daffa796a60e0b861222e5592239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f87bd9c1faef371ac2ae0a023198240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e358505bc321e144139774de0ab46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f27797a0a05f28a4b7f2ea4372f5d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00b9ee1bab1eefb1ba5d257413f0d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e652a4586825107187202ad184c8ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e422885d77b2a0917e8cbdd90aa00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404affd6593a8f715b3f41d58f6776a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e71dfedb4773657c17ad7d0844785247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da418c24e86be3a58d7043390b163248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71485e31058fe4aaed6887fd83542b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ced191e2c18ff4c69911324453e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b18729100830ce73b5a1b46063d831251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9759816aaeefa18a0a19c4042541f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df858f5bed032d193a720d02d1b8ae2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7fadc6321e471a570f7aecc79c365254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036def09ec5230d0574040c8c4a07844255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220177717b38165549726732a197310256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b1efb89ae968d5f0020891ac08a41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c064fe145c4e739a6e0137f0dcb50ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cb0f4b5116a1fd49fa1a77c46c312259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a53c72e53fd0ff13d1729ff3759229260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1f3bced94eccf05a19d3fc6f016aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b161dfaa811e5c35c057a4227dea03c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a525b5fbb7f30c3b6138232ee48469c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3667d42cd29b915a0b0ad2e1705f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e125041395e53cad20b5107c1434265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beb834ec7546e61c6ab7c05323288d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881f55b8f59d62e100712c1ef6bbebb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d673f6c415fdff74f15182481315bc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c841382d7375aaff87e15ef20442c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d971dce48dc1cffe1c4fa7fddab5889270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22eea4586a83930b1655c9cb6c91f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f50d6b44c9f8c413313aebd3f07fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229c6d3ff9284c1df04f33a2d05af4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5edb0fb15b441bd60812870dfc716e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1bbc901e88c351e5025d7677f41e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923f4bfd94f583d3bfc3bfd97713bb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1496a5cd953071fe39d6b45b609a3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b9c3b940ae1b5ec1f16842890c1c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c8814ca92254b37216b435219666f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72072fbae12fb3d19e8349cddee74bcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46bd80761dbe28ad00857548377ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653421cf09137d0c10635d09a3abb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca458fe3a1e9420c6fbd5f3cacff74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbec7c85dffb36bfdf81bf92ebaa9eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102d5b3bd857834da8ae2c6c8fc6563285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a378cb87f21ba30f19389f18e167ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a865bc709a6ec87a2bf69e73d33ba7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acace1ad52c220cbf2919a6764d0e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d16fab4acc59a0d7376266bc3aec4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b85f8b2a9249c8e9b97918d7cfe4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeda4807490ff154fafd01c7ed9d978291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155786aa5593b8efbbe16290a17802f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8f774cfd4ea5870f311c44fa859dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fabd15e58c81c6e56f2ceb98a65ad5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851e001796a988e93a15e15e3987fc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35767d2e646ad8862715192f104e100296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300d7ef05dd0ad6925e823675ecf19e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cedccdaf7314b3e3bf3d843d507a2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd888577417c02dbe3242e3f5bbd6a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde619009cf584a781f72044fb18e1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191605969b831021704c82eedb2d41f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f4b3018c14eb96beb041b8420cca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8889a73609446612c55d22a40f44a77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffc99d0bfd4f85b668ddff0ff79d32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc559d1c018701e6645efed12c8fb6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3068f62c46e0aa4573340408d4922bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e76d94f2c052eb59ae78813cf658f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893f1ffb1c245d6a32e3afdca134b9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a493be4efdc1e4d8fa5394031dd3cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b9f7c093f160d5914235d6a32cf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d6015a523bd65841b9b68289a58c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387fd6359518ef66b003090a53a2cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb482f817d9bffc08785d45f313bc04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63b067159cc6e04e6cfffe75c4b1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b361e2963bba59ad35fb95d6edfa2d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3a376958021776123926f44f1fd42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e793cb561d17f37680b7508e55b5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c390b0d3756c535de78344e149801eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8ebf08f1974eabd062ed84d51e383319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97ab36fc1ea45de3b31f161e7ef62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5460bef02920da6222dfc69ea3044321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8deccade4df0cf3ef97e9c7bc6e1ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f6610990df84b27171df5c8737dd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23485073080c01e428c051d88f409c22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331ecfe2aff79823e4673b62372474325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c15b173b6a8af9af618eb187824f96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23f8954399c3220823ba5cc1e67fb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e8e2101fd9564280f16bfef7fc748328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f6ebceeadacb0e673cdb4e082102d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963efb0d73d52577e7353d39a855d641330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc95d4d4ab0622de054c72cb4d714bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9512e87a6c8d278d022e7fb6e23d616332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1de8f4313723f8c9aeba320b31fce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e536275f50d8cf6425bdcc59c4348334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa7466783737201408c94fdaa3f95e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab12e24f43b8bc8b3b099b774be42be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa2530d668c34e06d671b959da67cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fc2b3aa59228bea99fd7225e3ac9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d85de3d23f4114800faf761dbbe955339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95b382146a394cc112c26143e1def8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b045038687a61293274591c6e150d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c2fb56e7cb471c56a8c84206bc29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b097f9f094dd01903160a75c6ff2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10430eb377af6d9aa6be3061047e619344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e99e59e0d456fd369fdc4069f575345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690739982e05d168933768ab03a5d02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c85b921805b8d04ae33998880cbd2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea3c0776dfd8f3e7eca6335b02aa06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82f20fb5e98d9a243634435035db92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144a52da73b499353e69a5474e7d396350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5075c0e9ca3abd8e763d178502eea5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e131ed82b5f64fd15a7076f4cc0b44a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f85845a49133c6d084f077579c3a81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16d8426089a045105b9d7f062dbcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c27955ff3e0aaf8a962dae43166cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df41281febb909756565358e548a0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0069c7103d3ea84c2e6e09379197b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa9f5628d2a0dfbb85aa9813d398f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f9e6c1172480cfecd1159741a0db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ee2b8c2d279a0a7eb40f538ce3da9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e446cc9bec03ca922722f9fde449d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7286576442897f4c511cd124f4810362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba5c002617705e3bc4a81c600284e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e724b3361b5c91faa590974a8e120364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c22a05a392a35f3d4b37fca60b138b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45dbf04704a8446081c987f49a4793366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21c93d23f0ecd6eb73ef7300edc105367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12913134196672fe8dc3629d4443d2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c43c6b6c6d26f15b5c415f36cc7030369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092ed9c1d296fc79e6483f9e518d13c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699ef7d6a272c55ad78612ec4d1072371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3441ba4b96ea1128456c013d01cdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbceed4f4150e71ac426878b571c06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec694e8b09b878ecc5339e1e5bf6ab7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8bdb3dc8533a60a95af19672e14cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5b548072bc1c211fd5d9d58a2152c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f145a40ff95281e369be1216901e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768d5b914f47d00b42d63a7c2f6b8b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a101641b612ba5f4ec5cf5dd58caf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f5af2aec7e9c57f6572eb5abef7542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8b9a5f3466b04b93dd02eb44726493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c2ba18d5f6a725c6a7969929647ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235cbbcd4c57327a6d670530d66ee6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fff273aadab47b7ad7e236eece596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212237906cd813ed522d6db0ca0fb5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0824d364d6a5c60eb21dc85b2a85bfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373b54aec652d4d6b6867d9583375ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6014f564776b108e62e06de568263610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86020dab912cabfda2dae4949556f9cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68487dbe6e4e1b965f2eb76a8305e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8bcd7b4c8c46fb5a88e0ef282229a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03777c87833fab7978f4b8e49e81444d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c48a20e11dfef5464381e235a868e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fed031115bc235cbbf5e07a45b7e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdcf70f94fa5e4907ba88a25b4752c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925222ab7cb2265ffb9af151ef503ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a7f032ee737ea2623744820c1de0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb15a320ce88516fb2e7f40f0d913020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc2003cc5197c44e9e148c0edc47621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444be31872d404656b7f4eb2c82ecf8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5116fb4ad18b4044ab11fdd9b0ff2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f3348684fa19e6d1d1de2fcb8c12124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a13635e487e9eeebed8ac927d174125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc624f5fa55af8b22efe9602013251ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9aeabdee042f1bb0198f14a2cbf1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94b802a616063df9b2460b1aac9c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f7d3d8f6ca2fcb4cc3c1cb829f83629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831e409e87d0f993f089e72db55d46d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60544201ce51fb224f41f959e695f14631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8544c945654375b05bad545311363a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2fa654c4d600dc6d68a5bdc9277a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4fb6e7b1b6ce94f30ee01d20735934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906669f7742a4900e43386cb047df1c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15530964de5e1bd5149581ddaaa7111936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea054e6026538ad0821826ec1acea7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a6d8d5068bcf46456901aecff1d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd75d2e3d700e7372d60ccdb23c44e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef5aad3ebabe2a9cec150ce020b9ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c179abbf5cc607fce565689839af8ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68180e01bae7a0a671e91feb0701dc1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33cfe01e818ebb3f9f345032af540843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49271b335129e0ac8511249e940e3a5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc37a0265923c5597a2dca32bd8d7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a31e79991113bc0ac36d80226762e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31b2268ceffa55d2a65e417a3fdb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a5f4629dccae0ec3b5eeea789dd0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44490dd3e5ede15b4805ecaacc0a940349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b08c07596b736dff0c0eb30e6612f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bde7a2a4610e061bb3de6711d30db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11612dc61f16bd891ba22d07d11c3e4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b9bc092da444ca4c84453f232307a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579d1d1cc4748be2f3c11a107cf99a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce94d2cbee29a6dab0d702fa1739d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b45895b128a6b1f2435bbe34f886c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d54c530300649c84628564b2c5f58257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df43571c3e61884ed9b546d2d2f6cb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c889f5b1b89016bb2bcb4357ebb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2140a7564a507bd030043425bb0e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01772d1c4568e2dfde3024c9db180a3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1794b5576332b35134fd8228854b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda58b8e78b6a5a8c5adb952fb620fba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93024967ec04af38e2d9b30b3a3969564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97e22a8ba39869f1d9a705a0d323565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367cda9fb933067b4fa3b3396cac9e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71684d3ea492111883595b5fdfc023e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ec593ce554408fdbf348d424b20b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58397b1f1c8ce000dbabbd44ba0f3c8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01d9fb82f2dd2cdacbc3f815ff24c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef036c72f954974b40a85358cb7a4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f47d1ca31a79904494643401724a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cf563084d20e3ad6b77d7488d596e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9591ddcbeda0184eff36584f57c3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123539c6f8997e11a691d9f2e3e9ad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239be5ce1eeadd0f96857a4c8ec13cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795b6bfe89f7752d25380a58e1a41477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9b31e0e5ec9cdb022a6d0057698e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf45b9e98336bf4c7efe10cc1c602979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d118acfa5e7349d99119ce50572537080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9525045a53f0a565f7f13d993088181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f08ab40994c92963651f11cfb426282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079adeebef561f4b0105c934dd1d00a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b41b0fd4e12550dca0146319b446684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a257dcc9e74505f87823fef46e365d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10747b9e7ccd32abb09a23bad3c1292686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de8865fb549f4078e67a944b91b97287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843b5b96c4e2cf9425ac48c078476c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d39d5ba042bec48171be1664ba44e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb150cc14644c99cdad1ea80bc665690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f4ab72ee26beac73fb974389822e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7afa200d4adaf46a6911e878273b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0ac7ed9917e1a2f2d5fcf63750f0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7e1505843fcf1830cd1d8b5374e1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1c810523995b09ea0ad1001b8d5aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd86ec5bff133452a551c3385a03a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21af460b06bffb7ee3a75817b94b1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e277fd975bb4bf7718210defffe8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21cf61b75e6dfea46842e7c22b6ebd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db06a9ae2125b08eb030a384610b895100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1b174925023d47db11a86c4b409a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e17e71064d266b40fca8da2c7a759102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977f91e8892775a92db320029257fd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0dd9f24ebb331fef7f8eb254bcc3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecd4ae1f6369706ca12c14e5a3aefa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050f43d3d7e747cb8586a72785c0974106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0722d0345c59e8a3768b2d4e8ab3a65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5fdf197839a7b98836ecb10c4e8df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912549091d27724c6efc80cddff75219109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d7823f51b5d735745be049f1a9b52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdd30e7d36a079386acd54bea2e98c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689da4606f8e2eea414b8047095ba4c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206c4557a7f694094a0b585ee8310f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd8b4e45a16623ddcd96322b772477114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ff163e677804301cf49155a81620115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03a0b65624a84d33c06a0c8de6ff20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f41d2bbae71380101c7ba8c19aa0d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d461938f5a4c70aa1fb617977682918118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221a81a1f3853a57bc8ff9a591fbeee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597d038f426304df410e7218cb20b15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae312e4469e602248189baee70fb9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380929f312934c7ef4d73375083cc85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4930e33cfef4c92736bfdff81bd2849123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afc23829a2e986a3b628f4471a933e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54f7b3013bc9e61248104bb273a8f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a27ff44de82fabf7a9923b64a23a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883246f21f48bfd6878a496ea73166e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6526eab07d30003d4e531b926cc6b69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d1e8f95262d99ce60100e7ace4c3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf46cba6362564634e6af3b110e79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16460063c4750576a86808dcb96af5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdf8f2fa75afce52ff7ea7814eb998132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591160f805b816c44ad3e91069d43f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df6247100e8deebc0a5208286870b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f0caa0e272939b79e0378661a4a95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e43d6eb9ba7e5692bea83e6c7400136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f8b4e7792232add690d456ba8eed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fa8234719664f95d3194ffa71fcbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf504e92db2a928a9187612fa3357f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfefa7eb10b88e0a8f82a51cb97aa2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0615aa7fed63e19b913a8fec38b7d06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac62004038c1c27d95af3471a8568e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578f23b045114fa5ae48d0aa6819f72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f59bd6352853376f24313c70238fc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d861112ea7186f2597b09d4b306fb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff034240dadacb41ff535d35ef5f94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df38146766869f5655216168a42bd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511e4ceeef55fcf810c123f82e6a63a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ce2d1f3a9fd69810d79f47c6b876149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d28b4e8c4e2111946d5df9302041d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1e06e6d7a0fb01183bea4341a3b2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d8e1571e308bf125903772b0d7a00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603711cb6a33b02041d9b9313e9f0de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aac861caa5a41395edb6c7ff3717e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6550038e89045a4f34cd9659dfff65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989d19ce1cae71cca203321c1a86e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae23836e6df3b0a8f1de13f22f1506157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9e82c591e0fc0df4b96eaa1dbe8e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8c7832fb4447c22705913f40eceaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bbd4fae69c9ace4218e09ca596866160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6bc37813b980bef48a9b76d8417d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc96b849abe2c53453ffd50e6ad24b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157afbe2e5b08215995bcc8670c196e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed012f8c3d4267d1ee633345797f5ed2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ee1715c8215feec0035e006ed222165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cc63a3a5afc02d2efe9f3b8767ff2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d298ead5e44e8f0c8601bccc1887bb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff3df0604cf72ec1be294485737fa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c79db3cdb379d5b5eb5e4536ed99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543375305b062b25562f08188e434591170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1e2b46f158d1b1b6e1259d3ab6f67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258814d9bed375e8700166cba2a59cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd23e68050b0406d53bbad172184b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068ac00683ffc568e08b01520aaebc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c6ca9349017912e726e99eee14134175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68773a1fce3f9350ac525d4aaf97c3d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7620f5c10494ccdbec451702ea398177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bd55608a2f099732b8de25f699ec6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94c7cf4615099748a2ee7a57a437d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a0bc6c0d04065bf0aa891660a48cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd72db1b38dc171d4f209d8c4900346181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3522eaadee75f6710beb9f7e69cbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cd234380c4e6eaf18feecdcb9eec3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503602b67cb7bc1edb3eb6bd07ff743184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70521ddd683fa12b9d8df588fd8010fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf8bc3c48560d455cfe07648e17b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016809280e7c85bd5f359e8d218bcb03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e939907b50f6a84a6e05216ad410a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410696c05a5be5678ce4d30df7124a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d24505744be40291dd8c3b8b45eb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03b38f8733965823c4121de047a00c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd5cbb4abaec6ad6fe64b19cc4ee9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2f882cd9198990b86442c7b67c670193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ede073521a152218098d85c13ea6f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65146fa6a228cbbd92734edbe3c3a99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d060afbf31b2e21745dbee4fe16e862196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d552b3fae2f1242cbe66cfe2d558dd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ad2e440ddb31f439aa395dd07f212198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b99f9709c5a2f85bce02f19d7165a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a23ea0357216b76e0fb175ea72256200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaee73d13d6fd46aaf4bee874bd819201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd5d9df4dd979d479d029ea72016c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8660a2b194c256f703330b716dfa5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236840750663208d915bbee6fb41a34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c84c7e9013fd82a6551c3f15cc847b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103869594ba062f16b1a77fed49f4004206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47bb5b80023373ff63eef6503369e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3103c8b14968d775ebd95382aedda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbaceca1ed25e37c4dad5726ccbecb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b405912332a176f481f73f690898c56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc4ac8a0ab9406bb313c12bb2d94e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6ee9e00fe7894774706002294a698212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457265afd19255f2ab47bb8cf35e97f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67dc59059655f1847842f98abd8e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd983889daa488d963466622dc0101215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95332c0d89b52662bc0c74443e52dd59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184725700882ca2ebea3c99ccaf2166217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c990144053f509311d43b008ad4f99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cdc4b84824a8f7542b95eee5bfb2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151d01056ab95f1621802dd2ae6b3dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb65f25249c02462dde673cb186f1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6ef1d188b2bfd290b0c6e8cdeee7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cf5874ec0662a7d45f759498422a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51220ffd442d107c09f50f5b51cb737224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032edd3fb34789129589a548ba132a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f28eab0092bcc69d2be1c5cfdb581226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae9afc4b77244f71677ce6f9654e77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad361bc5b8fa307c0b71d10fdbe0c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33644521ef2d21b2be33166e1d9647ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74befa5c93a90f500e04b0b3025c4fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24322129a43aec7e67537c7a4f0b1d6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27abe3132b59833ee682897c2afd8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920d9d0f688f1d5b665faaf1d8a0978233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc163b60b0bd0776afc1784f051bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaf24423f0023739ea2392b2f4ef7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e6ac1a932b5e986db7ea2342c767236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c3f6d565e05d5b48f535ca2e8fb70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83e66feb25d300547d8ff436f0b202238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8e713018c58971b90253e240baae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bafc5f4496af6152dec0b6a820610e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c9687f9584581da15436190a9bb0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775d844da35ac4b9a43e6a6e7052251242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e68ab9a2832b14d9595112132bd167243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e50c85b81753350a2cee8aac23a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f287957ff8d336ebf4171297610b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a7d629226f706a909199f1d24e0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abed33b9069093001280aca46583c81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d33d7c0f2209083ac093be195a269248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f73515d8a0381b14ec885b1707c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8a6c5ae6b003fba37a36cb6db65b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5261fead88c0ab9385b8fcd565bdbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd56336828261e39dfd235b467e0ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7ca6d074f9acad64e0937cfd8a5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc84ca651a1591b323f221fca50c07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eb886640b7dc8cdfda1dc1c34070e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75783ff969b35f8a53646456d78253256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd666127ca91b8c73669c57c2b79b15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7911aa6ff78c6f1a6c3278037c8755b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d58a3707a4d1781c804bb325f261259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68658daa6937e2041ad0f0b428040b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20adc0a7045284643d4b53252deabd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5de0dac22e9bcd997318389b87a61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738a23677c92304b6dac0d3249c91b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b47267a666b0abbbb22dd05318a040264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925068e51a8c36b29f846e9c8f6c21b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb8ca905d16c93b610d4b563d12931266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd1162a6e4263fff29d19126b86af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c853dbd07dba5525cab56440bea325268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfddcf0e351fee187424a8f0bff386269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b53bdce0158787771e1969c57c366270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1b40ad33af2f4950cbd526f166ed5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7317c8d4d2cc3374000db023f5792af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db07e59bb175decd92555f3b2da873273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883680b1559908e461ade5a9cb6884d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12ede015e5b23889940e8acd1b9acb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7844893f088da30f8628d56e692cc9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8e67b6889e0b5b24f02520c14a578277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd409528805b7ecfe68d62f57f766ef4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e2f9ef8975c3ab5f5ca42aaaeb6c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4452aaed301bf0925d298b29740962280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f57b115959608ed9db6fa95371c5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be069dba314180076bc80680c49f30b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28800d9d329f6a83a7edc800d00cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b632ea3df255eb1bc8d6effeab79005284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab4a5c0aa7e971e0189a047f7e6cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3a6fdb3b7cdec956f4014ad96942b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853914cf5148bed251c12010f84442a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed061a286537b69deaf180a474e6581288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d5ee69f8940a4b20118be0df6bf13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27809aa8824ba6a64de87a43edb6a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e47612f7db7c0f79c89e7dfc16fc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4c309a00bec24fe49b9d067dfe412292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18673eadc4ce589221f0d95ca1a9c6b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb381c012a9d40f0aa69110df4e3d43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352030e77ff4b264096a7a031a694453295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2127271f894f2e17036da745c8ab8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488ac737668ba973dea0ce24cf6bbcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dbaf3e235f718eff610b90e457d2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b37b53b2bb483f6b6c9bfab5930f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf6a47b1a4af0cc1936b54ea065516300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca2146a9b3713c4b60c9d2f00e65ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8bed7117a1df918f2a5a49628bde3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403036c2e109b8cfd91e9df6f80218303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ba4c98a7e874e62a2aa91662251b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b2c8ade9b474d5ee31096918bfe8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b0d69b10e5e26fbc3a7f038084c48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b582a0f08129fce1f3d528111b4e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634174bb07ce963286d2e59ec76d791308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4c294d203b09cbd25f970c3b7694309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb4d4f08abe0fb8505eeb488acda29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c95fd78c35c418ebbc8d096428dde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccb749c793ef5a9d789b9dad37201b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8abe0abc0337333bccc321b99b78ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5d5b120ccb376d3b89649f862d64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b27c7aa46de6844bef4471677bee8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d555b079f70afa27f9522f55c5853a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6593c157991a23d5d6724e3d7bb1d17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fa0dabc3e95638fee5c3375af1f5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dfff3796aa4a43d2444c833b7d53e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e53396e409dedcc10db1ea12b64409320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e5a3a63c8c806b5750887cba2a71a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46953c404cadd4f895261fc83287c90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8429eabac0dbe39174fe8dc87b1b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709973cb8d672166529028993f3d603324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d5175e3d0d797538ab2917651296d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70c36ecf28f537be5d922b2f97d49d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445e360cdf177c4e9b2fdee8295da86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956233e3a01dd984f73bac18db275b89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e6c0a35dbd9af96ffec6cf8915e58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a01a6a0fbb565f7d84dc05b3d3344330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba6efdeaeaaf39cd0e79b853892cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5b0ef2e2a35febeeeafad26d93753332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3d316d69ddbbbff68d64be8d3645d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0573b6d3612de84bf5f0680c63a19e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2391745368bc454639a4ead8df56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a6e9c6585e40b3d077723c2d9c69d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd43aa98a8018480821c3b30ce7d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666585a8c26887879a4b781273b5a1bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe9e12c4ec7cce5949e1ba5f3d7492339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c13ffc6957fe11344644e624574c23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10360a8e2ceb3dd519b078dbf552c2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317312d1cc38fbce4e88a2ae2d0c749342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9da9e08cf601fcbefca930ededd6df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd394316d75ca13aef0765cdde10e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dcf0fc42ac726d85b901ffd0a4c66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5abfe3ac7a6d638e76390e94366bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999deb16f1761b2ca8651b203588eefe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ff0b37c26d0c44d24ebf37208894348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec0292f440bfaf068cda086fe4477a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37a70b369302b9ad58d7bc047923b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582ba5997f24af1ffabdce767a5cf53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f7ae902b84a4d578d17f00f1b16ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141916c2455cec518e8494aa279fa3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aaee9773b33260a7beb58db803112354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537938ceadf29fae8c8f1c6ebd58e6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0421bc584952bd6a7340934f65812356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c0ef0effd0d57ec9916c8e0b96fba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7a29deaf49dc5207d59a3ad78718d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57555aa55e35650b433da0ef643e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79a273798b1e5ed33318710d7693b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7e1054be646313b9c260b03aa0b02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c942be93d6e8852f6ba948b23005362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467df6ac5a15767d14d502f678d8f73c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546044178dd15618820215a741b3d87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7300bd0bcec9db0a7717df1cb4106ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db58b30f19756f09c4f07a8a3427d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7c8ceeffcf6648241bd75fd625355367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cb3bdddd4be761c2932b318b8d48c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a453dec409f2e3e48cd379827b57ff4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c0b06b42103f7f00d8362add14a4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55014bd9450bdd92d6717a079ec42ec1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25543e536e1703221928ca0ca7104116372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14d09aa19e68c911874b994eab7b2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d037487f469b1d05992a8ff212d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a48f9ba85046f88ca2ff07734597c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d793d66e0ad3827a4df0b9349ed22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b994221b9ea6fd6769bc5d0ab7510fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27898133a2d4098b1050aace9d818ff378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>