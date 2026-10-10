--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931588d730b62acaf8fcfd3d9cfcb451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c49a39634b4d67b899d160531f23602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dec4013678869bd19b49ff2d2b82813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf57790279a7c51b3e92a42814aee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c43df6ec4b98ddb851f39c2cee1105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbff115c947bf9d06ed1255e5d50806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a4aa1d1ffe6cb4544616186c9127e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bef59b6f818288917b1746d1cdd3588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f019e17c309c8e010e7d6c04ebc3f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572295319396c141485dba150f1f670810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b17883e7bb4fbd8ebf758d92a245511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7f8197177cdee0b69d21927ba45e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cb4edce626f6cff9a63d39bea02c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60691856ee6497a7de2ee39b414b3c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6370aa1f8c26230c72be3cba55c5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d408ca9c23a526204c4ed464b33e49916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8a30ed4e09b9b21a3dd05a035a5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18ef1bb2802862a3ed671f6af5422e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcfe8f0b9eb783cf21b8f66abfd05d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42088747ae2d22981e83240c740d8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5637f437f141c6a5ecb3276ffb5dd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4a47f702419af54fbb7c00805810022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7d47c983e8529bfe809fe7a7ee12e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6c94c6bf263f47706076d18776d8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bbd76a515c4cc547e77bc6288d38c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b458d5ee276c45425f7bfaa58408826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a4d1b2d02594cdd2f55ef1604b2e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1d317df1bcaabe6e4eb13ecf572f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c111148e04be6f1a75b78ac34b0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04b8cfad14001718994b8b22c0c57b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eeb79037d26fe72f683b42f9354a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d8ea60ebbbc4a72fc4e92c827062032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae17e2e928555950982442223c66d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f96c84ecb9c3b1cab8193ee1be82e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202a3f9a8d8d7dc2ef6895c5a96558b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90393ae733f3a930377832b9952a5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b0fa6f953468310662a5e71f3848e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679184e5acd9fe90681d411bc95c43538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2849cea32595eb39be6ebffb2430439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73f0d22bc37e1499b446a80f5e10240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc0599aa8b08a88625aa91dc65995741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951937d2f22e3a9bc568179f363908142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969f4feb3ecb901613705246ad1647443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680dc4078534291756ed6ab4546a0a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff29670fe1604de70c383af62fda3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d85bf68b468ec56fbf8786d8e3ee6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aae13c2ab9fe56d2dbda4eab0541047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dcc94eec075ef030870a04fdc2eb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf70c2342739e663963fc049153e0b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420cb5d8b906229b5a17f521fe8c47d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93443d52da9e93f5d71ce8a27aaf6df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f985d06919f3953d0d03a52094e5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aa933168e9ecefa0fa30ae2ecc8e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cc5e405d544522c5de66a9fd073d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61d853c8a86ecb9ecd3549a231886f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166226a2e0cb4f5d2e4d4d9177b7ead756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced876025c858c0e140eded543578c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad910509dbddf770217d41481abfb3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796829e64d05fafe0f1f06d0520cc46459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c95035f87e3ec06d81ef629631e9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d011c7f1ce7ba6a4c2be280030e77c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf21874b589b11e3755f8cc8ad252062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c73bb5eef1b93205ad0936ddc85b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add835c7c54a4151cf5b02a750cacc1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fa00b3282e15a61294e7660ed596265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cc1edea5bc46975c5c90306266ecc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c80958b6cad61aa4d9b8816f4fa35567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4b5d70b664f34c6a570793f30b2af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1515e152834952ed927fa4cf7d91b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d089fd7f40bc05fb62f32ea28f08c7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63495ef8e3e8e857ab374a46b92bff0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44164154d266426fef6190f4bcf9eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eebcd90c500aefe9dd77d039e808d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725483419d5c57d946dd989a59b318374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eb0df6ed9aa77c9f3b0abeb68f5d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcc2e8c8e4258374c160cc7228f09576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a463735ac6613b0b26adeee88458977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02321f8e4676a4d485e25c646ef6b4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bde490af4f5d49ee4fdf5b4fde12679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e09da41be17daf60daf867c832fea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b2c438acf7e3e5dcaa9ecf064ea7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7607ac4f6351712a6e298149c81d70982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e59da940b7a26e4965df6c6a0c79783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08218d17fe941a30185fc07486e3b2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f607f2db030c204dcbef4078858d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92417054be7a489efe4a13602a76530b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e56a6e3c91c704155d7e0e40c6867e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086a0c44e31be9f2bb8d56c75687cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc39f7beaef377d1673da6811edbb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ff465f0ab27ea912e372fd9d8c3d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6d7f960dfe3bd65c9154a34f0db6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3e00d84c0e09236f5392a3ce9d6c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929931d093c639a6288922c3ef81469993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716189ada6e52e0e1ea5e916bf4939e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc107f8017c429af29d247d1ac95b3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd80b6f3dc2a70204f4cd83b89c65e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5d80489fbadb3aeb1f19dbaf8f88d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95645e92d061e22b285feb96b2d6c00798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf52b76cbc94d1c6071a803045efee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779b329df199e66a35e5fc6f88c66d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc918685c7ad8eb5d50241aa2d872b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a505a1af3f3b265bc3c0081779e220d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e1ee80f052a1d53ae1f3d3d0d635c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c92a4ff47505f43ad422a8ab1605f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da12cef530542b912ae4872771ff45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da3d7529873ad5ec07afeeec4a77a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fbb28c8119b79bf0f406e4f30b397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75233642ab905fc18aaae43ea50bfe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e290ac1f47b076e939bb8556845088109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316001e4ff3650d20c1270836b24ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a60d98bc9c95a6fb3493f6e246c91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f3f44822370dd32795753b8c2bd21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c5799d905a154046f2020876f8200113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc12ec79c51177adadeeaf87ad537df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe866f81b20bb775d0557d9fc6af9257115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feee331947f01d69e58903663c6d48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966dfcb45f3e87e9efc96e9e8d38b75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef580c53351bcba9b73a7f18a97656118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e07ddc60df01b2ff9f0aab0e01edb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973ef444d0f523d5278b13ac6234ef4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d9bce19cb68a01822cb46e69a0290121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f960b51c237a813437ac2b9d23ab2b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cfedcf9fb637030ec306af32c5c6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e253dd2cc572c58cb9475624071945d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4879d583a12f1f797b84d8c94f5a87f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc36afac61b898f21872f05f3ce7e81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca1ef2ef65d3c105cb65da27c76ff2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87add51cb98f95d05ea9f25125020ac3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b169c0c2b6719cbbc5cc48a535c8c5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82d003be8fc5644b7f7978bb523395130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be062d175e42db655aa69084d6c5f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c7e24f871c62af8ac7681090fe263132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441550aa45079dca2bd869c878cf53b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c280856c9681d4a4b4b537141c3ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2bfc77b38cdb5972f756c6a1e58ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2435173cd4b9a730a4d2b41bbe35d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a5bc017edd42d4e1433c3f104bd80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f321d9d2fb6f9cdaa9675fb802aa38b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f625dd212ad7282bd11c8ffc6728b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec3b675f2359705f55d17b6efed972140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8657eab631f6761c747193c8d27eca0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796d39656ee2cd4e715d0f7119ead16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f75bbef5ad0465706946d950101678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4948157d46b53377a644855dbb41b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed74b354476e9f41ad69f4fd0986bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95eab5577843c8e3b77eb059e0b55f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb2acefc7f16c0547308e9a4db174b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45da6f7e173dfcd99994d9a41cdf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5499a5ee3b48c8e34354ecb466fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bf3d04ff4177dcd232ee2e55a1b60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6313f1d93569ff81c93b77e3b7812151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b73443e8935e1bbd8b7678d49a39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde265f91c56b5c6581f1f1df5b1435153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159239aebccfc6634adb83fac75634a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a0ca0750289fe69659592f8d83668155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae76e05984b9d0d8e4d2125bdc7e4cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab702b83e333c8c4443b66701503a0f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780405b8e66ebf087d23c11bc46a1c78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abae53f4057158c2960f17bb553a29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fed6346e4280e256164d51a367f3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2b66e6134d6c9b447a22a16b42558161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f008f8ee5d7504636b73b1c82d82aef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafab35e05689a81b581c411fff800f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4528d6616362e8fb05d34207c982f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054738a61dcb544d10334057ebb9f52d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76deb5ec4c0e2f4f5cf65160387de6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ba4efc9fc2525f5353110a6e48638167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e18012653cf260fa9174fac3fa171168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cabae88e32a9206c73984a890d8f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be679ab4944c02b920b1899e29b35248170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f063b3c39964611be6553ec5ede09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333870681add1a9bf951f9588e77f5f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291420b6275761eb966d17a16eec81d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bf8b0d3524aa7270a84970133fdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bfbb36cb08b4bafac81e3c51a8a10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21492f980ccd00ed85a973ac0cd3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19925ff1ddc818bc1e9786c467ff43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a100c5ba941d25aae6158be7a07fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e0d4a9d3508b16ae8c8b1ccbca4dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21409521a7ece813a150e34617738aac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a93151509cfac7dbad16bce406a75a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c63748ee6c3b6323bd1bd1d28a580182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6f672be5fe9e1f7f8d4019c526c64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1782eae0430227267e71625a5348e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4182ed0b0f8bead257fef06d7a98ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be4162d160de60964bd81d3061fe0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9970f170cf702baaa0fd8e314e82f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dbc30f21b7d64c08a084a1dff3666188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0c090d6d25a0bfd6bb6a78cc8b291189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5667d590a0ed6b91d9991944af166a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5f5bfa2ebd135f5997fcd6efa10c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4284e6175aebf32941d8e92b35140f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8711803422d5d01d05de6d2431559193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1e7efff6bbc00850663acf88b2de9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22164345f239d7eabd9e84b9ccbca71a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad6120632b02d8cd332c3ee2327e34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59834900eb8c648e7e7d964a704a289197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935db6c859b79f148aa2957ca5e1783198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d35c47279fd37edd5c9baa45a1a09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965bcecba08c7f50e9355ff51d12c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dde12661e2bf6a6676f0f916ef86e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20146d07f104a74994d12070557ec1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ada8b8669b0782f10452709e02900203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862508f224c95ebb72dc41eb6bfe49b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9bef5532b4a64ac494deba80311df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1732930ce478db2644237c8027882f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4d568317a7c0ba83f1ffc6a40f114207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dbba1fa14ff551824d356905240fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e456df154b163dac395f6d688a886209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f61b9e18c508ce26079570999f47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89433bc14c0949a7cbd5de7e6ac6654c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e0774f5887448e60df8fd9c2562e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664a87e611f9e726749e3f6a8172f6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd5194473595f6bc90bba3d7b8701d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e058e3dc04e829a9ea510ce9d5f3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e685c3c191dab5e0522b7800b8a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dc182bce6aa4290db9baeb944a6a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbf566abbaba32159ac6d29f6935ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33922bab24ddc8e499c3c7dd39dbb8b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a6e1c1b79ff1d2779e1a749fcf10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d2f2a03862a7aebc30be0f211ca8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea72d1c3de4f9df910714d0ee8deff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a60d52b04547d23edf86f797c6d35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc777152e67bbb07daa070dde48e6447224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ebc87014eaafa67059773fc3a085e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1785b10f766dbe25cbd18455a5a96d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61246fade468da257f483c69ec6c4f7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e8259dd8d819237e7ec477ccd5a29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce837155ba5362c7db6181fa30369ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd9964c67798b1fbb84570ed0b4f35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f6ece491f92d425185b286c8f46e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24fff5dbe38208b3afd12417665cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9216d14b6d8a300fdacf2fd8777a04b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e12af28c0222f571d2d6039932b680234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581cf166b41caeeb1467145ad7a3fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53712016956917273e8d0b8280c57f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130afffb9463a4d7fda858422ab77c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb77e700c7db6688111bbe63c16084238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e89213886a9c8612e5de8eaa0677239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8c4161c16877ee2dc4e25339c8cc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda54dc093a6419356699a31c8a50b16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b71032b7782757ad26353675bc6793242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f0d69c6b7b1ab0a5326721ae3ea99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df64aab6dc3acf03ad82c953826e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e56440fdd36263e8bf3540e1c255c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1a288f5e863dadf17804293552ea3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b599deb8577d2942233ebd1ec20a04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59bc45b6c82037a6ea4cf394601ea6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f52a16b105bf219c74a5f3b448236249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43142cd5d041d519651a81e9e2944338250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac09f73ebfc1d490411c8477339a25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c365e6f246e59331e63b32b96760d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248f6de8cbd29c91730316b20985e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2c71ce1f05d3c121b91778edae5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e04c3e01a496b29800cabf5d4fe5a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cba4de338acb8662f5964b7704ceae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790fe24d4057d2b2b4e70a8c0a5d64d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37252f828875725b56741ae862b094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866388bba55f467837a025d474b390d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2884ef0a7863b077f801230ce1a8b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc83df39cdd7e00df471b5fad0b822f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8c9f7247b0a413d1c27977c278d6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e002370da21860f317fa0845526840263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa486f84957020907f9bcb969db91981264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d741f8aa69000c7b2e816dfb96bc804265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9d604b70c703919438dfbd624088c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1a13486069e2ff39924e78251a486267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66e058528b97a1d79abfcef8359bac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928e03d7a1f31ff1c522f5a06c58992269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c856823687bad5df2d47516116e117f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4120b77d1a3a6930872e4f56cd7c91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83312e0a658032c36e27db35ccd31868272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928be9cfb97368d9b1bb514c22a886f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7755ef8e840a0ba56b72d15b34abaf9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175765de72ad1417774872dda3c42ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f47e8a32f2e932f19a2b2faef9b6e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d9e23d8ff6dd66888d86bb095f5be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b03cc41a945d19ab0d70039c1dd8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75606fd1e2a04cc5bec75b5b35869d8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053938b851e18bd64df9b0521b442311280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ad154a20adff4fed9969786de7417281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55443b74516fea17b6c4236b52f974282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce99d054feced90cf0341fd2ff00293283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1ce707268e3787b4c4a917427fef4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc177444b86094853e20e90f52618af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2345af57c679e47b11b22d2204c910286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d5a9972b1377e1b0a768d5b26710287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630865a0fa072a6e0917e159a3c2cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8c6c685c8381a73460060c89d9c95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963ea3edceae7d07f3e19768abb249290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc875b9e9a89e0808ff7fe5f46f179d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597684cd410edf2dcba429d8858ec36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7933726dbc020530766ebfa4c607cf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99129cda3040fef3ceddea676c09b0f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2da22267b0e05d1398015e1f215a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b6cd9e8b039abcbf85d82740cf813296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352516532b92638bfa36148f2dedfe8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404f9311305d6230a64339eb95a8255298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075f843cae26d1303eb4b9156116237299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85c5ab2bc1e5a2cc67b1a3840b62ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530250a7c1e084fe3beefdeadf1c96b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb406aa9c1500cde4bcfab33cc45388302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979b3eda9325f386b3ccd22e258d57d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a86349de897248754756e439c17410304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40c72705be4f4ca561a10f989bc60a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926fddece6c5bbfddf58f9b8c80652b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28538f6c23951f79bd8113f68804acc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10538196c72e69a79a66e5ce3315342f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797544eb4112e9f6fea857169c6897e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f57ef48a1cf6fc47470b6f28b211b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c51e8891f9548890ab6a47582a515311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735dc7099ac74c065e082924d00176f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959dd98452f8ab722924a9cf5fa10bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732ff1397184a1526ff371db38e5ee8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976ae9681675ed55298234c0b6060cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67c86544b1643abded138e914ca1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096a6ba64278d99d02bfecc4f851be9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7afd9dcab61c9d528834dfd7e7f81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ff7caef2698e9c3be1541250fdf83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561c0ceb71c78d696c7d955024d264320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2440a4d7bf8d88b46fdf3074994cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eea91d0ced96f115bd3672fdde240b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da38d907d76a422d22f8a4ae749fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d2cf6765c510f1f9d740658b7c04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272f0bc8393162c7b192d7ffdfe07bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994033496feebdb5cd881607a165805326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adcf4403ec7c46724e7b584136a7fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e575cde26a29145c2b94ed57c6176328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646304f05a7dd4310589678a78b0d80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f8e2659d074f9dd684f6a8db7d171330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd7f0c027515c9a1e4290893cb3b0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e9da937f50c65061d964307afb1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d15de1a5db66f20acc183c4829db7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241cabf0f3dca9e21cde652ee12a6a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c265cf511a32d20affcd4049f3740335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d798ff4860d4f94d8f3dc8e06f850e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e716a8ccd939579ffd73c953f6f1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9999035c275cb3b46e2ab0c3725aa9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4741d12d78938a0a6287d9fb1fee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a26ff8d35131413477ad0bc18d81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825718c8dc3b842875cbc4c2f341f57a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66cebea22537d94a79aebdc817bec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b1dabfb4882bf4cdaa630c93a9aee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed89daa983df68e47dcd6bc99c195344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869896e841a8c56d5131fc23d14d76af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa2906fbecb6215f6e4138408f3241346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68a295edb13ad9fb459c7a28861114347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fd43a70ddc4270cc1994c94674092348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fe2dec8e4b407a6975fc7cbe1465b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148f8c9bc01bd34ea6c554cf6ed37cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda88445fefbf62fb6edd8dd476bc32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c308cb570b2cdaef6e1efaac31fc68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a990d6a97777da9a0544840e80d16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36df8b98303bb4548b59c5d98eeaa4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db335d4508238d83aecc09b4bdb883b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524a5ac83d135041b5e0fb0720f1da2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6908dbca9dd53e3b71662e74a01b5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e0d8f27ffe2cca7e8f3f23e09a345358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32f238140d0f4154af86bd606a26c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fafffd39df4d288320ac809324db81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8e5ed98e0c47cc457d4075dbac61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d51d5ccb32b1359c5e8037bbc6d88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708ec635273499953b5996bf5d95e97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0653e95125ea24f47e0f07103a8ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aff6f5add62679c99c8ee27ccfdc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ed0e1af31ef6d04d70902e788f9d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824f9344437a03dc39da70bccbcf56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07868ccee5961e706bc4e6d5c5278e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e9d5ccfadb668c815c492f55426e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714d5775301ed4169cb557c9ed49d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2705d5ba4e2451481ba1358eb77611b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebfa74688e1d94a2c70e252a2fbddf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f772d31fe1c07d9a8b9b8d6215b6a11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c064d021ad8004b37bc1756a232e7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa9dd1cc6a0298e2772cde879e2625375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f2e2efb02926d22567fddea21b810376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeaea80b69d72ed160b3eb6796603f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac431be5a7583ebd5e596abc5bc896f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce25205c8cbb5f58f505929715185521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fac3c9e66669c5e894f7d504676aa12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30d1a0d4e93be23d7c8772a8eaefb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060983b2cffc6098ffbfcf9c904f4cdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17871f7f05f0c971d0767e086b6ebc965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de79664b6e9d915284630460d07c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18b7b06bd74ef0b0efe255e13d4597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ee270b9ba8faaddafc5b00cdc1c538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbbada3373818fec9059f8938491b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b5f4d5606d3a047af022f68c8a11710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb90e20ae78535d3d7e00a4f29addd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef58ae30f60927ae4b8e53bbd7dd4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994986685f6c1490fd70be267acc0dc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364c37d1a95af32b02069c538e2cf2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab75a3f41ec77fa6720362924bc4ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b968cc215803a7b2b9c9bc3795bae8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ad3dfef1bfe7811e28c394b48e4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5292e272fff15e9baa06ba9584e32518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7050e9039805f1de3723766bb70519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977ee9ac5d69648ca3aa49cc68578c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec9cbf6308b4a07b7c022068249d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f20c1dd01da35c66ca021fd60d4dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db842832d9376d1b08ad36d2961b173823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb465a8a89eb9cdb3716fba493f391d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5167950ae233fc7c9229ffd4530ad2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35e34e629b8dda80e2eef2673f99226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5b08bc1aa3261d4a068132970184827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870522377e6d7f83c0071e34e05fe8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770da2520ae59f5f39443cf8b12c62229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7feffa5379c329e7e3c6b0d2ed4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385fa1110f6778115794ac9ec594a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7fd5129bd538377e5730067c6f29132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4ed755ef0a82f582c2e3aa6d9eda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d984947abbab50cdbd5b529120ac334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e7956171325bb2ea7574f0c26800935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a872f21f72250f7fe614f78ddb0f6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b25be103ef821367384ff631b91d5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a5265c541057818f93814c246cfc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c5f5bd35ec1968751de2a6442b3dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7213075bee0aaa9bb06ca79e0b42740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc70179cf25dc44cad0ef995c6eb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef5e0e8fcdb75bdd755b388129bea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bff97975548cddf600f89595bf91843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b405adb0bc18a2a14b61a757441f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595a002b9bb42672c0ee0743b236f3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157821cb36ec21a7a7daa7f8bea4520846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f31622bfc0799996c6dd5df1873d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf8ce1fb5f86236d6f8c012eb7811d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c9366979e94dedab6f952fb9b00ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd49aa9f167aaa405e7106c865c959550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b463ca22b6668b2f3c0c5bcd002c2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31067984944e216190426130d8ed57552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b25bdbf29e84eabce2c30381675a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3619eb9eaf66deee78a6a3d1e678b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23c93a3ce1b1939ccce8c315ff06055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabec8fc5159ce96e14766bcb721ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dea46e57ed72eecfeb91c1d92c96157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a80ef969e82d46381991bb3d6d35358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f413d851697a4a45316b646c9e181cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ad7bec5001d04ca4f38b52dab611b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590d49cf158e928e9b7c07a59f93e1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510ddc9a219fcb85f4ee2fdc05ad29a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278b54b6e9b77d23031f6d5ac43fc8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d386cfca3a0b705d63d5ba39b590e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdc5c10b5ddb2c92e47b3720c45c2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7cd13c94ad2defa1e00785838221266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b35b60b0d4d3a93d260b60268cf8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed91e1bd893f9e1e2e2cadd69aa6b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c9f1d1704e175ee00a01508ae6b7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dd835f67da0c526eab68adab17af370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f1a42303ffdebc18235ac69b9a22871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975572aa12fb51cc68a5fa3791b656a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758672c1c8489be7d78d2f4ba12da46173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c71bcaadac07c7957df154e432ef0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a681facac168186093a0c661b0b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034a44ed9e29f14beee87a5d762131f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8779715beac8ba6bf28299e213c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b28210f939540b088cad099f021fc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c3846d6ad661a957344029d0fa5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257320d82f9fa05b48a247b6e2d7284280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d674c952d93bddc68cddf5c560ecb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d8b7c4a0355fc0cbed67b4af533e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f8df31a6b719fb85c0b9bebb2053f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539652aa77012d71363fe6743319194684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d7b66792bd2446d529bbb7dce2d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef31be9b919dc2ae49274f7bad6a9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da7317f303db8f6d6cba7e4c73456987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3208040a41e116cfe57d594453174d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc66b3527f3f8b8582e60871759ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a826a5ab33f069cd898d689a94d4c3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04da6aedde28999f765bca794874a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb633a4add74015ac738f5bf33758f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a10f7931a4330725f68870cca9b0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bae129c0f0b9e2f5f76696cf61e9d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc6a07c52fd114ea0932494bb39b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c8885c13ffea6da4676ea729d01b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc98eb17facfdee2e07da9a8d7ee1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b61c4a9f92afcd4fb42bb19b03ca6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cfbe4fda70d252d4e650a371349a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74e80556c75764f7dcf944dce7165100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543fc2d87989e27056c6c07670a7f82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35cc42cba946ef50621069545b8995102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47494c154f2ff1a4cc77cc2dd5399a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea614cf8bd0616981b39e65507fa334f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872a16a6e6e06bcda5c217295f22c3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25b7b6a7033680e482e4fbaefd1bad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b31356d71f9b1322ebb9556df8dce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d337b63db6387fcbc253d2e4bfbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cb364aef16e7ce0feaff3d9786597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8850e16eb2d2bb9b0453a2ff1b7a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bc74f9a723edb5d098ccc6f4d395e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b5846f00cc8d8d41ca406b3535286112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc0e7b6959acd2bc39873c2132079e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2a11967f6da0a0da147e2d094292114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b20ac1c4ea4dab00a065cad05d82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3605be4727d1ac95214710454f92042116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7081063d2562ecdfc25886252438c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc48f61c74fc41379ef733b4ddcc8e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397eecd94fc81e194d55af55371e541119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e311b254480f071e25f44555b50c141120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90451c096b549213d86ca7273b0d38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d8d563d401bcde3c0daaa74d47d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8639bc2dda683931c126e808f7c50d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109b119ab4ffb1e76d09e992c0f040b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf25ffa2d1c22316d4baa9e1ddefa5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088a79c668ecbab3419f303e2aa838126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93507d1879b8de1a3f1b3ec5db551a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb896d8de5dbcaa447fdc449d0924128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ccce4b370e53f9aff6a99135c2256129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268551dc442f6a561ccfaf576b82aaef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a8f4dbefeff8996d039c373d1f28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a18de84119f40b5ac6340390d2f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b271573ed4e821f3fff5a2df7f0a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff2d9c70123d5472972367923a8534134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688d48ad3e03eb0d7cec2e0fa00e593135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a350bf9c139b6a9607d317e69e587a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09627f0265d3b5abe66fdf76dcebebfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2a652f4df204ce7b9ada6776eacb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390c368694af75ceb845c0657550a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a153296fbfd44a9d77cbbd88e8f21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf5024c135d82c7e09a9e982a80ae3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b4f128d73d2b216b1e07ae263001142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7710601ffb198bf3432f92c5c7e60a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f6cf2050df63cbfe8953885249d48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78572371be71dd9d089fc614cb094ca4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9916eb87647a5c088e09cafb8a6afe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda5980b5475e0c6b4ed39eec297eec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5972e74165977786fe01c0efb3442cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa22b8ce3c67424e55c42f6bb3bfeee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6def639ff3c53d7dcc8d3c24a6ac16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79644b085f67346d99ada2aea576c3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ae12acb0d039ca0f8d7f2a5d488ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59445bd0e6f28591f6246940ddf67827153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5ab40da9e173a7ffbe3e072770b4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6d4a7a019152cc8aa5524caf77513155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4b62ba2391b5eabff2a8799e67101156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25beb528780b9ea78018afe14ea6c07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11dce1c7e4cf94cb4750355f7da8ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803f5f2016eddb5b5439b7c8c9d7f11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324f1d7d7898ee56055ec1c5344c6e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19445533adeb52b9a7bd5321f5b565c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5184932cee3c02b412584f83916d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456cad8b0a5dac686a3940c5827eca4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ca419a65517ba8b7425216313a5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de2c05aef349ed8cad8f979ef772c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62495509ca981fde38693a278e208635166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f018eaeb4b203915ef647167ecc7e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11f5368128e1943f03de511d8ee93b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e410e53cfbf92d9723e08ef200b9f3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63cc28ed410e74c890d657e989280170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434fdc39512e453a89435cc70a7cf16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e85ec994709f67a63483d207ed66c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccfcbff42f10130ef3917aa7992ca6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8480630a7437d5d5e3a0ed957d4bea0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc1c048195afd379333221082c1cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d0653f43721ef3399dd8d5b843f7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc717c242e9c0c29eb68ac942230a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2ec8022aceaba3225895297e7a4b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77fc0689f65b65a29aa6eda202bb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9bddef84d25a091957d4a0aca9b2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5191a9c42fd1062eb832d70e7787f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db55e4d30c2fb4301f83969ba58e69d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb6f96fd11663abf970164ad61ec35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487eeac63d0cc609353b197afa330ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb5c2d4846883dfe3c17cc43e84e7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda974043f3ea2569042d479bd286ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288e833371e8a5e65e4c7df079d253c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df3ffa30a91dad4bbdbb6749e781fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dd928410f83e973bb6a6a171a0f5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf029a8c79a654e078831accee58ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38fbe1a199ede8a43a4f499f9b1d44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da585c09f10591d0a5f391ed0914591192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19391577cb8299dc6027f128314dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da785998a93b7708d4db227bde99a66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb410dcfe7464ed4ee90b8aac15ca205195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d1d3764481562d88889a9810bb0d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8111b31604c75a853d85ba87f6db46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf56fa003e74cc3cd78c9614b854d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc483f3594dbec315249c6cc912792199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480eacbe256000c1c1f2f33d98c887b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a0422c1b989b6d1d50450beccbae7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd80bf40e7575d355b89cf154a8533202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8de0d88438c144259ea69bcc6206ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6a3a656fc20461f85d41ed57f7f0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b7b6d679d4a9422ca08b37a2d7f2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105d8e53ca91fb2d8ff6f57a94d85cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c3cc3b21d97392bce3cfccf592343207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df27e921918c3339bd49e1276e529208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fbc2526ea8139536c3b6cc8030b98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5a8cdcf0e62f7e4ba9ee7c33bd720210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf3eb14580efe13ff7fd4397d6e7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25022dc0e9f31ddfaa3bd89b18846f79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5733072d4f9bc7656b2e325a59183f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5cef7340903be193d8558e7390cdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52f79b6daa4e4a73b81038b607a677215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9154ebdbaa29c58e356366dbd0001c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50785dae8c8590a9bdf8417bde8c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fd742e34ca1990b125627c714dc2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9aedca7564445d29b9313f197e51d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548eae4b6969d3c8519a8ecf23fd65f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77801a6f6395cdc2b6eef176a6b6e710221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ab013f5778d409d604a5ed89ebf0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47098d8e672b97ea4f595477c19927ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce08e9cff0c5beaea9ca352b27074f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498b57d3327d3e5b7cdad7825cae80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215dc2c35b431678485991efa8e9742226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4207b6bad2a1d2cd08f500f3c838d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf350d7883a55f10c1b447d756deb02f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9125d064ba67c81136ee86713c2fce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f682662aa751060aa6c241517b62ed7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127b8b0ac9ca1c38b6e5b9b326f9b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be64bb7e21475ed57e0bbdd6aa4da8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52eb41ac3673c5d5af617b7de01cd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5f6e81d9aba12de8950514056974d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98259fd6fca9defc851fe9aa7202b4ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3625744993d114d3287990e4a1770236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d080a7ccfebd049690ff95579d8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76537427e66e911a85254c8646b5bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f2f1871ecec8a4d69b907b4c78a53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995cc653bd5e8387d7e01f1142cf5fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf23a03fc71e56c6260563fb381a19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca8b6647f9d86ea4090efe6bc31920242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd581a37c3ffaae60d8a769453e8c289243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116719e6e3cccdf33158c0e7e4caa34a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d77ac3178e74778ccf5c671c1602245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45a811b2cf86cecd156be90e4501b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bffdcd4bd81c5393ea81d689677fd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29312feb726c8ee8754ae3f3be19ce9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66286c55d29b14fe2d091e3cb5b828249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367671e7a9bd9325ab8a2f5d8835b64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b764353951fcd54957d3dbffbc369b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd85b6e4c34cade58765656b56653b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a288ec03ddcd9410ce4b47a1fabb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b053bac2acfd732037a436fe49c329254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212f244c4af88aaf966c93c6fc4eea8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacefec54f84ee104e25ae65d4235db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d368d0828411a37ee428b17bd54f031257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db1e2c706234f4b35d4e32a012b9cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ea9327a2522607b31e6f21987b13b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80943855fe166026d1da4cdb23d5d641260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126613ba9f98246656fcc99637030d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7ca4fa073c03fbb1d6ae19e935bb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6359999d26af3543ef5ad77aa5ded263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c3a7f3a2f510c4a5685ebe0df72fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff990900d5a39b19957d7694f913a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae68b5628d3c5bb1af4a78c1878312266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900acd8e6d62c62e907d8f114361270267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bfdf4772143c7296beac097c39f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb974afabfc6f30369d3d8b222ef6413269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd364d7d6703b9d62af91a8038747a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eff8001cd11ec29c53c84192a9d11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380074161011956f7d9a41f80e57caaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ea6093c18c10a2fd0a1bcd7ec09b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb678b9d59850129bea4275161b043274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f341804b2b7c935117cf1a2c69d9a96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e7b3d95244f6549633228bf7afd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab1e760242b309aa27fb460d3051f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaef76cd3d336b07bc7d44fb10604c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c936f6f872ca4e95f2cab63d8b3836279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abcf32f505f285c58520d001cb49a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34956c6e88457a558010340848507234281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4da91bf6679626fa44c11bc18ff00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a422d1e795c74b021cae8a323a66db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fd4f27efefa93eb46c9ccb346ce02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fcaae5e9a0ad5e476271f2c93a005285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84152b6a741a803570d27391b8eef2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7734c84f08ae189b243be48816c87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd224987ce841c5da4155c21ac04487f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f70141dfad355c8c1f5ab4dcba3ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ed27527ead199f394732263fe7f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67d8054d7a546ac9d519dfb3dee187291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038f28bdcc205090911f954470baba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e1a5306dee1e931d003db096c522293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85d35a6b6829cb55299859b419c3a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea1f5108e990586472dedad302db81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adad77cb3072187ef4a19cb9149aea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950749489e233ebe12f4ddd9a474459c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc85459a7458921007da984fc46dfb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86e7ac3ee800b691d05e7aeac91fd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2093c3ba6c1a6013900d17accde5cca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc0c21287005c03202bddfee371f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb5b98a8da68bb99af80aea938c78c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55676f0e9051433e749492ecb3ee8b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e01f5976e1a57db5a9f3fe48dc4b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f850a19f5bac3499ed69338d0a5e35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224cf821943f8353f6c51a6ad401147306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fbfa343c813743d11801fcb5c9aac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1581dd1ac7617e8f653dbc56a86be6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d1762d6fe6148288af5df8de60596309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e38ee6a25a3ad01f1046dc552afe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e6ec6682dceeded8df48ed939dd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d3cabf49a881f66f480e6406ef533312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046dfbc42699665e00740644995fbc4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00d1ecd28c545272049e3810b66e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b241914b0482857f3c3ae9e25dff8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aff04845b41164197f131cd3084eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70f428c64fc70d9d2444b6af8d7b80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad8856db516d5f8e06be4d922ab51b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21462635bbd6d2a626a452f5e8581fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64615e8e0a83b6168db874e37ee6961d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca792d5f53540bacd78bef32a2dbd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812b96676ade0b57ccb2ee6d0797f74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79480bd6000ebed5701ba339f8ab6860323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553f63ac80b8898ed033fbd4f15ae78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a716cceabbde083d9b6a4587924c772325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e05d57eeff69b2e651aaca856af49c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e4e60fcd47f8fe7c7f95410967475327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89145aaa6268191204c3aee78a199ae8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043b6d3d3a4adaff5e0efbf4a2a927329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a859b38ad1596ff48cc47dc5b8ce9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54894bf830b92afcc80c9a0fea870b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c7a7eef3495752199be4edebe5ecd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fe38a5f12274dbbb064e9f5418bc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061142853397942a27483344e3df78c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4614a11be82631fd460f800e6ef83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c379e9684882542e2bc67f7450f3376336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67188d738b56061b0b901c9e08ffb783337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc1039e33dab5c89114b3f97c4eacc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061d1e3ab92d853fb441b8c71146eae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8c4bd7749d4ced54ecf6c7604e456340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112f5d608a231fb897eca0da468702341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e8c130605c5e65c2659c482be9727342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0ea982b73ebe913c9a4fe2355806f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a293c431af40431d3645b807aaa51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfc1223472474ecece4c5d19519d15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236219b02f2d1333380af90ffa511ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ba51da156410f1f63d7b927a9180347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc69565127b2d06ff7eb46b8f54bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef001d9758cd53fbf64d1ae11891fd0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a32627da0793352b3e31aa203007b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c35920ae91bfb01bdd84eefdf5e3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54f4fa06977ca679dcf2cebee38ecb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c68c972d3576e147ee9b118305d54b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb9f4b249ba2bb7274d33b5cec778a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf33983f6a2caacfd4e500f4b4d7d57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04683a04c6b523376eb90cdc64e694ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0519ce2990080706a27a8325d5b15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d506363e508a35cc7aa3dea8cf9929358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c168b7fcb7028c5a473ab4d1b015359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4057b604a71c1c8c47f797dd53f5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf4bb93600749c1261b76ffac5a70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632329c01d35ad8eca70dff9566a4b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92a85de7a82d7a6dcb4ba205e2cd5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140e7723b4c84a5c5a6125ae330b2f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d0634074a8682e794e1fd21c2d1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d120d3639de14283618375994a913f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4504bb4a22fb83d91d14f349447301a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545082f6fc9f5a77d2262175810b189368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c4289557d97826b93e8ac9284df72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765412071a8bb92dd6ddc61d1f37556370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d107e118d7fc4e13a475f8b7b32c54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6669dd08bce2489c04fd25d889b06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b230cc822ef24f474a955af077a2782373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c08e723b7f6474f4756fc718a0d70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59888d7d42c2dea87df8c194764490b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb538aa4c8ab7706a76c6a3b7c67f34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c86a9513ace7114d2063f20278b84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1262199bf9531de8904a96b2ae4074378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>