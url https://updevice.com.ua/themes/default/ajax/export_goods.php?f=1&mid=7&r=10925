--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9c8b0d18a1658f5dc55f043fbc8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c4878a6e0edb0aa0b7aba5c357f912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca4a8521ce0d3185cb94fc6d8deff53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34bb747180cbabcf59b492378dbdb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60206ce49a17f5e7ac7316df8d0e095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71745f4ab463b3828e897e1bad5f066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117a420144c6081b97429fff65868a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7417d885475a014d0d5f8df19f2f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4514347c1719673dfa001ad825e709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d4f864d2d67a65804599b882984b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37f5ce3f9f1de8e6ae7a98a7356af111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500b0918239d7510c72d9d7c288d55112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7b67a72b4ef970cfd7f6909fc84213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbad2f8121380282a6c84e859e9fce214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89baedefab6e6422bd3c1d458df27da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19931b4c17a0ce0aed37117235de4d6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a4bf194ccc316d2403e768b12fcfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fb0d3a000ebbd3680b63d9470acab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c741ce7773f09b605882427d35f8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f915dea10a5a265eb4e67fb7edc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24798e725b8d4b583958f5506a035a5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949ecd70ff98af33b2941871b1d1f2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7062842156bd1ba23fb17ddacac512a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb77f7faebd2666ebf8315059ef5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f47941bf353c1052d5fe851d8d64525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bcbe0414c55311820b0f0a0a3edfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2780396bc6ea648bcb50d509468ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f1114cf75f0b5caa732f437cd7b2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa640509c834ad53d05931e57bc041f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7ac1dcb9552c838678b500bf98a2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5310a6ca6083fc3dee51e42a7c869a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc2f2b2f2fa2d62ca27ca08144ed332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e823ae91b772d1a2f51dc8401dde9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed88d59e7426194586c34518b3fdf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f77ae63f5166d35c89dff02ddda55735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07c21d085df7fa99b35f7af445610536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3016d0ccb31539498aec99db71762637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa17bd393659cd729181174a123b6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792414f7e26615f23971b82ebdc60daf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150cd1d5158641984f6e628640f2aa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56b3efc82c487b006064ffa0fd5afa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182124e29526ab679586d87c93ca40f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1639175adb44b97873e7c7547fc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164527baf02c7ec1591582c41111ee7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03bd3d5caa89e4e2f27fcc350a72fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a69902306dbdf383587866b134e56446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d1d3d89001efad8d6c3178ee2efb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64a5f8690dcfb5fa8f3a2859b19c3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981caa733e5cf50f8b88d9afbb7d1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bda2101ac4bf075aba6df15f0995150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbcc1c73b2edfa039045b767af44ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbaa4f09dcc5d7f3613a1225e2661b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0446dfd34b5fcc014be6386738a40953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada765ca26bcde8131705c3a84633ac854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7198c5e003550dab46194d6e822e4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23ed3a3bfaf1c6a9e9a7a7a63c423a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e64930b5cac1de136e4bd67af7d3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f64785824c84dbd269b47cd1e3a01158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02765c8685b70a10c2df78436fcd10259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4697e1ff39a6aed72568defbaa9c1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ec233f153ee92c1cfc4aa7a886d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed77f54140d47c2044ff0bdbfcd48d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8133d6464d1b755b9e06eb6dba71163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f632a0701cf879a5f60466fd6d132a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c51417fcc49f3e0c3c279fdc009fe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26bc4b0da0dde7ecee558f342e3ed366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dcc0602b7174c7a0d44919b991a0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d128a8b537b42aae5f5d36d5897068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cdc62cc61c4f6140b895f624602a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1a2a0b450146f2cb2797205005a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590840291ea47dea5282d82c7bff51471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9507bcc7d2b3fa4b5fe686c3648e3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bf2c4caedaddbba7255bb4116685973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee03379d7868bd5d164fbbb1fb53bf374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810183c320871317321d9e50879318775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b419bc825bbd6be747731a36535f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9efc6d68da225ac2dc61d805cd4cf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97204d3ca7784f807cff338621356a2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bdb7652dad09198353fffa0d4cc9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6519c59721acaddab530fbaa8a66980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d36957436a7c3be336194cbe9465081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d117c20dee7c399455d359a245034f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228825b32abfb5601c0aab3003cbdbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f683af75107d8e676f9de53d00bdd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109466823ea0395df5834f829e74aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a389417f05766295452d287aa6f59b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b2854fb5b322c8e29d3ca971a5d5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2726ee678d80392d67e5f1eebf20788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1a93fc0915ab5303f36a72d10333a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e082479206e96d03ba3df1afdc0d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1411d9a2b237a03c357c666799622091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b449e98351000cef68e5a0a82cf16592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cc66abc1d1aa25ac2c73eec4ca28993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe328395dc7693bbd2fbbad4686b6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96481a96b000e7fe52f7463097c0b9ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd159e73ea1d1555cff8125c2b58d4e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aa4e7f415577f370eb0d3230a200097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c76e09b84ca497e7d5fd3dbc58e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e87f8bd9f2e59eee51081155cd25ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55437c228dacdef5498ae5fa24d1046100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bb2bf9be215c76ec48c6d54577717101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e503e17f728715ff4dabc17a6affd78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a1318dd992142c6529eedd2798edb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e27a3b6e9d04b63455146e3e393205104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f028e3e0cd0180c9938519d298680e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226cc55639f8ab1214ceb176102a2b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f30bb4b55f1dc61b558d65a16ba4cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b08c16ab7b4c992e39ef1de94821b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588ba51a8bf25856253633df5b1e75c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc362d43cea4653ccefbbb227024db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8addf89da2ac61d3d4e8a4e3df940111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db785ba1142533ca09ac61e3f0f649112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dde183c8424627475e9ebfa256fed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa1c2bed298071d7e895daeec8e26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a0f0f55b7e91b733e6e73bba0b04f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d37fe56b35c8d093f00369912f7a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3a391a012e0b06c96db1155d079e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e84b46f0fdf0c11caf11153453a707118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a37126048b745dd04cf2436e82b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da151fba81d64d578d965206eff40f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062faeccaeabf585d20f8ca573014c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496897ef66559b3aa1042cdb98efb2eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be635f181929d51f419a0888942767e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aef1da2c4c788fab273afbf3702dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d88a63095722c308af17da0ceacc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13f7873ebe1e64f172246a05ef786d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387be215ae72073c2dd6e735ffddb647127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051222f71048303f70c6d73106d0ae8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821245e7ea0975b98a12046db2af212129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a04fa7180a285ad9835fc54ef0d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e175acd6ccbbbc29560c59407821d34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab983d29afbfc79b722d9f764a94ccf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb73c276664d95e2d4b94a15b75d16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876df3d45bc96d2c6bd9dbf7060d3ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a47579f2fccbf45397dc58f6492a2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111f1a54fc43274a18515d09946b9eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbe36dfee0fc3dbcf411995020def6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43828baa19b5bbbc0601ffdbd889c16c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce38007a395200223611ba1c2d5592139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8776ffb2e7f6e9af0945e65c2c167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084041cfc8312a6e596157900a3f93af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4293582ed5de207de3aa72ba9fdbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a48d712ad96db6ce80c8db7e819aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a02f470ec5f82d5906767b940cd03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496613e7f1dac28ac66a6728bb24533145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cbd8fb4cb16d61127af7a66732d2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f1706e5262b66836def2df131c2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825a54764093dfb63f2d69c4188e1db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a55294bd4db2d6e7c759665f84a87a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c92936c7b460c736bd2fde8beda86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c1d2ed5d1dcbc8f180a45c33d8df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dc6eb75aeeca9d3f83c3241ed7560152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa1b0990f2b0b79adbb62474b91be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77284e8b9644f93bd966263c71dbb8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679c6713c94510892777968418121c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ac310f68f32047da4ad79fb18187156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccf2477386668ca95d85c0a108957e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d0ed24284ba263f59010040b0b4b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9842548920c68f69523c361848715f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2dad37a87eeb168540444b51a4d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b1be02deb5f10bf7f4cb092c59d7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd8cf07384e1d70eebad266e680394162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd43955f4f20396e5ca25f14e3ab40b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee119f85559c2c9d3a8ae4f523c19d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c18f3eca87171439a7a5c24419d1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e43c6f8fde42ab04f0fd98a0f153e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7619b31f2babd24801f50b968e77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea9da2062dad9379a8ff9b8348e325168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84805ddcd720be0927dcf20c1f9d6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c2c3b069e96ba78e6c8be5c6a4f5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc52f1531bbf5d2d79b61565ce08c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1486e8b0230190d2ec962dca93eacaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351306db0cb88a73316ea57ac196722173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed82f2b424b39ce306b1f4a65e625a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63c7b71481f2ed9422b3e598d7a267175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a550707fd05329e5abc1d2403f8bbda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d461291736a259acd3b6c1af44f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6be321fc53c8ed5799e5952dd2fe5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66754978b55b9cbbe217176c187ace179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c5059de9549abd8ec3078805d26f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748d8c5c46b3cf29fb9c5bb36537a80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47131979f7889c29cc2027e4b01e7af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd2c3e30f6435204181efcaf10540e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfccbbf8e2b1445aed1e1034ee08f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0946caa1540801a11cc9202f9c1f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa787d5006cc37d126726ab46d636c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0421f8d9802969f1cd70c0e27654a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7dcbfc2e877c7b265449a18c9901c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361350cd1da2bd1f36953c8fe69a97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099162078a83335093d000b8a0deb81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a320266da9bc2bd54a02c3cb45c81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c3bb2e046be05276a8030e8eb84d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a648933bb151de603e30631c46022193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f80834eac3e9cf98d08fad4d71922e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead67b6771633c6c001b3e60167b576b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb66fdf791679c23f2ac968cf0221196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920484c5a4c63b22c72d57293c39282197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57176c06c342435143e08bded3097b18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ead2ea2874d85dcabfac7c5aac221199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b33ccdf2005d2fac60953085c37dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f332d0ee9ad9fefbe1b4a383124706201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3848d0a0223974eec7313947e0956f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1182559a590129df55cf12fbc962295203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f8cdb6cffd16043407c0aa1493433204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43f447d56f5c3bb20e782e1e8d76a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec0a8b3097a91ae99414a56050d50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9cb721d838d767ba5147b36574cb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a665db2e002056cd111d835ae0768208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26048e453625f8c8333225c246edd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6782a056f669863ba228fa9ae0f14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc984f020a42f0e01c8e9c99cf29171211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543925aa5203897abf102334f008f82a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e0454faad80f6f6b8be2ae0abe79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52f8dab28f827820d90d88a4f6d424214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb760d53a13e796460894b84593dfe57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05908a0e2306d56b3c5d4f2f8fa9e8eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba92aa5d76ad7a395a41f0ab267cb0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7808e7f8e5056690404060baed6e4da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bcdf8aeb43767497835e24a27a3c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79945edade7265ebd70e69748d9ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5114567b81ba694397ce43587b442221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418b756863335cba962ec010f729b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699027a3a5eeb8726aa2804f581fc97e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba19d78acda1bc86a23f9f53ca255d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220636070f3091e447479d7a71d5461225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614accaacefa78b22b384565f6a65094226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d52de49ef7e372aa27fb687fe906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6d8d7453d0ce6e2a7cd46c2d90a6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0c83571b33ca40ba07edfa15be34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0d61fcc6db2383ea25a7b456a809c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8ec01660f316fcd9d6df26b285be8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361f01d2acab33b16fabca12a23c14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833032f304838bb8c634dd99cad7c44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21e58b64a516fe82a66b400113e108234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b428060109cd59b17007e3c194ddb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb6e604a0a9d19d1b117175029f4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409826b539eddb74ddf43800c33b028c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b51c6686bc0f773b021a8d89f634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fca2386da3f29f48d9a8f0000c067239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b06de6cfc121f65975c9ff618d997240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8eade2026e8eb1df9dbb55922684241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409d999f7b1171ea7f342e82dc2809242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acfce825e38202800ca20691e3d5bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361131a8e65acb7adbe8d0f8d396a7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94573c2cb233f0a3838dee1fcb9ff8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc9356088f30b7a15da21c6b28e020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52148cb0807a4e8676181bcaae32bcc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ce0577339458d0fecc1719ef679fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb0d1425f60e1ca39ef35649c7274249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2f28111ac03d7e57bbf0a02dfa41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c94dc7fd1d93c57995c69fecf63d00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27710b8d12ad59f9ff105a1469e9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74f771c9a0da26a69ec522d9565613253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f156625e225a38d22431f86afa81f1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e4201ed6c020e9124c2d1f70ffb4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcf40364d110797358bc34e607d3cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3b3b2a6491c58a8e2ba3db173d64e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7092bab725666a63b6cbdcf2e666f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77799ad7b764d1bd0ed3da8d4e44cb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f535c4790a348fdeb51df8117e6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d503b1e7b147df5c1ef47ebb14383fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100e6c82666d34c4880fb838dc60960262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e976d1efbb2ba8cd3a7a571ef9798c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d6576c8fe0431e2d75818fcc7dace264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d93dc89c2d5b4183a0585610efe16d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533de5f88cd1082e10949f0d17aa41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d301d337946c4f9e37788d3cb94a983267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad071be1215ef4b2fd8cc118ca3e5d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1316a9b57afcd3f2404de383eab094f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01099de1fd063d80a9d8436b04845ba2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f19e35e91decafec7826d027fb7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62bd983a078a1ca0db600b587660a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ddfe88f3f97200781a427dbea5a8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9f305bd25b42f42c2db59534d5ce6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c295b72613886b2402d606f688a56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dd6f1771991afa2d42d5b201292f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f7be2289b63544688dd368af2025277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864a27650b6faf52359ad2f2114d023278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3d152b739b6892d4c34b67c7f3342279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae915676588c0ad2d7b58264d267d8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0496df1466559adcdffbbc268bdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b08c68deadc948081b73f3f6af89d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461161754c8674071be252c2c18a1e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d1b73be58e1c9ac64c4a04b12158b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaf5922e158f7ff8b9a9a46b34b65d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e168a8fdd295128df2440cfdb73991286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885eb6b2edb8d9134fb7200c33fd8b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb151a352b56238ba1772ac05e0f20ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970bae734d3821a79b688c2f16674f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193733dbaef121a07110fafdbd85e5a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3e6901728c535711b3fcedc4736e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ec08c544aaea105f463e650e33ba2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791fb44891e5872c684ae0a8b9e76c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c84eb096d744a19f90c81e77993a8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906f970a954bd80e1974715ffbde084295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412cf55da9fa2968253bfd331e7dda0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace98ba80c5c3a34dbd9abadef0e02d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d17635e9c54522c6aea186f399ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d74f7c9db7c5d0e9b791705f257ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec45f8c0f93edc1ddaf7a21084fcc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002e17800ef2c8a15b27eee05d4a53c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d843f6f30c82fc68c4973a4e763858302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db202361e2b4f65b1f463a598c51c93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2308f1c95f6c7315498d31b5376a5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dcea5559bcd3e9ff0f64c8c3c832a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f5da3bc3375ee6ce87d65b688c236306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90677580ec945262c091aaa68ed3988307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb48644e1c30e22004ed5a84e8f152308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a7edf70c91323c4ad228ec51793ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d7f1e9864111a9a7279fe4b7b8dab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33af040f4b391573691073bd2c02b63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a433a90656703f982d039f93e87c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee1e6373d7a49a0931b062c802e028313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e17942b8f57c3fe224038f6713453f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5d54655c4a796a7e590488847a0d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c777559cfb1ad6ffcf3860962b4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c29b6b5ecf0769389a90daf9e67f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c62c955e0b56fc5ce3dd9db12fe4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3afe92ec6474ae91e65f33c41ef43c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30227f658d22d583087cdd8a424b1a4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864003394bf36053bbebaae4935eb44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788b435f95e29105eb8f1779e1e84be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae84835046a96e623fdf3534c379f8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26fe4463d7f67779dfadc098e174b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e685b3fc5a45d40ab34edd4644c4fbd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9a4d433c028e094254d8e9a24e43e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4963e15a1111d020eac8001e7a9e72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5cef43d70df75045ae33bee04c43c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ddf1d50a2dd791a20df4284092cde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706368c3a28ada569a7fc15badc5dafe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5a1844f478f81b50c44a1fd1a2e86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d85d3ac8854770ea69d80880650ea8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e1c72433f599ecbe0a3abade07c1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c54e932a39731c3c5dd1b6b696d69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e64b249d2060dfbac6e6d5a1d3b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba943e40c3df6537c63b6bfad927985336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68319cf40309a59bd9b6b16e4613af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125bbd134eeeab4bcc464f243ae3626338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c1ee9b06f437c197d25f44fd7cea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6285e359bd9aa0c6a764520dfb3da9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfce7d1bf5425ad94ae49a7ad505b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07171413d0881e800e59ec4e5db755be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd024912bf1a2d95f9a02f301e27dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc050c3aa8bdc7628277b1ecf55094344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e51e6daa871ae97d95466593f0b5b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968f3ecfca400e9ab6510dcac4bfd3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5913f33ca5c66b1df0e5bf75a4b756b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307c25387dca1461381fa879ead6948348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade36f191cb596e137dfc76fa7defd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ab81e83ad45d7b0c1f90f14dac5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24428bd73fddcf6874bf96f08aef1993351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c89f0993aba4dc17ecb40b6980e7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bbaeaf4d2147d702d91047152f816353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb095d9c83a1325a88ce7232cc5706354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9fc7132f247acbe6f3b15d8b384e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a37588e700b4f0070257d8fbf7fbf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f18104e912fb595a7674a6cee4372357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36866cb683c132e7762a4da82c9a7714358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e1c8f6613695b3b5d9abe4a1db4db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978686ba57d013b3f42df8581949f481360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b069e506cc40f8dba0a47dd97f769ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1fb8c768dd00297f796458c9affa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8161d511f7971e04bfdabcab319009363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd7292f5aa291049098a393126581364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fb0bdd51d2e552478a1ecd5a732da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7468614979c0f81331fc6a23038d26e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575989ed532e822be2d532c2531764367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca938511ec01f48019d393cbbc6c8a32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6c857ae1cad23662702a61d914b88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae17fbb25cc82144c6aa037de8b8b2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc510f57598d73bfdf29bb4811ceea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94383f277ac99b96a5ab7a0f465ba645372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58573cc21b688c0ce31a3ea6c855efeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bb0c8d3e9aab02ab68ab064e98abe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed27aed566541362a81eb843cb6dfa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e85e5f1fce9db20bdd5b12fb2a3a8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9666274592fa97f66beb5ef026dc7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1a08473ed0bbe6acc2f2e870f687c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010688ff2259ece22a890db4ce308551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ac39961d83b9d45520910886553cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91303a7e16091262294eee5b93f2f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b01e7e5d0a3dad28be88cbb04881a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900c1ea6e7d5c6ba742af3168d009185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d86e4e7a17f2a0bc488d5fe8913cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda68538c351c87cdd672c6d26a746e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe61d491020170331d0ffcdc417558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f26d1a0d63a5a6d9e4e98ad9ac28799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b445e37c868e9a15b88aa4c7ba93b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabfa67bd66a7db023a1df5da9cdd1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386aa2a819a38fb24bc2b5ee798a45312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be668003c865de52c1511a7dedf102113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715b9a24eb619275d3ea6ad505737b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73515a614c7da2ae0abfec620944ecb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6619cf10e9769996a15334a71afc7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f89f9446b61f1d995212af3c204b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763180f592cde7afd91da03912c21ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80a7f7be86a904c6415f9f192dcb2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6254fc4c79c7d3db306ce462a4cad8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c6f1c37a0a4c50a698e7dae75f50e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dd5e746241c0833b98857940dba7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a251446da1d0afc53440b73e223646e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def5edfa1aa58b61f6a4f63f40fb6fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8c4a12b06bb4c2bc548f207347af325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef5122df0b505d258f50c29689ef0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc971bfbdf8ec12453548a345f9aa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b817be4a22eb4ba83c105c5c430f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e2958a93da44456e50913c704db7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613ae5e5d8ba3f18da517da589d7fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ef01578bbace7d9920f3366e7fcfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc00dc21d114d3656011ffa80d04f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab2606da06a30bd160abe10bc0e8e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c989e611938a74daf774882d968f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cae2797c8a9862c6a4fec427105b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2afcc7fab2bd0c4eaff223229779e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae919dbf5213af9e8a9f609a55bd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1914472caf88c6ad70e855c37b17a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9a3ee36e5f6aef86dd6917e581db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623e212c36bdbaa18effb35daf16fec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758b1f74288cf750b15bd60c34bd3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01811cb273027a6f3d88b1448c8e312b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef30f1bf58ba8ac345753bb09bee3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affbc1db678a7dd7025f35d876abb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f07170a4b7934994fe44e051c2b6f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2d167b6e2af2e92ae62577b2b1e6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4ee09aaf0dfe8ecbe2750546c635347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270a31ae9f831528a97c7ece269a4e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76462c269b0f224e007bf2dda1f4dc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55a07b85c340f3b3efb9310af3398750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff935f957d9eef3b181cc5625e01da8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54f44f927071c8bc912c91a6c07cc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73414c6bdba3fafeb84d7b1267f298d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6b3d1c58e449455d92776d052e16954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b12366fbe4dcac33011c649e3178355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf677ecc1a6b14a97017fa1df1a55956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164603a5472c35e172c7d1afad907a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8270e49c1942356eb465e952fa3960e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bd5d78d3b4948996e23183a9deba859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8ec45a8d2725cbf63a4760e13bed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fbe11caf3c5698923dc521c8a68a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49718efcd3e77408dede1839edff7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cdd1864f9b5477b0ed4b92988fd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387433b15925f1a87a7be382c0951c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c9134c7a4f56f33bbd59984af52c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852d124edde3ef0057987823964fb8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eac8f63eb4071a8f27d3fc1038b3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9f620db6e0b08b35ab66b9296c49f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af197462a4edb9dc48578f4f3f70887a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1fe794343b3d5e1eae5d90ce375c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e4f0468ed60a9acaecf1408a1897271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd1630a4c21f31e8f47448e2a62ccd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68f4a21b84b0c75f783b780b7a40973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d3ef8fd63b76bc69dd6597a0348e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418c06f1a2bad1dc9464d9343798dbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93644eb2dccd612dc575cff62020ff076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7546410c16fa162afb3f5d0d045a1b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79488c811a940f734bd338d5adb2968c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf215eafb97138a80b386882a877d2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d3f2d350e212699d1d4136116298580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3eea71d738f47499434f58c39ba2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ac1dfeed30cc2d70d5773bc8f14b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b40f8eda88f5bfce89ab714544a5b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0939f82bb06a678f8f4791f3394d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52cbc6f502150925245e0cf363e54285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8aed7f0e136bafbc45e83240c8c4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff002192ee243ee61eb79a164791a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd4da6428de9af7153aeab4918af9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52731a15f2a4ab8ceb6f32a65aa20f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaa82d4ea56150c376d30d4918506790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b83d7d3ee23d3057111ef4523ff75291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f5e842820a08dab1ada83350e66a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bae7e5ebdb232dddb8b8263102f4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81399fbcf010e1de5e9b81e072951b4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4bfb887bfd4d626b8b26b761c08095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4d7e314465301316b8f67256ae84496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08810edd154553f07e997af0e57a30e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae387c177f0dba907cc8882a77dce4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480f540d602c8e88def30f98131218199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d8cc359e44c73469b0d440f6d1e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f3e53e51371eaa4929816cf85a563101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f442803da9fcb2be52f14c94611f77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7374b64683d67d87cefac39441870a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756999aa51b9ea84bf7ad7d5738d223104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85172e0db83db256d0cffd03739364c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1bf8bee4be8ae15044082c0cce46c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f86f2bdbaf600bf2219035126eeaf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01367e77783f914e982839510ce46dec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64a93b809198c9634f70da75c0717e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaae1b85d671136adddfd9fd676d18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9700905326500025fc8e87ad80f6315111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f42a903629edcb60c7d4879c338d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d159960d980371ebf26da3469f3d93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190568a2170d66ae42b306236ff203fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693dc17035f4cd07893f57f0cca9b9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd7f4946bec424d56d12b4c61ae006116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94345a4a865d2ab114c68e7a0f6879117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef76de0a2ae8d87b2e27e15135bf37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae0dd51ae37d5696d3b09ed8931e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a9ab52f0766dd64514e4b02d93705120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfd1f00fcfb3e77482a3c287d3793b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac535e41c9476f549ed6a3aaac3696122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402d486811377d661afb79e5a98c324123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935e1c00f1854f2e764d08554a2c3b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637f62e6810f56554163c8e5a478511125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656e3efbf27a4e83eeee842fd6b77d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825d0caac582cbbaa8fa48fcec654b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c9f746a78bc08ed655c57a4cf5448128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a01978c919236c38f5cd303d700cac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb20f662765a22bd425d5547bf2a31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01aa0710a553e556a20ad04d37d7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adbc83beb0eb0a62dc3e0b430474f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d5b6c4d771f2ddfec5d8221fb0463133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c641f03f7f67b9e355213e1722e60f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deabe2163ecf99f1c141f73f924e0d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ec4672168112284fd22325a6b9a74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c3d84421e505d1ca89b02b31cdf17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d6cbd9e9cb4739adabfd9ae464ccd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed61aa8608ffb367529ba5048531f25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21047ec988088ab4af4667713756de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae36d3ac4ff8290f903da1111c620141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ddf1bc9531995e12a3f929e8e93f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e09b402fedb5361cf53f49c2c62c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ac3538f8a966e1e39a62ec7865c3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4fbf341857bf1a3721d457c22b53a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e54f7e05c64195fb0d65c4b6aa00b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32a8eb3fb2cc467a40fce18e7ac29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918e19c789c11660a121d8e1d2497df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57308266fbc237c73de50ccdbadef1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950735897cfbb319f6eca56d27390c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec60adcb89262402cd1426c4ee55e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762dfcdecc9b96b5ea0d505fb060bea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e04d1bf60dfe4725abe3266e46f3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94375c359bb269472681e3895b83f816154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a954cd8ce20a114a9e25ebe7f2c785155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369f3fec0a48170bd617358afd2ba4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e7c66967b03e9093270d41318ed1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c345915cf4729fff7c9f63f3aea8119158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0e6ba7fe7d226ef35dbc17fc4facf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307b84ff7c24fe09978708bffa925b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbfa00c3998917002d501e9de41eba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01f0dd0004781f6dc38b90d0ec11e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c65557196ecd12bec3368ed10807163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78150b63938568cd4086540d95327164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be2a767aa6a32ad2fb9fea7abb32e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01259ff8d526fc5b6650aca34e0c282e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50552dcf9a6c2ad1d58da6600755576167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d690223fd82143638ff7185069fa99e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5bbd74261edea4dc8e17fa986f5f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fbfef4c7f0ff0374ac33f0e5e19ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7552908c3bdeb118a8bddbef49296171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9f0890043952f6b3e07496c203fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf23a5df6d19f257a07c842823d87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ee6b7fdad3d4400b5cfa781a1c32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297be01ff623c92b97ff6781cc3e45b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19d9532699bbb4f0d80d7437012b9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce88bc4fe71a081e5fbd836216800177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c194d3505b10be1aa8b726d17ef3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab239e0cdf91fe8628bdbf786a0f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b2708655069ebb9087ed4d41127e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6656b5fa3e039515358e2021cb32b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b5d85ac832d094945313129a82228182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fce01977b00ff73cc33649f84b718183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e6a98b617bb33802c4806bd9d695184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee357ba16513fcce3c52504e82e1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc9a6bacee1befedb9bbdcc9ffe4d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b32a0cdb054be2257deea377ec460e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60802ad034280ca7afc6c25a2b50e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717dfb04ab3d71da2d66553c01217e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540857d635693111d6fe18a0c9428c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39872437941939d4a93fab7a3eec59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99834d6545662e81bd58ea8b6870e46c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4ad6db8a7484e385a64aad66151fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407de60bcda3ddda52a52165d578759194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b4b64dd11358e319228e5ac87e6de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07054f6c48a916f206e05bdac7a9c659196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b256d42d9267b01b7520b8106ca95e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6ffc46b149efe298d276911242f89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062626fcf75a64ec34cd2fd9daff45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f77b345c972b85db644b48ba976ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575dd56c469e9d1da9393c43096256d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabde91ed3a32672b6daa24f5abc846202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebbcb1def7fbe608f40a72cc445187203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200e61074eaf8f0a848b8d84b741e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6d8569702c1ca351d85b6b525664205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624ff2ecfced108b218ad5339a3fcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7717e6bbfa925a972bfae89f294d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bc8f73bb8d221cfa37d71add1cbe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769ca3007b97c232c1ea6b3c4e947e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb39c6718a116f361021ea44fc38e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b57eb95d2a4804e481416802c85a35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af4a768cc96797af7a970aba4a94b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14282db9d64a8fab0d7737127898bf86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6737ff0e94a6142d569255e3947bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160d9de4db01138a5c9ebce31496ccb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e50fc6a64a01df2b1003e5eb38e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59905b5660bd8b8957dc9e1d0dcf865f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79f67e6b98ae3cbb3b892b4936822218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7b00c63c08189afc0a1ed644b549d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d353a8e93aa33bad68c37ad05aac0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e1857ecd2907a0f39285781d96df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f5f45d03771c579d93417ad66f5e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c8b7cc68162c84af7f9af29b71602223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d9b6184cbba38f1d8e6e91ccccf1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaff6b0bebe28894c9ab099a060bb36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48c6d33c5912e36f1376b2c05069a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642cde283e1e1c7b55a639366dcc61c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777c9a82c9205acda4a15aaf1d4251c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f0a5977b24f0ea554f06c4d302ac2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9f9f2d8eae09e71dde4df7829c05c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cf45b315761929a74f36eaf8af593231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eae93f58d3d5c59f0f898972203ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13415ffcf3e5b161351cdc546a3304233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de01707ba39ea0ba6bac7f84451dfb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1864f3d780cbf38a2d479e66e9ab2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72a07beb6b9b1c6692e8201bf3b068236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd461ad257ec2d4648db5426eb09959237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1fe0a5b82d02e4806bd3d2ca74692238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147d20012372c18df1080ae3bd73806239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a645bc6972402f993cbba7b9f1a126240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806abaa1f1536816521676a14f8f31b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e313d91b5ddc376d9a668084d68a07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c2ea3335a1dae09eb4a444e62bccc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce36d5b9337fa07c4c38a8a43adc09c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944550000438d386bb683c8104d4d6b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6706e7778e449a8b045f56d5c2646246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455392e9ce2feaecc90c863f245489e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49302a550a16865481abd49ef65bc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e953e3f106adadab4dc054b8badb50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933afe17796affad44bade0abb84621250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fecc3eb469a1ed092912299c34de6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832ff4d0026b2b76163888088d472aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836f4b5031b4e6abe23ff1d06bf3934253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021e046d1a289e7c9992dc3f38b240e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a9dbed7f792228dfb9cf39d041679255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1e8d3b09cae43bb71b4f0d57c9979256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2312a2445e6c3f17b58b3b112b1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd8169ebf9cf28829462af13436303258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87adbe57c2e979e67b4945e069bc5d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5674904c7b51dcc2767ab3072d39cae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc41dc170bb995f118b254f191840a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6290c854b3d5a9a346cb9e47d710305262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a72b189c86623b0bbcf5a87bf9d28b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b34d990f431457bd76038ceeac89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388665ec9e6bfe034df04313b0fb8c9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcd1b33c3b90a99ff042ccd261b73c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cab776a33276793522580d25337ec1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912b0c07dd5c2ab59fb1e5e1daab82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc75a2eb959a0ad7bc8b56c4d9e2ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7661869252706d4410ffcc5a96d6132270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b565ea1841b69a144764e1f3c2d400271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7f384a4e83baa5f10feaa7ccd1c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2894277e4745e9dc4d6917d4ac1c0b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd996c745be701ba584890aaf7430f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6398e70cdefabb2bfb7d3ccf2b15418275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851b9a39530e7c5dd1071fdeb928100276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12893c170f41ad4819a40555eef525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca5c61fc1ff144bdb33482a5e0eacd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb64800bbde501be17da01fa912e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263321359c4f7c2dbc7d9d66ef1b95c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a5b9b573c992381d49d22dcd056da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e546e37f894b226fcb8a39f75469457282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de956946dd50d30757a3c171a0c93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782a1dfe4506107ea79e6dc05672bbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469be4f0bb0bc66ea82091025fd89f67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e830008bea68253932479f9405d3653286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe531f2aeebd11247d9e9cf70b296b2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c57cd9bfabb5b035aaa4d0682dae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeb9682945b43e97b017c6ddd77ee6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986aa6919b949ebc9eaa9558e53f505290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b9097bf32565c44b44bfc232ed391291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1c252ee3bbc3a5e7e0ae52ab6ddb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff2340e057ed7eed11e5401bbcabb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607c5255edb8c7f617a40c1579dcdcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bb101ea81af6e66b4b954f17af5fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d701dfad1753daeba301ca9a4e056296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c9820e761048a9cc8b9f48490dda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093c499fd54785b377f6d7d1b57157298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b481578890b976eac655656f308152299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39096c465a0bf9f33b84d5bdcb76e956300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd834c6445d0c810f17b518fb526830301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c562753ca4c1349b0d56127bd6ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e44d8c32db1f37986d7574f8f001303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea7cf6bfc876ab16dce4f4af8edb49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae417d2d701a61a584269d24367c747305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a1f2b8483a0831d784767e9414eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ad22fc021ce4c16155070811931f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b12592912651918baa8c0424a94b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493420f006ad963bb242ff17817371d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b371c2a6bf6b78ff28581613c0390310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378b7e354d1452615bc3b3827201db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef49dfb899bdf4262743c006180ec37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a385ce52eea28a810ccaddc86bd45dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b668b00c6d75fadf55180494361a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8bef34a534b7f8a1d3d9b4b8edb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9356cb5ef4593952052cb60190c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7118f9e0745c519f3f76972dc001f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee32248597a4de13895d3e2d662750318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e5e705d9321d2e6f85ce8dff1166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08030705e76bd00f8cd4c7f29ef1bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d3f7b98e2fdd8fe58172b6b7f47e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac71f1f72940a84c7547d79274aeab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5bdec56dec7864588bfef09371583323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc650555d806e2dc1ca73d97618c33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3280bc61ec05c14007f20a6cb5fc344325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2519ccf769f7b428d8252f4c1903f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f741d082da4531b6504d4614546d1cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4263649cff2beafbc4c99bdeba52d16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9083b0ffe0bdf1b99f586cbcc86d301329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a18039f0784ee9b60a59131945a7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074a766f052a4abc23e21af2d876fb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a9081737a70b23918f35ee575f29a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82a6d432d8d850df2d42d379676733333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaf6d68950351157392aa208eafb9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca5b3fdc97e8cae3a74e1d221838f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a657fe199a9e2bf665a11d06e272d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f01b7d643056931e092253ec52aa3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26078051682cdc4a99aca6ba1fce663e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7566866c0979bb03b2e54314e094d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b15d707b0fb8dbb2f8996d1758714a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0cb72fd0762a83661ec2769e5758341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df28894c3df13990cfb5223489f1a28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad06ae58aa2b1e88c11be0c890cdcf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32746c3d3345850d29749b955bc44d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c4c5862a37cd0b252a85329ce391d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c32a5689f67901c494f7bc56d470dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caee1f5d04bda8ee1b483b85c16c39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7201597763a7cc4fb4e3bcab57d0648348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d73561421efb5e556e27a055809e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3266773b07ab29873d9eefb1002141350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd9b48ca675b23b476f45c42d09ca9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d59a91e7938b8ab7402e8c098fa3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c43558803db3b7171852ee46ccb83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67f2bacd5838fc860815b99a7d8c23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb123232646230a6a6c91aa07c653b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d899fe37791aaead973999f4dd1d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e28723568b26643e7a628d548b90c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557021995faed916a1d6d080b57440ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee18aec15028c41eff95da46fc2bd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65175b815911cf9019a5583e597c26ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865da605fdfe5e4e29e4ef0b402ce40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc133de75d525a83001c80fb4fb3dac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e069c1145cbed59f35b910ed7a63c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0532a06686a9f06bbcddd449fca04c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ae840cdf060d78bd04cd9e064550e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4ac5e888bdfec9c5b76133ab53ebf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f32920059702a5d31e7e5a898e66b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c2195d5ea08cc7ac3e99f7a47877368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b575ce2768abdc78439d1c207f61eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52b37bb5e5fdcbaafe6190fc4e0f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f0a92545fe0730344ae79d16736d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518253f886b3ec548d4c4c10bee8548b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd39bfb206d951941249dea3d8b9a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1daa21bc8615ab8db09974219ba6ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd158c01148ffbca5328616772e25108375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270be33c93352c04b5c6528a1dd22514376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dab4ce1dd28b74fd38f35cd3c10bfe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15efd3bb61d86a230dfd0002f323193378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>