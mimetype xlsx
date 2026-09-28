--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37ceefa2a0b56cf7c800fe79f6a57b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c9e8ef4da90bec124b1845d3fb682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfe691781ff9817175df7cb1288d5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cbeadcc34a9b50642c94e894aecea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0866c0745cffff448c905b28464dda25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1871841e412d4d95222914d1455eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45757665ca965b7664c0744b372c1d557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cd5f505c589a5106004070a82e5428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716e722d0c0f500b210d9fac4b9f2df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f3cca91437a5bd5630e011c4ff12910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc7b4c7894d3ecf5e6aba5bd37f7d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0391957696148e517a3b1131f9f890c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa93ccdd061f7ff9f663f680470fe9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b79525334d2eacbe0fae98b3134a3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7383e81edd3d271acaf9fea4726ff1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9002fa69e99916cab93126568f61416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a8f10a62ac9276b0daa9594bbe70917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883bc2af80d1e3d4834ba4af5d4655418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04324c234953cd500025b4a0df6c067e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80e89e8c7fccbc660053fbca7fe4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34340500d53767b81e9ef9112148146c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c848cb9fcde06d3916b69a22463169c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9a63b5f79dd9c0b9b7a67a1cfa35e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402d58c3c00a71772fbff84e5b3e9dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c5f6e495b2b0ca39a9d79318595225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa127b568af65c0abf71c76ee0a41426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c4f0ee2201d4d88405e7827dc93a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd30d8d111c04eceb2605a26ceafa628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fb2d4a84e7db7b9f95bbce0e6b6a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7e251de03b4baed25b67fd07a1d8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d78fae5aca72c2e1dbc97e84aa6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509d09bbb508b278c4a740a2a7ec2e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881896788f238d1bffaea4ced1a1e5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9630bc39c391825acc01570efd346834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604650c6612b90a0f3b8bf66be51fbda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac282db1a2fea1ee232bc6d0cd600ab236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda79533d9e3f222bc05a9b388626637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01d1c1917cde4e76f65bbd5ff14e8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1234627c3c418d4aed9ce943c84fc5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983019df2a92cc73776ba4f539509d3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9767cc6b342e5bc1f7e5cfc763b3bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8406be730b622922c55b775e97ad5b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1918cb0bbd23a5d0870c8eb077a23a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462634c817b793e99446814979c9e46244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6262709da892e81668273f0d58fea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb05d2c7f74e43ab3ad5540693c96646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af22983b5faa309fffbaf4fe1d8d62147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f0f1a2d2433ed1f4317b976910f1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fe5de30ce843fd6d36dfad72b6f9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053953caf5aeb70f464267c23dba299350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80972590319ec0979f1211afc422aa4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7e3b6e4a5e4165a0fbc930b062d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade917936ac3f150b45eb6b98523a3d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e201c7317a017d85d1b3c69c418d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba1744f9565ff82de3c58279e7ace055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f04e86e21040f220ae7affb724c1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf759707d35ce0fcee4a2ebee251ce657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd88083f9ddab03635758a3ce693d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fcf87d3026b6d32ed96371546e04959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15392e67ef3caa1f439577d6fe281e6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc931d39deea2dc5fffe3ec47fc6f72a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db6a9d5834e0602f1e9e742fda38f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b586d873d04bc87190e9d2a1ecc718563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410a27fed1044e8d20e51504e5840b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973db62de1d48066b7e7f4eb9bc7fb5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92685032f22a91d494c2c7a93e1145566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894695dc75825ddcbfcf47b09af490b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5af8c23cd44fba560400091f7f36ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0c392485d027c0da1533253dbc3b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73b4b5bfee1aca956a6ac6b893633c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1173f038fc95753d71ae0725847e5f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1a8ca0e2ed9668b3c4869fe39b3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7364e49bc002a784ab0200800090673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468bbde0369409eb78bfd39b16da53574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee5105ff4517a467c324c8de60ae675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c1ac7b241765a80463efcddba67bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafaad59c2759fd6a42b740cd0b047377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d2c82454df7d4ba35aff0d3d1404b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5413a74322050213021cb26334f7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00193cbad6754533951653213bfead3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d799ceb6ec079a907f9b4d4e30fce281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91848d7bd9ef863b874340859b0257a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5736dc2a4b81aa128cb78065b75f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded805fa8ffdcca56af618c4c972d2e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfecbbed05515a4898423375b4722c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba693fea34086bd5e6095491feca78386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa80554c390744c022a5f00ab4176887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a105709a461ddd77c80747e51c4836988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cf20083e82a0677b072bd1f37540189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedfb11933e4f7e61e24b3687a0cad490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a672577b2c4d8b98929b358ea31a6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078df6e6811a52dfcf1fad5a031701e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704717b06b48efe855dea96b230677a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfbfb6049192508bda881fac4ae3ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39366f85e9e182c4badfab142a6ffc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a24558e9104d248cc4681f0c49ef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb5270731959cf362152b31388eb9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded734023cb5a4d6270c492dadedcb7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471be11f17666a26d5eadbebff37e7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ae38fed5681bb66d1d1dc08f12b7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae134c0ae86bd8e127445047ece2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d7bb23e240cb40ec79000021a2b13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1300759411bce5e093dc3070ea7e99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97acf9fe01eaa660fb6d9e15e763abb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebed7695c5f3861e134d0cedb1d4327105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710c6788790ea9ff41b9cff6eada22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff25fd7003243c28e759265b96ce08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a7dbd9ea725f4826632c14b9bd39b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d63eb87b1d2a64458bc0f69d866cf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6ae3659cbfa315a454aecb163ab38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6773b4b6b6955d5040210ea5b1cc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d7340eadcbf43ef0a0eaf190bb2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e97a2dd8f96dc8a435563800e28f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1870408a239230d91a7ec19a5c17e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79adfd4e0a1f103b4e54d8870296cf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29d349959685afe63f8ecee21a47db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802edf20f7a8def1bed6579c6e806d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485c07ef1c76a515f956b4fffacffd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ef2d600ef15323d3ed8ac094c5136119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee8553125a1c6141933b54ab697bb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb328c43b6fb6c2c03edf61b1333c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3a3bdeca827953fa500704ed1d2d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d25d09807120a7d18403c07b2befc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0ea17bce642146b1dacc05c9f4685124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f83b4e8067d0483917dc726848a8d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6344371cd9020c0c32182a25c070749126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8546b2a3467d83cc5530163efe1a60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eb46b1e062c17a65c0dd224fcde8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f42dc26e4938403d54d2baceb724129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a81907acb0e5bf73071b05f7cfac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc476b7c1c4aa2b56d075a7d4cd511131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faabf509d4d9f3c2e2d2e78fa020b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d7e45c0e28b1efe2f355128a1b0bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110f30454c1a3de10dc98a564e5a8c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa3976f608eae8c6dfaba9bbe837b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23152a9bacd35209ca0ddd6f444e394136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9444a560702004fd9a0936474da274137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc130dc4426ce1d645a7ccc23798b9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04445896c27d924e1b5534de3e865dad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb395e707af361c0391d3241cbd13b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa27cafef5f2a2510a2bb9891ea78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588878008f62ebafce67f2775332724142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92affd7b1b7745c5a14a9c14c922e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e68ecb556fc7983c7ef583c6b0dfad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a792f15cd34f7269b6798ae7ec64c65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924886c199b668dfe699e9772eb0b951146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5b1f71ad0442e4d3a82aa698adc90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db407d75a65db17c333ea485029cfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff908673706d95ea40b90fdf414e35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e55f015379821882202a7354d63e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f6fb9b4ce57a2e703748f4cac51df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1376c5cec92e2a49ebfe18a95b496dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2743cb09d429e7e041416a17a5ae03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaacfa0c7583c6a6916fcf05ee3235154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b04002f1f058f95ebb4fe0837ab6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3eba99cdc96a08972bc3861b13a6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a2a722569fbf656e67403cea8ed3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6701c9c442e79f8840581624d8a89a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773d80c091610eed14bc6083922be6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8c2d8826a79aa602415b4d41d0ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be21834f2ad1a5f862125d789a1e8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851b83ce9cdf9cc0d80e0765bbe211162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa160c7aad7d998a0e4f7aad25967d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096733cd0b88176b139032d62717334164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653504871b8943acfa921271f1e687f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b11161b35f94ff7042ee778851ed2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614c5a166dce7b0dfed540a906547ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207700935b4bccd67d190c3e5478dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794d538baee037583bf74c14b1ee35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56658aad58e7e1dbacbe3f4eb4d226170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c97e8b77c2d7f063e4596d02e0237a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c5aefabd6644af29d965866a7f9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aaca14b4f2b6c1a4ac58513e071d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee96950c1c9a24da477f7b0c871d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43e08ab42b564aa5e199afc136cf5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57abb89d53c165e45f76ab34d954ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee7ed43f8299b09c55f202d5c552f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e00608408ed68e6f5a326a6eb3d78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a404451b0b8f8e6edbb830c6ed80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b94cd5256508738a66f2493d375845180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498889f0643aed6b238b9f2af1e0d490181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e863f21f0c63e599d5197f3a95a4e4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e254627555968fe1bad5fde83c5413183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0baf90b40c6ba2c22d6eb4c5666749184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f543e76f49053b5fa1990d87b423185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f02be2f72c26a68723024183b39a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a34cf0d370dff38d4cce82857900c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db7782c221a700b7b98ef6303ff39c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acde07d967a055edd570afd7cc64404189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac93b3563aafe8fd55ceb8d2de88a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8585200374a115cb88743331b58fd46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63292c71da8f3b84ada3989180f1d01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331751ce70eb5e851ba12f2e2894bfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d16fef4456252dd95a76df5761e03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53918baf3dd78f001148447f1a75ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944429fbfabb951dcb239a5ea1d284e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f34a4583180c980106b54ae4fc09d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf6a3261c1ea6fb62be820568ddfe5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c69a87813f81c568cda3e9ab39a13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdc6113d95cfafcf80542d7c76394200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911413bdb43a080630436179d92f936201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eba828a751778acf92280ae26d483202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c502881ad04a2276725f3ef7aa306203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2eef15e3c41d4d32aafb685c1a197204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21d884af72e3c68782e1395370641205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db099b076a3107abd04201b955531c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb454d1f2358327ad0b284667c8aba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b93e24cedafa9425e19fcadbc444c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542a16df1665b593dd9565fe1097299209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbab366ba3f331f8e07b3806fcff418210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9989d35f524e617f70191c3e61a931211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e221ca152ccf6640b67c82e9e27e96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33352746e015c2cb5bc1e458bc32cf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb235440290017d5a2bc5e9b6aba8282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6145e1d104d50ed4d474501e347492215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c09adad4000eee4d5530965e717b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8574fd6927936cc10a33c05359acc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb982cd8983d4da9fb48245142d1f91b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191e5cec4585b99f2e7643637a6cdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fda7bb22e2e3da5cfc54d3ccb0760220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20459f76eaa399bec9b96dabe01d333e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970b735fbe573f7f9e4494d7d0f43b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556131f339e22ce5173ba7f6b112f206223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ee94afb54fe0c26110078df1a185224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b2eb1f9eaec0e4885a8927366dd19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7752358a0f1b7a225a6411f54abe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9a20434ffb3a57b61f56c0c89fadc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0902375dd4556ec4e90e3789374e3fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b047b92c448acd61d08ea4992a2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3757f1739e19ce026fd9f7300dfbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc221a6136f5f74634e12ce3221f0180231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2301bc6b2d06c83619151f86a94f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49732eeaba92fe08bed22be316b7f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77d4bb150b468a09bcce51c6ef3f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab47d3e7de13050459211f1c1905f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2d4aaebb869ed4aa36a330a3e35e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aed28f31a52eda05a43df7ca852e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90e33db0b6029720c033694360664b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f61bedcfea07af67ff9522a62e20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fab0e36605b2629538002b0a10c7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c4fc723f05574bd0e12998813737c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ebdaf5e2de8fbba804c6d2fb8a5d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eadeb6a11368eaa4b35e551034d81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f27ff04478158d759bfce18933a06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a445cd21b154d02ac004a6d2b24068245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdfa662f991c30cd521eb9872675ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9039f67bce2fdc14a5127adb6c9dc98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0524f44f5af02645affd6d467fce0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe35ca367cb6059102c438c6d6751e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2aa2ff2e89f7906c1f86dc5afce99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949160d9ba88dc71c2a1c9505b518d63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de286f14e6bc468ec3776ac25bd72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978236e9dba3f92af54171d9dd34a4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a32a9590595dd0d76bb53352b6563254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82fb4248d7a39170c5df7f6d645a94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef2c55baaa71ba55d47ee81674402c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127628b024a7c50717bb1bbeea4c8d29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a279cd649cf72b4f2111c48a15c32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926e6928c673e2f5d4f0ad97b662a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6835e94ab722beeb73929d7279060d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f00fcb1c3859831b7cf9f1fd112e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b53744afa3519c8b1df91ee688a97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e311d112f0383580d1f665746634263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474031d15a63ceae87f8a78aba31899264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08475746e1439b8c388c11be50fade93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9922189f055e1fa2733d1d8926cfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ef1739b5212f35b7d85de56103c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2f7cf98120f4c7cb35c2ebb05a11d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d98df3706559bd09c488cedccb3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab334f674559fa7df7317c2270b77e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a6436a7081d1d705c61e056651cb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87714fb6f0b7ef12b0ae0d9613a350c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f85b2334e4d70cfe172f1028ca845273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e35430c26480f51608e78b8c3a757274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc44ceb944eee2f90d3d19c7d4ea01e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b1f70e35dceb28e3c2e9ffad8db42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbacfb375790ff9be75cbf41ad60bc2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90577810b1c6a6fa34e922fcc5e48ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d99ee893c45ff731d8e6f75be4691d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b92d7ee44a2a1e1a2b2d538476f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98df112b74bbcf3477d7b652408f1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc568f13cbd8f188742e0d0a7f31888a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b13800c4423ce827ae8945a5b4f22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98300c86853f00b5787f5cba3b0306c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e29121810e7e9ed39f1940e06751285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1360da170b07908141b21fe055fb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7104da1fee004b934014b0412156e62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d79f62e1d1c594ef7345a51d0f28fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a046c4f44c8caa265d08f732560690a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d31e8b29f74d164ab50d9b328d739290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4a05c47668160bfb86fcc6816567b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc8a87dba3fc62933a73468d255b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2422a9e3b7ce6d5f1f7385084d78741293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95425e9ff119cbc4db3d7fb7fdf786294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35072c33ec62d78189e91fac08aaee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2bab437beaa5d68d76b0ec2195035296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b9614c90ac0be028379101c10cc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b20ee292c2eb7ac8eae3b5c3a8496a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffed8930c47ca201fbe74f34aa778a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61ac2c05d9cc260ed2af7eac0b5a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdf3ee61fc5b2e67cf61c8d9d3c376301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d8f56f3d1799a57295c966ee7644302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76b4611d6e7e1aa922f34a0d4f1888303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0501139ccb94f9daff029c93e347d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffa856109c9c9ca511afc2f5aa821f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c3921ff027d1d8bbc47234ee20ceb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab9c48d41afa7de3841d5e469877f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f173567a574da216897f08a306d96a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aa8befa44b2e270abfd0b9cff7dea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ac20389a5f70f7a1e3fda7927dd47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eda7f36aa658bcd4d9434bfea815b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ff32c0e679de436a745a55457b10c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710df120e4a40b4b4d12262c2bbc38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e29d42b64580f9bbc367c835b881314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6d51e684028413ff8d86c96a799a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59193168c1e93723b0453d4b8c453be6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e31002f71e6417b61b3d79745577f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd2cb36d368bf575054adaceb6ce9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01716cd0b65ed88304c37572d4ea6da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8616aa60705e3756f0651220ede076a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2212da9857d39e4a4cd9f82d93fb40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027363b094424ee7742a1a1a4d1af160322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4c4ae40c296f2180494b2f5435fa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ad3eeee79ed93ba1a7c79b90413e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc353c46c7219a245f8e5802a1860245325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7338bf0d133cc5e721d446d30068a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6225700a6a887a79242ffc0162a59e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197ba3ecf34d4bd0660c9479ebbc19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d024d1f635f54290a9cdc461923b6c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffef0dd1fc0beb9d0fd763c07151960330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec3421aa71a67ebeae54970cd9b617331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a908693b285348a5da66620cf181332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f06c00825fe8a31df60c2f45e53a7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92702c025643ef5a86be97496109c2c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ee85896cf4b3bd7062792abbef81a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f022332300fa07de93a93dca7065f6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a213a3421d436abb5c29fe16f6b21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423becb4a11d62ec7632969fe824c5a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d22dc7ddae7df6df9f53d9da5ecec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a322a1a712d7299f418a3003dbc4db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee4ef7461068635e1dac213fb38c53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793efb63eac33caec6affe33cf0ec793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac834d3fcd14a03416cec870a137074343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cde1f8427be7819aca752ff3f969a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad33499a16da1989688145141eec998345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0fe3ccd78b8b19a8d0753d195584b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a114e01f45d251caabd89d2a0548521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a79bccea9d7577ffae6aa57792c3b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a845d63271c9c6c8ec44f883795d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c1d8a4b6e35a6969a7b6c7e9324a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864380718d3c5fb6f4c3af07c2d5804351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73d4a2b839dcdd602c024dd4475ea0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa530ac416282b93ccb8037e53ea406353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f2a511b6444deb63a44e66440df89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4640e98913b6b8c1252af27f38cc99d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6e804965f705ca8dd5076e754cc4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88387a6941734f3cc47668c2c9ba29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa242f696840ddf2450c9953629414358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5799d735c171b7a05b030e5cf0c88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700099187c882799b5a3b39c2be6d134360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c11dfd43a573dc421d6c7d3c9dd9ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed34bb02a39f0bde760f42014642759362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce59039e689903f3b07a4236073f411363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1dac24d7f51d81b1aa7ba0c142bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011113c76704742a5a77194a722848d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefa957e87e1ab6aefedbd6858383cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70f0e5c0baaf0a06f9e4505df522cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d9c71eaf1c42f8688d8540797c7eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72794afbd03588b4252f9f24ff0ebd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50dc832b8bbc681a150eb5b752ae5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9d52c1fd3423740dfa3f29a9c15f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca17760ef8928e50b90c1986eaad44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27e8787a584c15732ddaa4303bbba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867cf167b28000a99c82e78b3ec74f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5af7543e9713fb38a37c06d181a41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc66716aa382b59dda07ecbb228fc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cbe43f9b80e6b32654a8d2d74f2b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd84155248f0e6ddfcf43bc0888ccc5378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d41ca33c3e4bbd4cc49036318a0531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc359cdcf6a33617da54416ec7af432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4219babd16b9c37e1b6cd6c45bf4fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333871f4497de4128f4404bbd8896e014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5ff7950dc12808faed578d852eec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849267849cf644beb879231ffecb7286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f7b952b49050d6a6c3ab74d52cc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439503330d018f5529f0ba2b06100e8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b709344deb3e6e99ec4f08b68f1539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb51f2abe7e9819ad00d25272cc3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceadc767cb00bbfcbf607aa6731e90711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d6bc8b9501eae3f43bfa3ae2d737212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602d0ea52d9c389dc24d02e50e3cb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957abfe6e8d413e08f008a53d4690d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e443160754cf1dde81e5429322a998415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f757c82dfcbfaba2c0d982f46b3be1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe99844cf6ef6b2ccce41c12dc9cb9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d4407f591c62537c59a5983bc90a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed67f01bfc9e1317d8e6e426a2fc76819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ff1d0f68ab15f47dc82e6a77a352a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7688c860abca627249c593cc9ef4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a180976d4ca467a52b40032b3d26922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0f3cdda3ed19ac092eb83d9ca4c3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75eb7c28ccdb484299293c5224580c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ee5a08bf19826bbdaae83b3f96c0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e646f0490e0bd19ef09a89d1ea2b0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba957594bc9c1a50c6c0f22f7576d9d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e005b33553b1ffbafef433c5464bf9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764924af42eb12f1075eb0f581a40f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e52fbdc4a9fd1638b9c0bd454f57930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4adb40704ec3fd1a6c20f72c4375331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde51dc55c0e8d864c5733b4b2fc459a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9feb36557aebcfc2c1379cecfc7dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ecadd465fe918aa70d4727fb5f3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd4df7b5d7643facf88d65edf209bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5e566ad9401e834e660ff6fe8b1a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f8bb063b18fdee3f1f1891e3db51037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850e34596b1efc8a301f542f415491d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165fd413c9eca7445a43a90f9e8e47d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9854034c893850642b609d636b3e83240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281d99c71b41caec5fb718d661981d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37cdb2f06906712d54b2581625d07842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd3847f8c88f93b7d1e20c11f3ba3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c7fa5cf7bbf0e9c47e23dbac9c89744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041a77f6bff68f7d2996b1d6cf635c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0ce95da2bef7e1b28011b17071dd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad956facdeee1371b579caa69ec57a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca642d9ddb53c77b91d22d8eba03d6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd2dfc71cdf1eb34e20d914c0a425a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734fe205d3a0bca19094ee96bb18aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009737ce5cd3269ab884ec69af5ad18a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663427b866419addb52b7ea1bd483a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643517be4fd07a8975e52a089007d8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecc4454fca67b3eefba81f383051b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fbeaff8fc34d5e2107dee4ddc54a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e696b0e039aa0ae91b090fa212f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5e47da3ade663b8b8e600e73034b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032cead05318bdeb76c70840680a27758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f50bced8d194ea754428b9fdf399d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad58e931f73f9e9d129904dbc978b5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed056f072163bfa4799a7674c918d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18d329d7e07f45e80ebad74c3a3b5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e40f44776cf9a2b6b8c14fa597c54263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd1df72e94306fb217957f36770f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cdacbb0bd1cebcb02235a3557d55465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d8347792ac3d40a1547b621904d8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ec154de054a1db179a3181db7737a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f485296b2c3db6a307c9b1e537e260868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398645acc72f875eb67d725b4c4c4aba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ab997c0c162dc6a55fb495df987670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1b2b944609ab691b26006bc95d95f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63272d10f26151d536abb5d54018d3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76a1b37071193f6fdebde42f07fc9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213292c51ac0b8a22b3fb975d1aca674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e5255f94bd06770540225806a0ab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00844f3924757dd3c879986ac39c2fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5d355da07846b0b9b3cd3837bc23077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece1310b59c8aa8b841cf2e43fc5f3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3e606b9fd98be9159ea609c5c94ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d282ef9052ff7abf6d894c3f9b0f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a832fd51a1f98545a1ecded9d745e6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d13a8df925da795b013c8739ce37482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f466b78422f7995de954c2ac690a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5606efa3e0863333f51176089e857484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dc445a3e2359afeccc45893ed33c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a525d6439f57dad93b4e525131eb44e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c7d06b7662df836ae6dfc0a3420287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844aeb5a3b1d6404c889332f199558d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb08e9a24f7dddc1a77e128f565642189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d47eb61d274e3619b934c4aeefd6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3091c7db536ea5dbd1a92a1e5afe491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566db6410764611f0c2024d43c1c2ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73db0d24967734eefe92cb69d57fdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61da9d092503b9abcb0b4a52d8915294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188bbfba72a4eb9b9bbeae50d52cbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda472bbdaac9dfac61993dc679e2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21740ffb1fe2ce956d7992a8fc453f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8893da955530a9e8a473a42e87fd1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5777f65afe605326408258b2c83e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea271028ffb4aaef71e7fb32e64ea59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701276c33f1b74b3d967eb2e1d455b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75645ded2978bfec6a786e3dcd5826102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c22e4a4c1693739ab238897a0784cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a585330192bb9ba4a41edf4bfc7393d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423a0f91b82a0237c78781120363eb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427f857372bdcd0c4cdcaa491555bf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79771a6a0119195d689a4ed0b1236107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47cc06b0a9b9010b26008e5b4d8214108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4272c70627fcaef013da23111f9e789109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb70df44f9f8620081027e6f1025a2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9088b8eb31bb1760807bc93201867b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9518b5660ee112a7de67e052c5b295112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9c5bb44d78c7f7fd6603f9a127326113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d39e862b8cef0d58a29502d0b79a7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44be78db1ebf4f381e73daf40a462e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e273474476c052576c12cb4bc0194ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4d41a683c7353cf014cb5373660f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e07d793bbc557de73411c3e532443118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c391c749a3900fec683d5b9959a488119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb9a17e96f12d1afa26a19b4f0373d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b14c8721c25afa86c1cbd01628fd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f08abd50df3f4de09271bacaa5cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75adb6eb106c893cc07579153d2cf45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7085afe3821715693d6ce2b008ab90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c52817a39fa771f5d0afbe9ee95ab5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f403c4dde5f3ef7dfa5fbbda03550126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f88241c8b590237d9aeec2dbc3f4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39a17e410881ca0dcdbbd474013c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44e3323d640965d34d0b89de40a1f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa647a17280876377413b34d27634130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb66e80f5c825540c1c26cfe56efe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cde895b5eebf65e392c7fff6c3d978132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a211c8879cc9dec7e7543e4bace8107133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e38deac36d19c6c7110e33fe85a0e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dbb24ac6624a50b0faba3c5406f6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c2d8c11eaf14227aea86c8ef853ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e87831646d0500c3d7be0e238731137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9a683adb1680d14c7426e323d36d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893284bff6fd6f51a5afa39a2032ac2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ea3bc5816590c709f3be2f0b9f53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9876bb5413cb731063f4c6f663ea3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31bd039d125e8d94ca91b05f38791e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edb85e5e3f8ac36b446e4706df9949143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515719aeec8fa93189b36f12d5fc32c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3be5d870474e3fd25a795cc67e721145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f37f6f046cd3e92a83c936bec8537146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a62b2613d2921b8370000555f8f90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0de7a52c47f5a75e95b2c09143b22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c699c8d215788172b48d8379df35df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d65124f462544c63cc4a3cd7e7ee61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605749d3ad61d944f5aaa09bde3b19a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a89143826ffcc1e37c634fee5e684152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92843107c5c760264b6bc12da550a514153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a0f93dd8881651c17b5ccb6724a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c715fd336f483da59b0a5164d4dade155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376bb5afe0750954109d1a73741831156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41272f68197fea5340d416bca82d71ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90949f68e03a57541d03bc04a04dd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048f887e488b73a2404ce119e17ee43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad5db7becfc8bbeec528e5940d5f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616619d2e1fbe8f8318b7482f0fb6935161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd138f25f2c3f28b059f2cebd9fdaf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f082551b0897392bfd4eee9f00aea27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e31a5e5f0f13754214886a45d85d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9943519dd69fbee71de77320a57b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fab21df1fbd375b2b5457a09ee8da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca4705dc6390b56cca14c31746423b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968f217601e68b9265fc4acbd63315e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b91a120c443582f1a8526d656a4ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772baba02bddf75d4cef0fabf64941170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39d21e9195a9f0c000a21276751b27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3705541d9e9a7ac656d245469de267172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a481aa1bf04a044fbcfec0795fc35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b0fec15189a135fd7c3ed1b00a948174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1b359550fd8629566c781c103a31e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf6741a90860d7407dffa832896214176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ee3ccaaf2c66c47f65154a80da62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e9d5a65e91a7df6ce6596ba21f0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf69bf639cb63737dff16804a38e64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54728348892214410499a637790f08b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af74bf94b7defc7c71c6971ca9dbdd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21ae0a2a12c58a45c30917460506e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743276ac3e146a102e160c5c6e5842ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8b143c7b644b5d064ded625f770c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7b6b79ba6b822bbbedbfb28f695d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a9983101c0bfad8794b81d2bfc06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b993b52a366c0e31c49ef63c9ac5cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a283ac9a3a8ec4d51efb509f93b51c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd57f2f28878a60b59c8075f097b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee13071e405a27d819ebcf617cfe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728bafee231f0eadd837fa419abc26a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc8fc95db2359bec1d2774dca4f6af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36ba35e8ca77d9fe3157e729ae1c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271eaefdba63f226354d297fd03aba5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b356ad7ecc434a0d3329318e5c546c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069642db512c8205a8c06212465260d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d84f8434a01af8f6122a813bf52082197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779582a343f744a9e22f9c24812b84c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff234cc2afbc03200fba38ef054846199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883da8657418c37cd7e1e9b7955403a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d4607c2eb1fd0656ebf3aa9f394e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e793ab376b7cbac0aea73ea9ad98eca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d6be8db50044a27bf673fa491b59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0466dff8d09d92af499b867193a0b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92a0af7c114e685741de175f7031e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7035a124322e286f80c9f270cc004206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda298b0f929105b493423c8b4b4e29d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683bdb2811e83cc0d1306ab86a294af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a553418726b8abc69886722ccd9f087209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e27ca26e43285d5c05b75f261dfa85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a1e34abf80a5ece448cc0c223243211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c752c98fe67fad5d4657c818a684abf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815c49c31c3b9128b234c5c75a61c24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aece4b1ceec49504f02acadc913e4d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c63dc8e614fb885e643a6266eed00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e136f8fca275305e098cddc3d69c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95fded801c05a0b9776be63231d29a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7f74545e010f69dc1c1d601125a77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80589b2ebd3914c6adaa3546e9c49ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eb6802b55bc242f01a5bfbd633ed7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520cdc5a5c975cdac796fd8021fd745221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399f7d4566db7f11367b6598a896dba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913d5fe8f3907b0dfd8b1af8f62ec3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf87639178fafa9191a8f9bd1afca9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0c75609dbab642ee8a1811550a50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c973e08ecd6f98417ad45ab78426226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25204f2c6b7a02416760c8a81a319a1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489cb77679bb4e18360fdc15be98be9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d99e85de334795e6b0daab0558f51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9cae38b3f742b3a9d917727425d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46d73145bcd609f6be10d1a06ec002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccae8828f7985ce642971567ebb4a32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeafab708feb37304ca2167e5cfd7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41d4c43f0ec1e699918a0453c403e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdbbcbdb436e470946f944d5860e36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d404c0e70e8b096f7269e6a03b722236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270920f8287fe5e4ebcf20957510649c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acc147d0b21100ce003c433dd8a11c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f63a4c7c5bcaae1a81cfe57647ab4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc38b6f86ffe56778dcbee8a91db22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ffeef2a77f7c33e6d85d48d41c135241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc9d7962c8f70e6af05b6a2e91e952242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9d07e1be964fd2144db7ff732772a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db2176d5e6f3ebe2777e99b3909b04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0af52a658aa5f2a974fd0cf48f4945245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe0f7a14bcb05748d60ad87efa6ad3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b42dcc55eea5fe012d5d5d49a4f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d9a20a431fc2ad11c5109c00a73bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e58783a2ca4c3ac184db58d54dc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c56961901f45fcc1b1acfbd5e96c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c09d9e48ea9fe3e9120b9eda7f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef19a57578142ea291672a24c80772252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288279647e5608f351f72f10aebf52de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd6657b4da2125a62bd30e070db335254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e0cf8fdb526f2634bc857f0b035f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a41ecb03537e55edd5080cf87e70bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163aeb67ff85c9a80277dcd21e05c1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36beee8e67cf291614f5db912d61e08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5843e811b024a7e2f98e947bfd34231259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8385bf8c4d4c9b1704a9dde75d33a7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6bf18f9a1e472ad75045b8af9dd0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062fb484e8c5a1de59bc71de9498bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a36369811f56e431aba300bdc414ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e99dfe501e0332f276eb13f48a7964264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2593d438d2e76b8703e06ae65e2e01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a699fb7d83848d4b148daac5d5b5bc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe98e29817609e49a8dc12f87f0cf4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be40d0193f121a1d6ea5f741648451268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82430db73a5ffafcbc315305d041e78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8992279923b8bad53c5622d464e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6419dcf4035664cb8ea431436c045271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d4fa08af979e695455223dfafab7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738118f036c31ee573e9247916bafa02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924e2bfd404b6141b42a341c2dd5bf0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b6074728bd309600f8cf996622f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab1b4c4bcadc0ae1452e571df6944276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322bd12f20141e07bc580fd1db3970c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dae231997186dfc002e2a7af4f3387278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326eebf3aac01adfcdc65688296cfe0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1e42b573ed5ee477f8ebce6828a7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f074b35baded5ca2051eba27b916281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7e7e6d7505d76b4ea1178914dcf5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffab23d783e904cf9036936ae3d98e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f85350ebee448a848709a96c4f0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376346d491615ef3f519d8065ecad26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b10bb8c9eeed0a54de27eb3c2e2610286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d22e151e4d541314108d78d82c9a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878dd13c10147d272c34408f2cf9649288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4d5725ce2a13a2138a799d79339d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035580fb655ccdd8498cac8efb368ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2423c8376d7785b59cd91e3b39776291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4b87398d07839ad2fec6a0bb01e96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9406d66c742da1dd91487a73c4623293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e659b52d15cde738c56a559860d08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4a76305306a50aa23c3a3713046d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb6049f8f62a7126c00b7ea83581d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e39a51a85e9bf49599daeac1d4bb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f652c72e836a36c7143a05ec56a815298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43895949cc36f16cbab0fe5925705d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07087ff80d5ca249a7c60e6ab7b28dd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067277e9c76c395d39e53fb65d569a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae46ffb1d234ad4cd12ae5049a8e9a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0855c0eef6777d6e07755e003fb1356303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd03535115908b04d5aa808bee0a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d388d38afc0bfc90cabef0164395305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d06977ce134db7273f1ebd897d0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0991052b3f90db4364af38dbf50a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4b1a5b8126155235d87df976f90a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb4abc7064cebc981e742d4d089544309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da0847839de3de62ae6206f5724f5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63658844028aee54f99a7dd77c8e0738311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70c2a4278fc8fe313a18d9a0a91bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e30109e73ec07bb49ae80bb0b4ab4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888d5fc0328015bc461ec32491707c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a50d41eb95ff8129f1f8546b4ec7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cc7e87c8bb929792ebfe372dd180a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1319e72706f436de082bb16c332c54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feda83a72cbc592bd078ba25037675c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b7c2530daba334b44a6346ecff9e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e97c71d14ca0f3bfc1145d55c7e56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447301ccf6571670671bcaac4a559c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a762e56c0f05a26897aa56c91be13e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66740382e0e02258ed4bc2dba5bc94cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619a915577ff26ca28c9a32e7b737f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde453fc3c2b527c90e187516334872b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a518642335ab25518adf0b2cd633e36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea042a3f7a4af9ae8952a68e42dbf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfd08655f357cc61914833c8f445ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762e95e9fea68e2efd50505f9d51918329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd478c0377190d5e9492b546360ea92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2be540ee988649c8f77b5c6200820c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff5c50e148734fc7997c952c39ec68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37152464d2615ddbf35647b3ff7ad84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515308fa7146de308d0479cea5f3cc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5d631671b121131b4c6067769dc5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeab9dff17b009ea927dfc10003376336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cff9c8abe662983ffef8473637d5ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ee8b4cdd6653e038fb5c1588de1ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe5ff2cee0e1afd8dc616141e8ba7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c37dc99cb4a1edd15cc8b45973767e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d106f79db15bb131b6a754f16c1221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db755dceec442e0239a8d0795a99cf68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08956aa873559607d81ff645f88c07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753bce04a3e7478a23b5268e62f0e0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bd6b4a2a2de2e8dca5cc555eff493345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd22f7644371f15887140d6d7f90a15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609d1e8ecb47cbbbc1e8d14a601b5af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c163f758b04ab64a44742749a0d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90c0bc1967ad6c865a4728ddc6e324349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcda3df07854ecd718294a5a1f852d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6ac339aef831410ab2e8327838822351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f432cea53c25a263d42c8f295750f60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd7e2232052efef33835311656d00e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd6664fd239ba2d4479e2aa42b0485354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3f90eba3bf467cb2d344bd3790250355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750db927aeedf8e9848f2ee20f068f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efbf83c62269329ce2fc7fb7e82cb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e240d1b1a02910daa2652bb87324fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e603906221de192cf37258c0adb8f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb542be3722b46cca548027a55e1bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b508d192e2f3607469b1b754b9576361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791de9c9bc716d657beb0cc6d27feb06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e74fbacb13d53ac7f1d59a26c6f45e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7569fb1253f02a4cd357dfc518313fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f562daed2d90e0d466f3bdf7e7c382365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa80408a285225131191d4664074456366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d009255ac92838487145c467eb28e3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe633ba2784ab89191b2a53fe13845a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcccc31ae24cde6d6d8d64bcd0ac56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6593e466ccddf37bd89009235db033370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d97853fdb878aacac6a3dff4def90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a49abbbf093f9a28769be85e7fea8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158423bd6be946e8962bcaea2f025e95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16733184ee90068700bdcdcf7926daf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b412e927022b4928a831e38e6a5d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cde4c37281b32418c714b8cf05c14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a92b04117a9cf6e8f22d88c5d7a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af47e31e27238d445adb2b3ca10535378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>