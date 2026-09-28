--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893947d53d8a274000b58cca5cca2791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7ae51f19935016553e0b4fe21976e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882eb4c5eaa0a8f6e7a192ad8e3f4a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33bc1ca9d7233e0312d4c28702e1a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d7d03a25e29e2f88c75c0361ef0255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769c27a540c0d89979d79b0d3f61716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a97ee9df4d6fb0a4e6f17b508dac27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e9b21cc421e1046c8ce813e635338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35517ae8c78ce1c7157b8478ab8f3e8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097aa43691076ddf3dadf5ef5c77d2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15002b3818c48c1c1513f21483c2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161ca853b55213a35010cdbea5555912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cc27a73fc7c844c4adc83d675db2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f1099a4eb395548b90214d4b93e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da596bfdf472251c884714a426df36e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d76efeaacf0f04310d61dd3c4509916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e595ed8eb3246e2b0f5b826203da0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6c2f3302ed995058396b2696f70a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a648797da1d4e38d616b2d12ff81e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d735dcf5c54eacda6d77b5cf7827120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe29bcc5492d50bf3f0231eeb1513c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17511ae9638c2a681600996902c253a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d41e839312c565e1f453be54d1fec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30e6d01fd9db572dfdb9a0327a492a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31622423afb6d43e134e479308a5c93625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f27ca690f961c75b0528f8c334498126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc7ca08e52c372ed5402ee69fa413927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee59bfdfbfb2bde8b8c54e2bd45f1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbdc95f8cf308c8c15f7df5cfa8c3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a04c76a5b734336ac7ae52f03e04e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c516fce801af922dd41b889e65dba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98fcc9fa62197664933b20ae2f104632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb3dbd3e371953cb2faea1bbbf57933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde79f582f981454d673dce72e8d2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3abfbea8fd744f590e5684e6ffdf4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b5b0f2347f8146652ee8c7e5087d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56744f5352f2110ff874770119797637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbf9c0e0257e5783db7cbfbc02e78238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac860a912ee161cc2a602901cff22139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2308b60ea9978a7eb5790a16f205c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52109b34ed5d09a562f54feee44424b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc95da323c4a0b528cce4f37c901a1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bcbf427cf212c7e303853ed364f8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421826f16b00b016e8bd1953a91ef14d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5bcee2849959b15f0d0d0ed6413b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e324caba7c7925e3d19fee61f30046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107ac41093c4f974dced6fdedf9443947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760f96d82d29d97b25d85d1b9a58b9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fa801e6cf4d3cfa1756ec584d033c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1507ee1adea7f15ea98e3784aea5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc6110b5e5d5097086b9e42cfbd77051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd334acf70370a1597dbbb19872d9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160256917cfe36db266c0deced58ae6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654e3c508e74698c45ac36ff5e0b2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee0a81690b61aab2de8dad90fcb7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acded0b584b308487dd38a7bcb8c3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65f02247b167f1a12085d91796d9dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aca9345810125e9b23c504d72a04f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8c2182c5f13f61b5e41eaca074bfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ecda63e48a1488fc7cadb32be998d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a899f121092d1f19b0227a2366c2cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589413d70b518665813f83127d37cb0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdf97a3b328d7810324c1163707e0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b8853efdfc006c07632c41815154864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468175a7a81b59cde8b87ed628faf05b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4613d494d8e95b256d4699a87407b9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891fbb777a4ce23437477c0a409060867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a976a4c92d56c5d904b2c31160cb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd039af03ad26d8c18e2a5fbf378691d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c732c84c5922ede32af79d066026f3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d81f55faad1a07b3bcccd580114f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad87f6640d445656e43555d0249208e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b345ae284d111ebfb21203c90a0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dda58e241f5a90d468689dca43770974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59410a0332c5d6c9607316a49ec2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7a5fbeb7ec0a37b199e9cf27238a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455d119ef1dc1b72504916cacbbba2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a953f400233de0472fd8c3ac7c3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158abea340649c082dcbc18d7fd672e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318caa081ac41abeff4048c9262c319a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd261a06791b309de1500dbd0122a5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a8fb8da049019bc269e3a675e7b2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b626a4cbbec4e589157ff06c23f1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade12f9221326ed98935817193ba4f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57394662fc1e74cd26237c5dde1b022c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18207bc141cb2eddd976a1d6bdac2a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0cb40e80de0f18434f77a9c14927987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47ff6e28e3318984eb42a5f7aea91f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb5430c2a45e803d66a7a1dab1d32089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc17c98497f35b54d34a999e97823b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1e9fca6d9c784b3f7f41ce5aa168191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ca0b808b5bdfe83748a128269497492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3a26e9abbfcbe86ac6e860dcd6a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536a0401bef43cfb42cc462941f08594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee22821771eec647009b5dc109cd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbbb16bd6ba9d2356c6f798c8e766c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e74d96776e93343c33b758e4ae7ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ad8c1a2900d38e66408f248a044e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b818727e81a8757fadb7d0409919099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35407e80e24d69ed8527efbb6742711100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65055df887567e50f237fe98c07245101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab707bdcc7d50b0acf497c33e27bf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a1edd6f156130f4d83f5102f15b09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe435f4ce6ced19f9c1d8719247e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0ba71559d71d35456b854d923fff7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84830f46bbdfed0c3828b027e3732e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562627bcbf3d77738ba06a2c93da6e2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14c3de382bf54206ac301ab0f4799108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745eaed143eed0d9e73099d0fdf4dc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68b5beafa8f8b65d7f913f71d4cb9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d9404ac5f17ad1429ac277d76ae9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ac5c6a6967754a690f708828311a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508683b9ffa644828babca97e63f49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13b5cef01bab1000243a0b8c5e8eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a71f4aee88ffde90a4bd3aabba3d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d6a0c93bd19207c2d51ddfe85c15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9ed0adee4881a686c57605fe4900117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb01a2f18d350de3eff7165e05200118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0826c2519dece88cd8f5d5d45c2c1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f51a4118235b0a763e86d1d51fcad6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112ba98079dffbef1fcdc2122c2c8af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b6681634eab780477b3bedd1e45de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a511dafa444d93045b3d2c79ddedd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40fa76c03831ee26479f555fe93f35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910a964dcc8d1e74203285d321b1324125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebee0860427c400eb3129d991f49b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b595b37bcab30d7738ea06d9b64ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017150e0170bb9b585f3a5229c091af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e36706e34564a2029fce0c5500cf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c6fa34f4e9d5645cfd97929c11b8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317adc27a4c2483735cf67d487ee9574131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326fac16386f7d03e5c30b618c3485a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dd5677f93550d54c8462c593e885c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6c7a56b26b9174fc9a67563334b83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3c9c7fcd8b474d7eca21499a403c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292c3136e9428e8041a4dd6110795d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48644e4707d8cd0ff916f5fae60eed6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae0cedcc91ed637eb56ef376e4ed92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf70668c2b47fcf690f187fa01dd53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e3a9baa89961257e708d613bfe24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a74c5d249e1c6b9cf7ac719ea434d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c115a06df39fff40e93561bf56bcde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c7c87c389abeec830a80b633d73d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07292abb442d7eb2d49b1328784e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4147651019cc7f9a071f6af6a8f3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a231b816b203a1290105c13e8b283e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d82101ff1579b9af0b1e55b7f843d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b3ece38cb7e3ac936d1711f645245148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32ea16318e233d8dc2ad770d2436a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644ffa0d75f505cfa1e05529ac8950f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38e28385c6f51bf6eecbc19be37a51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5abf45fdd764577633b9ae5c977202152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75f7d58f578e2184d54a0ba4674f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f1bfcb02366a788baae5611a7ea80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c5e01f9a4d7f201b0a7265452a1a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fda69f8861482151bb94a3cf0b475156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8d8e88c7f50e9cd831d4a63daac7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222322964845d243d76fd478509fe29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fc9553e24f548aca85d36288922a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fb794a535f89b9754e8ef4bc7f997160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ef13b5874c29a52befd55295a2c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bef8117af53a3971cd9501b8144c36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35361f4a3bdb23c02495fb79c985675a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f1903a1d370237a39c0886a29d18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bbf9ac6f868b32fa6eb7a0d5d891a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed30f9bf5c02b59a73670c92989e8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b24e8a1c30f15ddbcf571b386423ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ff28d3ccabd8fcba6f4bed7363f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7de91eb7451142ca2e3aba9a7d72bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2320da9044116f52edaec7e738470170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfd6d51de4aad9f364bf8f6480166e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beefdc2e8369e6845a66d6b0a4dfd24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae586f76636d8b829dc331a8232ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8d93c1683807baaaf4f49199bd194174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc9b9223238e5b23b456f8ae487a32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952757d57bca19c2e2b536ce0d551c74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa1e1e9cf0c8c000f8225496706900177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b04a18e2b2b91cb291e4c7265c3ada178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bb727f63a5c11b4694744ca49b9cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b51b053d31debac021702bbe1c4edb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aa15cf4871ad6d7b8c6fbd9e2b96c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dcd31dd89f7ca7ca9bd540fa8029d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e9e303abc643b700391b5f6007a40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372074a0aee6d44507f45821b8f72054184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cac8cb7e64ea3564d91d6c2737acc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d8db5816b5c15b3e6f49cad6324ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b1e270ee511ba7ba02a952b83a760187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f4f75373ad79867422099acc95a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7b9ce4609325c6f33d01716ec9a66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbc0935a483c352a0c3d69be3b6f43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e38738529d53e24d3788d5d908b80a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cd8ef4437240bad9ceabcaeb3f2b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49401f8c7bffb9c5c77071085bc9b595193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539c3e66881075a068b6babe4e8b3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f731d10695218438026dade27daca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350177c8de56e0c47f46a4f3d1ed529196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1067455c8447a1e1d1aed1b061a9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0525d83f3983c82416d41d2df163740198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1b033750bb5495ad01ad4438f5b30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139073b625bc1c0c4837629c5ab140bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ac29380800abd22f475615446047201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d3000f60c6d3fb4ec3acded75cc64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6aacde4fb5aa67c1d6f778d775bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0ba687a8bdb3fb8d1e545048508fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b85e9d0005560f1d3c6ca2802055c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c32d8d36f395876db70014e65228206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e1adc467ae7132eb0bf4a4f771a5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dab1ac7fdc40be0af986b1d7f05d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47579af28869d0998fa14e9c5cab2d8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317226acaed486b5c48d5156d5d10716210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ec184fd511f8180c40ffa83ddc410211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777fee3d17359be5618ec5294c3d9da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f13d202dd2f75621ad820ae9ef5466213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5985fe39b3cfda6d644b2c8e78da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299e8561fb8685c3ecb76d88c6fbe0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1445f4b77b105e0a06fd2e1061f675216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4ecad49c012af1da0842ec00ed390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc8290d420c1ed3d7a46f318be3cb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa21fd30361d6cf053c2b67c399d95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bd1ee2fcec0fd7473564c6ec28f2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751522fabcd3e17e757e445b0b99f7c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc022ec6a044b1e2a7baaed3964f7ccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e76478c2db33efde3ba7d66144935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703ab20a3648e23d47235bd0652e92d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c634d72ca6cc6b226e6f58f0b9b6a4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b88254ae0de49b26a81c3d2f526b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03663c32ff3ba9c9b1836c115ff51d11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419c101bca3203fccec009a2a15ddf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19532c19aefae96cdb9a6c5e0885aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c62b8cd0b68388cd4aedc901ce6a0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605dc3d2aeb2ba9cc409af45c5fb369231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc93491799cc83bdaaf7176a191051f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46709a7f2de4a96e55ca62af0850e369233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17a8cf337e57fcc251e646dfd7fdc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c484fafdf919775415079a71e55b7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50567d8f8bca225fae2d9aee7b54a9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844268ef002cc73d298909545a1569c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b76ee80c4d0b4fa810459844ed30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4c1f66ab966c6de888935f0dd4d3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e4800f75ad4cc46877a90685d32d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0483bc8c6cb1ab07d2086fd49129e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e62a5356dc3a3a8ef24fe1602ed82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabd609c24348f80257a46315e12c15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28725782be6e905a5a49e88a7b5642b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feada50cb6959e74efc4e5d87cef5e3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84235f2f7234989f2e4f3b5bb9851f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f0a128923fb025ecd4ad3e42db1eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128f176da48fcb8c0bd8f54caaef811248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d27a581edf964e28374a44b2990c45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4541ea1b1d36edb06e96eab0d8b19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae22f525a929d00fe415bbdac6e8e16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2336d7f6d8b5b4de7c45cf2cc9a84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dbf342de166b750dc39e8c0ee48b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c4966d8635b819766d4eae4302cdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846480a815f3dd15565ba5c1bcb5ce9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c76e578a41d3b32281774416a90e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e304d48d98aeef4b438c41359022d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85aacf588a9e6d82b67fa162820150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87c1f02f9e0e9806100482402e823f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f39e5e7caff5ed553580f54508c91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64038b078fa8130713fffc52512a4b95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab244644c87d81897cdcac730baa92fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe81ef6ccf86a6ab46514504098b82b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d269cdede2478460d33e2da774fc79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b2bcde10955bcfd9ee1ec8d945961265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14237afe9221c187192bf47387fd14a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961295632ede697b3eb08c800de998c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d3f7484241c721ac04302046da04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ea27df3d4bada7b355b908f200842269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7eed95c7fe75b30a6953ef85df091270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1110edc4ae08f92805dbd1766c1431271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aff44096c275d36c0e44699215242272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f120eeb8e645663f05e8a40078ebda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265cbfa1a613fddf37f0f1421c2e392274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1affbb638f05c1d90abe12759ea67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c30d4ac03eddbedcc44d56d77e7a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a065bb8ff23ba10657509036b9d0f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8787b9a1021e5294b542aa7c49be50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daa0c7210d88b49188996485f0fd6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f671f45684c12cd64b9bf6215d22aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d9c960433fae73b5d15dc7069d4de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b168d6f7dad6f6dde6f1bd1bdb481282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf1f2ab24e0c5d14aaffd1c63c82d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc985ce3428aee1de773fc57a47c62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0992803937e55f2e930b31d3880eca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70170c9538b72fdb1d65fb21c958e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64138bebd03f3e49603ed90541f98c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634fed549690402c8969ee2c58e18fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b921572f0f612d6ff4c655871f1ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f57cee07b2d50ec4d46a8d2a5613f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333970bf297cf4939fbe3e2fcfada93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3205688ae1deeff7c8d847195fdc62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee483361f8b46cc49a47728c1f54d1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c760279a6ab28694d9397334ae34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf512c215f0daa0bcbc2b211225b127c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8dcad12f5ebf18db0b57d010a60dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61739f64130adf0131b8f107aacc4085297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b96c674f9e07eb6fd1db5d7c37134298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66b96c647a8d310af5a4805109e88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3bd08d47e01974007a221070eb480300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec16fc866da301f6c1ce31d96cf256f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048b1c04aed71b9195161046289873a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf6df4994252adb12118b98b60d2f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b5a5d039fd238f69bc294480687e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158d2bb3e3f3dcf417dce231b0695e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45571ed72a9ceb2b112013e122b9a625306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090790da48f567189405a8e186994b89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001eb47a8375b0cd8879bf878252c0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b15b329d32b2d7c99c2876a2a2f0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9438cc4c32274fa0360e4798c0dd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4175bc08317b56fb568cb1b42fd260311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721068f74e5966ff7112094612328e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af25bbe19839d99586b763ff325f6be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d3a24dc8f6f455034c2166e10842d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962abcc24384b9c68581b4404cbaa397315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd88e8e135f91b8510892cb5ef50980316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb554d8c60d73429205a3fdc826f8eda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728f0b14b898e42ec0e2280bfb1588a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c2c7abf37379e4b9b46ab34734e6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b31b0b39d5d5c8ad02a2bad228113320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d97b9a39a031a0a0d9d889be64fe2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01fd03ab0b071d593e4fc81e253a25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d3a915e8b8fe1b2f5a1509171236c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dae9cf138b297f382a5bdac43b31f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3ab9835dbda4732db47c0eca41698325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499d4b62f78d417992a8e48ef953874326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64474aa9f78514667279424ee58f43a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e6ff5e22b7ac26557f2de473fd0f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a4ce90bc1123a0f2c2a237d9cf53e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ab770849e686cfa92201a0abdc97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1397da46fb06541f670de8a2b468b53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111664222d8c01d6f790a1f2c12fd29b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d520f318df4e786e072ccac17ac4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431d6269863f88c768a9a99b0cd3277334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabb6c2f31054ee14bd90232af6bba0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158e060d2ea2f0def50f611de6990b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f940cd1a6fb2eb3427ac28927b5504337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc36ea33f74aa75235412345f75b30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed21a7ec1820f990879dee26820a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e669ec4b7e03d7f46f37675c429b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ced1dfd6c717bd895a1188177f13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e70792e0b363460781140e052afc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2326c841e1eeff09327ec736df6368343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd507f739dfef897a08c10051a0508b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8a3a7ae87f0409eeb72c5900f166345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee102c68ae58c5e0aa90c3d78bbed37a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72aeb726b1f4367363c8e2818c6e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec893ddb8629632da593ff15ee8e2d9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d0d37f6acaae24fa840107260925349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26e1a19618bfa1ec7d5ec05551262350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76fca37cca8c556839633129ce0c66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c9157d2d8dbc90df76c1c965792a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822aecfa3053559a5f48dfe453fcbb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11be581dd3c15fb8e27263b2d2e980354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cd3fd28c5fe2bbe2607ef0c3ba8db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b58a868094ea9f4228db296a7d3d00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33cabeb44d906849b94bdd75a26587357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78006a78caf3c79233d32c8282e04c15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a519f8aa14fa8187c28056588ae2b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b117588431b910613cecadfa8d29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ee6972651d491eef9234a567f672f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c20ae6d85ca9a04d11ca5c47d0d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd083491742c95e25477b091fabbef3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e194f99d0c18b4a97a1695be9b9a3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f592a8fe1aa18b8ba577d048395ac8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89bc263acaf75bcde108a69594e27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6d7be7a59b869cc243c4767ac7d06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf344dddc88e3a250188290ab7fbd822368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad45c65940406053d092c0545f4114369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb2929b73e2d08d7f4bd41c265252e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38c472bf158eeedc9977e9f78f93d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cc10bed6b82125f80ba5d0dc10fff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d8b7f65a227a013bac1aa4178f428373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fb75fdb99242221ea62c55a4c903d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7cb76070072119635df17727dcd1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3694d7dd72178562e78769f9aca46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e05986b93b49002f0b7a650d39641377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f0dab92fc82c3a6f65dd26deeda8e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc71cc4115eb9c76781c867af78ddc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9935bb89b3cc8cf9c889aee000686722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117550e0a1e9e5d31dadd1694cd23143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f69d73b5fa8aac065fa2736bc419de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35cd011b93d0dabd1cb9e883ba0c0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18d8251591d00d538abe2a0cded526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2cda9ffcb0ad25907577e8041d0c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc38336f5247b784dcc6feb2dd78d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f48e43e129bd035832e32e4ae2d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956878c7816929f92aadeb778fcca2ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d6ef1d1a9bef420893de1fb83c78311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760696479b97be30b2a9b961c01022bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a365ce3c57dd370f0b90fc0d9dc7a0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b88c2d6f44d9285d774a794e51a3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9c35d9885760aed6842b44884ad3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f501b49acbe5eead4d4c267513c1b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20a69fde60bc4f8d21e2235b34f43217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec547e2897dcaae377d8788e6b356b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f810b24c7c30073b19921e2c60b6d8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed298c80e8eaa40e6c60fb3e89bcee920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac624f6a5a3b624a0329d584cfba1a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688c5e972af8aa4e1e73a96303ca72722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc04b1ffb670a660956084db072bdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4b7ba3b6ed97ecf4bb3bf6fd06d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdfd0499d66bcf6072ea1121abc5c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed407f14508a51f06c31cbaf3a3424126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bb213334f1d9a5bf8d12f0ff7d8f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e1893fdb59e0058420fb5d1a2937328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec22f64579bace2fcb91fc0ebf97e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e05e5b314ce4871fb61dd455cb7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fed52571484d37178681e74316cab531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590fdf34cc05aea80a790d95d8bba2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb83832ace881d440ff9a59084e7db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbf52446373a0ffa6588d7c2d1187834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e53b1b20001469724993e1b35985b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e45a535d493bfd9017b5075c3a4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38ff2c72dc65055171ffea64fe7dd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92843b87db06bd0c02ed590ff7eae1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c72c00fa1d0281e1f35ec0548a872239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54a80e285e107439ebc41e0ec8466e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a42a31271fe08b189c8744b09bc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba5518f1240c516712f0a31853bf6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16fd00a2886f1fdd5082151c439fee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c01baa38d5971ee9635fa61bc7d3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67f62a7365a70f86e688fff701bd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd196055c3d826fad0a9f964cf33b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af1c8d6f8c6d99a15471f6a45055f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6143ac3442a063a2fa6ecb053560ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ef4099b8feff1fef55b73fba5465849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de2b58f9e62dfff89d8eceded0e9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071323d5cddab698fc68f7aabc973a3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e79300c8c2d8818aa1e20f2a705d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568028161262741de9dbae1385ed00eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193831e1341f592886dfb242b2d09ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346b8d8ec15cafb6805d7a343dd9d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21d60c39ee3f1cef10474fc9d3b6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b3e5b4578dd3a6c7b082d07f7adfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a52d1764352b829bb62bde8e68012d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e064cf501ee194ed616f7667bfbff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a31994cd38f8ffdc83d837379c00060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab59888d649575fa38af63c6c26c64561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647d04f3f2047070a9384405bbeaeb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde8891f2c25e8a5ba2cfdb112ddf5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf331c0b9f545ed8303a3d096556c9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd087664d9db6a676f60fe3e9457fe5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16937d91f369b5e248c633b9f5865f9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c082ad0bc2202f3c0b3989f1c380367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabafcce5356bcd14b46a08801d22fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1367729f890e210bf05b1d39bab7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd6e666037de5cab0ce2c1c588a7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8be0806d080342183ef3c5c0d812671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958b28513c03089bc35f0e2817c0ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cced7ffb9b878eaca1e6160b6812973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e617434c6e98a64a8f9a776c41c3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829968cbc5a36695c874305206d21775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ef5a467519230294e62d3fd9c55076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6815352c24fce61c97feb7203f27ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd68f215a544dbfe0a611b76153d93678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825a703182d3e32ede884ef0d5957fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c5221333a62948d4acb09e34b570b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d48573919c79712daa823ce4e7741681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9219ecbf932e9797994bc2643fa1e6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af3621489fbb7fd413d71f420f7c9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1440840c27525f5900c17fba573dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f96fbb076852a99105347b3a243e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeb5db16ef3437582e125f1ac4900986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea04552382c663e76c8653ee4cd4ac787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324110f9b806a9e38a59758d94a2ba4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a2ba4380d42de5564472b6cb9006b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb2568084b9eeb77d3c34a68bc58f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6dcbef0597fdc95f228900422651291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c87a152339c0ba8acec8bf692efe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc0e8e76255f88aa53a26c951b09e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535a9f26d7406dff0760255df6a14a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01f490a208defa7399bb2dfdcdeed095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80162eca8deea6e40157f0bb77748b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de106e2805648f67052056dcdd47373397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c946862dd55ed2e3fe9193cfe0069698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e4bffee522f219eb273a59dd7fc4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db50d50525b3cc102970aa871076cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b83e4ce91f068cd3291e20c0c38e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621efced8ff7f8551c2b3fa68f1e604e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e8cb56cb8fbd42c8842ae7adf13d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb359d6b54e638bc051727d4ae2129d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77f3ffe838bc2fcb4bcfba2a58df9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1800a8a7408574e8994182fabb6c3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2372070fa3ccefef6f519cbdfce4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593cc9a297ffbeb2f75e199585fe3be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad692b1f4488bb5288faf8cd9e8f1ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df28c399a46243bcf85c372228734b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211a8a85e5e63df9336ad9be7cde560111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c28656fb1eef31baea88bccc32cb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fe23773aadca066eb11776b0a6dbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413cc2d87ee1827a588dfb80aa609a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5a6ddc58923e469c08b1c5d0a6439115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba65c2161ca4ed3bdc86b30f12274f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b418bd8acc703140ad6437f505fba9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37e3e5f89a49cc3f90452fe9f716bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853894662bb693932f5bef62bb8f45f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e881db104422520f1628b260c410d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ede54435f9d973f3bd7fd67106079121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920918f585313994edb03783c44bbe7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026cd1fb2528992d40bb6c824412960123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ef700993d9d0c88b16a19da38be3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64970a43ec32687f87b6d35c7460ada8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b97b4ff38bd6e209280eeac775613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cd430d0be8e594d82c2a06494d548127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7cde82f04a8d0246a3f287e1ce82a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f42afff7f6707ad676217a79153cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26261c41527f440fe240eb2ed2cb36e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e5e51646bb840e123208578621712131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f182d23e507be76382f293c355ec84f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe014755925b3bcad4298ad268af15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756e1cc5e39ac06b1b90d07b95938f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40a211f67b64c0aa61df0d4fb70f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0416b01d8ba4226346ef944f45a1a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734b338e1b58cec6574c4c3e15a4192137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeb5cb8454c254ab15f3f06fef3571138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc74519fbf51b05e432f0abc31840e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261171a2e35b540faba705eb62c398140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b462f24f0a4103e255f77a28e9f9816141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943222fb3e8bdba6c97dade9661177f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb1ba1973e237cd2a1fe02122bdc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a132df0f1a07ca565b5d45531eb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1b3efb446f5362557c27bac3e7fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae3a592aafe50140b92ebba5ac64be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59be47791bf9b73bf716967c435078147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954c346301347018470769602d0da35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c447eed347d173290535f8dd1973149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47d9f6d913300b17860d91f57074c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e24ac005a025f47d56aa11bce8283151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66793d4a8cb7ccef06ee189bfaa4c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d74d33480d61de29704d164c3ebd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6105bd7813f8e0f30d648932708b09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40331a0d543939a9260f101d13c54ebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c828a6963293fbcd2c74a7527291a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8d813be003a1b9f158666da8647d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bde2cfa177322232b1d5eb976a3488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213b1f2ee2cc54e04e988d9238fa98f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b373cd6bb686abd36c479331601ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0701a1cf3757a556ba64f5984e583161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1081ee7938183a4ad3bb974425d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0bdda6c89ce092780bc071ada04d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dafd3c9179cbcb9548b139cc91be02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed8fc93eaa64e3b7ccc5b757f75bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcb0bd8d724f2c146fc78fe19292ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6229004f7b19db484db42d98d3110d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a2db1483f3388ad12fe5aecbab96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca734029f17c121f7d14279ef73b52aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9c199902c5c9cd201f4008cd79ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4359db5803efda3feb4476686423b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e54a54531240c0b982b3c4eab2a509172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c3bc4b9dfd5a7902a9fa114b7dcad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8f435ba32aacd9d05b6f150ec23e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ae9da8c186a08555921b8ecb0719175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67446f7ccdf2b3a8519f8390b61d574a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b836819fa6f1449a435f27c48cbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa347c115d0cd86ab70bd36f126650178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1392d369dadc2ba7cb435e2c201d32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13511d1b984bc092103cc63ce7381e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa3fb5ccf56569b4b2197f5f56e325181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bba85bef65f6f81fa6c8f63852b08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0862ccd0f55e8af37323c4eff7bb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69b37d19bc7f050191361951eb6e19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85480fdf1896c8d90d1bb44fb5646920185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f08b0f1ffc6f57b073b2c58a3aa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d62f09dec04c4c27a172e062f60098187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427f5fbc8f5bafead7e5331c9093998188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90997ef96c2d3db76dcce5208639e7af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0cc427055554e7a48fa1b4bada415190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d356d9a781782424532688f3a5b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff06bfaeb049142d178df3d9b096e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbb044316dbfbd72de8b67ed2d1298193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb15a60ebb610f01fc81b9d7c0492194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c4b438c2ddd81eda7e46b994ccc0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067e1ba4746cfbf178deba9e3739259196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc8dd9d24ee01058038efd4b47958197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3e7f4cd4a8f152a735cc90b593397198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a689f352b1a1a76666a5ecc37a345199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c915032bd73ce708d83592bff9a07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16263d3b21c79ce686d4ac8590406b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613bfac3b7b1c61b18688d8fe45cbb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf1354fddb79419605a7b889a1e80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cba7c11e6d88a59762fc151d94c40f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31e3039d77c1655911caf0d98e6134205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60b56320ac7678c1ef996af8c8560a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eeb2f2137f33e1de0322f603fd489207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a6e62a8b43756ab632423945b91a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cec261501298290d9f963f5cb5d08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9ffe5ebeadcecf9e78fe193416ea2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f479bd1873a53db8ad3de5e6e6b96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc06a50ed3c005733fdbf13aeb17ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d3fdb0773b9bc2facc760691a3e3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90851ad069fb3515ec47d422d56c128e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede866ef75daf7f6fe269fdf576bb0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0251b5b2b5d6ac431fd48118194881c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac211ea430bd290c67903f29a04ff4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc97d515a660f2eb0d3505e78f1f5b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7afd3082316eab1b36b8c4b80e239219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a68f16df27272621984179b316e00f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7968df00604b86054d0c20d45cfa47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88643d07dd75747d6f6ec28fcc1d5c50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5f78e4551db9fa4a6db0d1a37cb9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9dd7a94f35d5a1b64082fbba357cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44c6427fdd6be58979cd1419c594e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c87c19e659d31799d5f84c83412e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd5bc7ed89a931a4116a55b0479057227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deca263e1b215f12a61b6dde718ecb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035f1e641b15f57a3bff1e3e9c54541229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98672257b70a86106e0c768bf0e84c60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a630fc4d1710e3d9ebfb8a5f6e11b54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4d60ea90936382fe4c6da7acc529d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b86534406a7a3b5d414d8669e57217233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c66fd65b3cbf2f7260e971d4b47db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e102fa08dd4825146dd2d8763041235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78c91a4b842f7d1135f0ab4a5fc8b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827ed8044f8152d6d38b2f755869409237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fccf206a12da48757dba6f68a6d2f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270ee2dde547b69f6008f7cdf90470e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad6c329f1db32a7586bb2ec273913240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff394db5b6a6cbd292285d08fa56182241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6bb23336b1f99712de35707fbcc44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b75bfaa7cfed3f5be28389fb458181243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cf6fbb59efe14318e212a7459b7e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3db5189c4cc1fc6211d2b3ef980f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968c89f6eb18b18626133c97afa109c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e11e46f952208272e372c567661dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837947c94689434e664d41a42c3e6f48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768d0224c43ced0e11ff4490a13c60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f364cad6be3009269eae1b724d68004250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8659eee32a430e82e1a433cbe7559aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022a412eae84ce4abb5d74408f8e78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32089b3e2db033b8820d2e3b280568d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c8bd626badae3bcbff9f6099bcb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef3a7e3f64f01fcc4f45de39ab356255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6ca2d9cc02dcc3102e00095b73b51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1da9c112c4a9045f53bf259ab9076257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a116658a10bd17c4ac6e5e05a43b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d949052045625636ccf1cf7b0fae9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e283e4d89db16667267a38d2dce9c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c343f31ac5b6eef78f54cdce0953c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e08a7789a7e8627d458cccf6dd903262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa82dff025086f24d2d21d2fd23d9fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1560bb7d650c0d1a10fd638ea9f52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334287c53b4d45be22f6363e413fe620265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a263e4a5ee40ceb431e763296bcb4b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7828f1ee13ed1acc63529d1854503267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575df96d750aec910397bbd4d8e0c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431855a3c9ec913323ecf9a0dadc371e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d16752ea7c50e13c5733c659c9da7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1503e04ad5699f72ebcab9c02cb35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f03e948a08b632dbe523771ba13aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c303da580b30eb5b5e40f3ea57531c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfb7dedd921b3c79f8cd60549252c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82df740a690dc04adf788e1fe5493e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e17da639ea81336d6f18ac5f79202a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfd80752aab68f5607a67793702b82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c081e0b10b87fb6e235318ec1187278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156cd13aec65ce77868fd580bbd0073279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb752fab98bdadccb9f4e38fe962a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d51990b04f8d9090d26aee84d96105281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537d745d0c78f166723c7bf60e56fd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b83631c50f298209289cf3f293ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d64f00ac4493c596f10251216f80b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ff2d7ca5dfd3031e217625c604d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea935171929656b3c29410746dc601286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7d215e3f1d083cc3f5a0d9688ccc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4e9aa5e49f0fa37d3f2e7c259411288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8551cd00c532fae991fcfe2d09acd7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef366b0a3f0afdde7b919c37520185290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825763723ec2f3db2d6c2890f730257291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94a4d6167d8e0e4691e433198b958292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04ec87349bd211e9e29b74de2bd171293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db231e4f3ccf4b0519b4cdf8cec6ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a324a26f633d57d09302309cc6a9e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab3dfb240d89a22896d58872eb86f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444bf23627fda22fd218b496ada8f92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97b31645958b4d8d2b5f5ee04a2229298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc449b3cded5ccde07a1878f3acdcdf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeccda365eff4a8e37129faf364391300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b67101e2c7678d82f742b50d87ee7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c028d11c24e22e8d50537433a6021302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d006461e533430017d0872640703303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157c4bdc887c4e150cbb87b65cc8421304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155fa037fd9efe338f037b8253d8f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01498d161f67cfb29105e63b94d62e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25961bdb78dc2a9c6e03b4667948150f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a75882b5da2e3a487bf8136a4fee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420599ef5faa3caa4cae500ab49da6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15653fd82c32942d5de27e7e387b49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a71cd5082d0b75ae19c21b0c74ed7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b54769f0f23a09839794009f44415312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7b64d35b74e5e98fe69176e6adc02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255c20efb67e1e7b62c232449702efa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dfa15124e614d41a2dc7ad64c056e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fbb936ec685d1b553c9724c4251b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db97230312cb84877060bc8ad4bc5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae796c70e224df4320859e49ba8c399318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28c719b2aadc2d4fcf6779255b974319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ab9feb003302501c26358fc6a151a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c2388a92cc5dfe375941265c4dfe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf427692496417cfddf8e53781b443322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c879604bacbfbfad72ab66539feeb01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c285870b044890a5441c73dca8185d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d461d843821abbf4704deefc0c88b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfe81a84271aef7ae3ffa7a8493454326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26887f8dedd68ab7a730234d9a809b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af73da8288ca84fbd8cf5d94b073b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cd1cea6ca4a9953bd22f416c8eebf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1e4916b77ca940d083dd372fe13f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360666f3725edb8a83c23616c50252331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b493f5118d4a1667b3bfb44e6afac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b17f697d23452ac90dbccb76a7260333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3353cb5aa1428b554b16c4ec3488c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c73afc19a372bbc1a7ae00cca72f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306cac430f3f5a6bf41737ed0b3c7a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f39b248df68b22fb1c51e02e1ddd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8042f044cfe4842c533f1d21d6c983b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f550a13bce3796723d5448e15cc07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a068da4555e8f8c136ff18f1242459340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2e4a70fa1babd0cb14c888c6f342a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e79cb885a56e08ff53c0595e502b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089919f192e46530d124d1a723ab8f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ffcd5f96bd802f74fb68cc732dfb6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b6ea390f1fd89a3166bc526c4097345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2d3f1c8b9dff3fdf6fc2daf574c80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df5283e2550bc7e7877b383ff37555347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d371f50412c71fc2a428875fa9c1df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88692a9228a318d02a605e363c30e0b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc2f7fc77b88a9b96beed052062d23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c896436a0bb1e5b1f0626107937c00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d78ca3cb8ce5f444a4a494b90cbc55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50616113ac7ac2ba1e67166b8a6f575353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8391673bad91cd162d141dee615843354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7af69b404da38c5fa1473aa5f723e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f7582d8b1cc067e5d073a17fed039356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8462eb9cfadb1d6ee76c21c45481611357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015a8679c2957d3872f27f1f7c34d1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de7f4ecc6a2d296e557e7f5b23bafc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6182377fb05c56c98be30d5aa6b1b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862c1c3df1b85d26a5d16e83c6cc04f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718a91cbb1ef7ec1775b1260a79e81a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170eea99ff8057ea47b360de025f961363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24568739b1a62fc1a0b1d7f5e9cd5573364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be9576fa77dcb7af922d86f510b8d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4efeec4b80763e83ec380e30273767366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856e5d7ea96e8b302bce0451e2724fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01c450d129c9fa531da55cd16d26f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008207058058c7f5c992ffc62a829304369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3d833dc8245cc7b9b0e02a4cbcd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533b2afa1b92d0189443e6c1da41138371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380488575a5020f101982064119659372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b4aee55b717db570efa6e3d1f1a62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceface4241122b4c61d997b3d9e7e068374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938847dba9701d458aa4397df3cef685375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee41977ee3d3a98dbd1ee25fd7e5a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f2b48f5693046e0d543499888f705377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ec50f41ac81e60e154ea5e349f43b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>