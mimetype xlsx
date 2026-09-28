--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec3b87cfe34e35b94a535e534f84671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0abc7914f4c1f6acb0d09e903730d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d222d3bfc3ee7ada8faf3a4c0d83a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f883c898e9e902242331c24fb14dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aab93c77a9434c4fb6cc2875f54965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64859b73a3d6f0d9203a054d9f7367eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cce8051604ac444e45eebaed30fe47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b725b2094a5d4c821c1dcf6a98768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7382253fc858a16faa7db4d17cbae19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468e7f9622d9a5d7129605b3771a69710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d9fb87f8a1b5227bf5129c6aa7ae711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b41a1f3c8d13f26f668d3168e063c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ddba35ebc4a2ad144e6a97ce4c39713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720532fcf94e963664c2ab0e71ec18414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b533755dd83a401e0a928f535d304915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb96a53875224fd8d3c8bb76252b7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce77f1db81039c1d0e96e76d7ced9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc79891b815bb4ba29a83c5fab823d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9960fe2234d983cbb00eb6f9b3f68d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd8e867109cd1c054c9f5b040afbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c03aa5ac818b47fcffd79ad605ece21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc04237a6e70d8f2326d0ae597ea7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7228694b5731cfea2f2c40fb628a6ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d21ba2b14fc47219e04f8ea565ec124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ef7749390e64929a1b317a67b87f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b2819d75c12709be91b0cdba3a7da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac19e336aa275b89912ec520d793127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cc4966735c61737ef56ac91eb695a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4b1b2d79603259e389989960f02ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf9885508b6cd3e1bf8f5ac9bd67aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33d0825657cb5cc52c2ed4003686ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016884dccee901b33748adedcd3fe72132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d0ce0f4f2343161db883e41aa2a1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff8643b7523706bab59f9204faf11934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f4f8d967aae11fa988821eb8ec88835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c20a80c11422f278612a8b96817f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72c4bfd1d6f05b30a5b33ab7471a9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848644365c9edd4120537d3a6c2c7aed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c056a86c3935b6fbb6b80738159368039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e570fbb39136b497bb60fddbdeeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eec1b6ca97bb1336a01c54e2d43e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7d8de3187485ae7f81e595461eb5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24271f1d58498df24e92ff50efd0429d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd1121da591f4e0842c53b3987439c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca62dbc3bca3eca72cf4ab182c133c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71199fcd4676873234e3c3330a3ab5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bbe8909639eaedc7a23f9107c059047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65c416c7d7432eea9cadc3fb9994d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913fbb969974b1a380e90ca52c9e0ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1505509fb7e39d100efff9692593a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba71e07e6f6c22983b1ca5002dd1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da5038ca44597c31a5d40e950d1bca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8713afb389a8efbc6e135818a820d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cb2a648fee4d25a4e5b42386fbb9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b95e477564a88070143eb51c462eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d75b41b5533314f920c867ba9bb9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff71094cf110052bb55dabee5a987157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20cee4e70ea2db6186f038cc0e9d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90787f90b4940a9b0c78440405840cc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12113a2201483bbfc96d88ed4ffa7fcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16222547d280a8ce932e1002ae07ff861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb41c7abe33cd04169c0bce3619c9da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6918fbfe54530c2ec3c21d8f8c66c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fc0970f501bf7d55a77d59e857e5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcd93ec39fdb5fad0f0008f6393f0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85cb8db2f06c39517ef9ad2cff68e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c395ff543c7a440185207f4caf7af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e036e6b32dd779073715755ccca22a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d522f33e00aff8746f47f31083fa3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9819f26afb6f52a2de436dad1a70b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b0735f36652b167420579b08e551471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e09fe71d0955d0c377e0fcad192ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f8a1feb91a1bd6a112043526a4bf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502b599f528fbfac6d81b5ed892339574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4548f2f8059f5c002ff56d16bd0a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e68dcdf7e20c6eb1540bae723aadd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736e7eb4848870bce8b8bf4280dec5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83986c50778d413213961ac0155c1f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e00b5ab668cd697807d0188ba60e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40939205f384fc941964cf474e87121780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8a66f214084861a5633332af565c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86824527068ff674e4f7a2d80e343882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869174ea3efb6f3967ec7e13dc39294483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56032d135885b1a37c6d2f2b50367c0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20babd89897af81b2a8900ff34a2b4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84fe3a5a39c64ab262a4677f5bddde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77bf5aad552025a06376730eaf75687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d9cc6c0d506c3699735d1db2837788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254227fb8bb1f2f7df1c6897a46a5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043c9ee8b19c0e984095b47180c2da190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3c4b8f9dc4bb5cd7ff0ca34c18db191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d9632f30f31916e4d9e27c44f7ccf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39648298fe68f59a3f14611882d06e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f372d2ee1e904b65f594ec396370ecb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b661c1a659931072b2b9db9e00420f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ad952d213ba001ea1c290211cc3b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfa2340a7bb137d57828334601da097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b63ab2939a5ff28f5685207aa3a7fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b16f67e8f249b2e1c45b825f41c93399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aadbedceab5afddeb02aeccb7b1f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7462100058831299b928d052f2c7b05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb946cd8c79533e742ee98cace8a86a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3828328ae9437a24f02c881fedd5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d0da97c33084bf9d32bfb7b50f423104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbf1045cbc8d44fd971c3de46825ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ad9c3e808a56ab8d23ae3ac028011106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f084a41751508bd8bfac91fd904ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cca6d7ae181b548dac382f882c01e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef3a2ae71087b2c2a90f85bfc15b6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf73877d1b7713527a97555d27dc473110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a8a28a3aff3f88b8b9df103b95d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2171d9c1a01a6eeda598c60e615cc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd3e570658c31752ebc095d530b644113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda36a9a097bedfaf1ca30987a6bfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a0fd14273a8edb2ace4b7261580c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990fc80fab4b9d0e481b22c67d83698116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec6b01b3f285d244dfa6ed09b25729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9111eb3265c75427c47c19b4deb49bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75c7bf88a2f4c449fc2c4c6341dda5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10f1bf507d557c1f1960a2233370b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c769eecaa1d7aa0f676d1056b4579ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c39988c568de317a46dc12f2d25d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac90c822c19bd069ffacf85d4fd4a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc7770dafd13752c34885577dad491124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a755c90bcc1b44ad6b642c0406c46d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d89e25339802be0fc9c0849c5a73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eeaf6d7b34c76b1a31af16feaf8e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b76ae09c3ddebcfc324d58538d401b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c9888886984f5a4bc7e3d5cc81591129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e2b9d757b951f72d584a647d83782130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70700d8a7e28953ce86f33d7087194131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893bb165c6f11ebb2e5e576ed5eceff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce609cef9fac9c63730da252857df0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151436329292f89561d241350e07b3a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044498367c6cc13d1e8bf694d7a518f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e48f686b5b63749f74eaeefa6ee63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8cd478adacd9004986ac2235b7e80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d134f3fe87a95f2bf789bfca4f2d0fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8450658691b09835a18d005787049139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3199b1eb9dae5578cccaa383dce020140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33173ae5d21fef7d64cfd2696565f2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9ab24300b9f6d3826e06fc48b8740142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f14bff27dd3cb3465c0416c05f89c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba7ab4526a2b057823648ba69408b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f09a0ff6ce3ad687fa368623b30e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f051e114c9f547eafeb623537141c4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9992e662b4468385f596d117b75ad0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e95eabb6d0da63537793aaaddb9966148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd51c527832eafb44dfd42faa2d551149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1393b74f766d12ff28f9831a6a32e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33d7c9cfe1b8ccc91a8eadefab7566151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4224658bfb8247613cef70f101775c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8f887b8c06ebe67e73e523d716bcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f0ecb360ca982d5e9ec3127c1541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15800811ac975c2d7a2fe231812e8660155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95555826638e4641190c387fdb0d89e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd85f193eb71202eb1ea3b06eb355157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702e0dd184cc5b87f01384b10ecf6d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c556243846ea4167aeb5ad16c59e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b2063457ad7573e6fc3848a5547b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354afea8563cf4cb240b1aef4e5a98b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d0f641b098a4ee0149e64ec43df0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d138b0ea7e3849f15c807345ec8af8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11e87b482a0f8fa0620b4e3a489db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d8ede03c069936436b21e59953ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380adfa22d2b6476fbb75e14187f1bff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b31a04a67becfe26842536d5fa0e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61191ac8e3664b2e4de4b215ee6c8f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f8793a0740eb70095d5221137e32d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e76ceea54c69825083d21cc05292e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac4524a821fe158c972f06033a41c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8be3d7726c9ba6d57dd55b2ec606a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ef19add05e1ef7a68d108b399e667173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcc24644fc30dde2d693ddfb844553174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4386c5a9628f34a9163690d601440c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63d13be45ddf3662ec7eecece7062176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b91f8afc4994bfed6ca3baaca7b00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da539d6ed8b1d4f8422d35c4be7dab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9892a071e7190912fa12c1c23bc893179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c816a36d8aafbc253a291515e7e35a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c8efd948e95c7e36322adc2bd74cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3d4afb35bc87655c44a5bfc20d624182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bca2577c52ce82d8201e850e6423b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7be68e594d0ea8c168322d2d23e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816dfa1c4469f49f5f6a3a0f9477ca5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dac25de3385b094f08dba9bfc7fae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38aa4b524ae420b5174b8a65a112f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb2b657d4e3623717163f5ec4ec539188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f3135dafe283d6b0fcda8928883c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a47482772c5f8efde8a4a8c8a2da0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879773a9238180fd8a57deb533755cfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d66e9b1087df18d405ce9afa2a2ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e854eb442ae3754da48c9bddc062a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56549ee8de6557fa2a4f8409ac2a61e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d98d158768fd0f4fb970b792d30cac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3655d88b5fa819c34f7653ae4c78812196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3291e46c389ad8249a2cb46d5f60d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a7ab1b723a90cc041d88a86d5249198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65998f7af8cbfe4fe182e8ab991c44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa99f2dd998578de94f9515835fefa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0c89f95bc2d140716206b97f43d46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d4725c4433c9e5c5e148e0621a60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f475358d61d8f1a5179378c3e6c18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32df6967d5cf2b6d03671516f1a1c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a03ff399ef5d1729d4ca81775456f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f7d58f7afd60769d475f9340e06f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7412194b3c58a42f1e67dbb07adfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321522b66ceac238e6ba4d597435c439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f271033cc13fe880ac801f00de6ed34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be06d8899b958f3d07877dd8809e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe963cfbfee1b86e17e907b9f90350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679f0db7f50547a937aef2ddc11b253212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bdab452ba5fb39f0dc5afb0501f94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d90fe8e0e246aa039fc88dacd805a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62222e9eef5f1577a79d1aabe6e4c8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573339ad1d08e3599ce622086c817fdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07121372906b188aa8325117e44278217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bb51a625a1698d810b34c2ad37d7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d1abba4111f1b4da4859f9254e08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7379047ac356948773634d6319a7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d202f23cf7f75f294b53dd20e30f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cddf7b1e4dd74d80be0dc6fb5362da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a46af5790cac9a2237149ca887874e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecae359a0e7aca67623e068f80dd88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae85334021a85675560c85764498466225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d34259dacb5aa9b19e0f20c2cc1975226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c59ddafcb9b40b3346d4eb383d2df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab173c6337045bb5f84e2ef6886fcf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d3944e2a1f843bf6775789310f2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5bb28378c9cec1adc3595edfcde70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef088a5d45e80f0daaf13d1b72f7e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c22cd06be620e117a4830a57003fa2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f759f0ca7951901e589093c4d7c821233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676a038e6cf2a3109c4bbd5db69856e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e2c407cdacef8be97c5cb2ec992b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a776a55823c7dcbf161599df7b4445236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda23dbc1dc4e52e8b0359456a4277237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007015a98f7a23bc03f0a6f7fbb332a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcab71897e629b3ef166e9b85d4f13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c90889302de950e68247cd29ed6c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf748124e0d7ccea3c7b9ba39f99bcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea67f63bed875cf1dfa1f421c6481e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47c3e254107791a50b97d6c7b3b35e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fafac5116032a8fb129cc3d23b525244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0d488c29ecee580fdb4ca0a8c84e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86431ba0949f544c39cda64f4737ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2b04a41950cd464b92aeff15f761247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a3c3cf0625e3654f36aa3e20b785248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f04025f31b6ceac1c39d5824fcbb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257420b2c8457fb400fdad73594658e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d2dd0e6dbd23d3aa6ab9cccf1b290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5bd3a0128700abb5233690c8bafff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c82846de18fb6406776524f51be1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e10434d625b6eaf959f3aed455be4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea33c43dec9bb2e0519b1b5bfbc4b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095aeb75884f965df4b307dbda2cf51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baf800826535c10aeafb6943a6a568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3dac4c73ed7a75ed436680f304c6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f2e6108a2f0170a7a80a133c5a73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a93cdd07ba470a600519f2fa727b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ec1c0ac53ccb6483cd3f1c9b7e96f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d587c92453c8c88ae83d853c29dff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98dcf01c59bd68da17f89c11f5b28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742ff9f4be1f3432651c556d89f977264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325160ab0368a934ffc6e0b8aea8080265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616060c455b51334529d3cdb93ceb346266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9afa046a32991c777b210d11342cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4462498a7707df8585920bfff8908268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6244844e9ffc1dfb478f40b9ad9b655269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a0339a56810236e56fe3b41440d55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527e4d472dddd5ce186998364faf629271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fa4861bbe529999e9f7bbd1564524272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d735ae99562b08bfed59695a23cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba81111abc032eca9e20c56fe5b7554274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e89306eb613c25b9d358cbe140cc19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88be7fcc48c17a0a886ed9a0445be0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f814585639183d1b52bca63aff57056277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbc0ffab458f21f8a51bc3f30464b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60bd9851622a2926ace5fe504ffb9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9655cb86a829b8f5b96c11229d95153280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c8281790d2ff1f74cb46e4ca264eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c2d9254c3fd78cb53499b028c8095282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb1d1615d4ea634e6e339e8e5d9959283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01684480d9e09169658fb2090dd88b81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b90d4d5360cf276b7f125248243ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40782dbedf2d3e4709b275b4e28398a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae55355f46fdcaf90f1152b106cd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760c37941f70bdabebe88f799fb8db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd03e82ce4aacd9c9a2f4de136416f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe71a00bb4a1e5975b4dcb672429e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2f92699ff709cae9a90452dbc91dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e5b0a058d6aba0fd8dec9831a1b13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c35f073dc42d58f08ae6e84b0ecca9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bb51e755ce7d15146e54cd6cc5709294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88439b5e729ee84f6322044e7f14c488295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce723bbded2bdfbbb02440e348ddef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c910a9b319d5aec64cb370aa9ec6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9b5941b5aa7feb69dc8297b90d400298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4ed354b466fa95c322ea17c2cdd49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796642c3564b5b22117e5e7c38d2bd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6ae66e7b38c0cbcde8ca37cc31be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee4cb455b3729c81e10df73764468302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548610ce2d82d4aa2ff2ed49258cd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50b913625037d8f35af29310beeec6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041f35d30e6702377f12a792d94458c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b078ea6183005d1355c59c55f00b1dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a07b4dd88c750e0f1f64c1d5f4a8dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eb52935133b7c2738fae29831ca1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eb0fdb1a307d942d07d51668537ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ce9a1636a673aafc38ed999df5de0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f555806513a84543d3c6fe43aa3e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1843dc68b126e4b14a10a43bf62eeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7870078d9a5e5da5df31d7a4805870d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d3b5723e952aaf6a56199a83602e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6be7b3745ea9d6ebe9f58e1e2e67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485fa9c64413855634296bf59bd9e93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa699c3de451a7c8cc2a97709cdda0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d440d6250aa8aa2f40f258e0e8eff44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c93659771f4786cd3504aa7e697ae6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcafbbf9af4800042a47c6b216e966320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245be648ec48c33cb48b366768838c12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc89c8841beb5aa03089c3bbb1e688322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f4099cbcb0b63e07e96604240ad2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56834af6491384a6d5df0dae0fa6468324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be61c0923d41732475f9188693bfcdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245b71af09f9bb2b13c7a03a630f3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e860108b19754909250d0375713f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf42a4f27b588be7d1e562fbc5f19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76a1fd19e528386c328b1bde579c8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa8df7371f5df4fef0d84235619ea1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beec857ab44f2b320c15e1e2b9ce4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823b87ed3070d5f92b97a9db43ffc1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cf786704863e8f1716f3998dc43b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04132d76a4eeff42c0d916392f1bc8ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d7c4b41bd950b4c07e37fe19ecce6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97735cbe5e65d900ec6c54d14b9647df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b5333625b7b52d9b80b1744c0bd79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad297139a6d05d143ffeabc862a8a9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2057b45fde0e37b06861f9f18d64f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60006beea58a2121c27a3c01d7e64957340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044fa8463175a6fbddf07567589fd87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7adfa752595b2f81508f91fec5af74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77a1213580bac69f7d8c85b965205343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9bf56a8fd052c4a525252ad863eab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e22cc9550dae13ad140953a6644829345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0008b22496e2a52a77bc633a2aefc9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd93d74294ed607e08f27aad602a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50b2def4553db0b19e8829452703bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da218dc979c3a39a613150c5bb43fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078342526bccae3cd8b773915b2353f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a450c0463bc171d4cd59d5ceaacc9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fe9b9c2070a0b723615877a7db732352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c3a0c65d0fc680aaf5ee1b2e68d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61115b10564bb211799a813448f61f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f647d1129eae3ec8fe3c8b86be2857e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718fa002877057800e0eb841739b6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528a1fb0852f9a4e82257cc084f06e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86576d3e395e7a97b53f32fd5bd26167358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8625b35272eb0fbb3a2a0dbe1291116359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa8de317792caae8c88f3211fcf7b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803961c6e4afd7a4f32165514bb6aede361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b1559baad6fa89cc1e06687c85806362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fca0ba12431d66bca967f1b22f18e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3fc547857d598485da332cfb35c4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402c50643b662df9a2acc73ab97e279365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559a1a9243e6c0137d97e03e5fbcfd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227724044cfd2bb172c50c4890736496367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf1885bbcdd8fbd26dc64298338d93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26de947ee0e4f4fb2b9c29e7ea6f716369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d3e8a461d2f96aeb5f251d1a46cea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab839ecb8ba051b857f1d4cf24f874cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7081b93ba8e2468b9f71c5b1262d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a52d881f2786e66d167218d67445b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbc08e646c1bf9854b1141b725ad4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aec4bcb3a822e941306c07b486601d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c591983d968e17bc01c8e27133f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8166bfdb7377f1732889a251a652d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29748234c835dedd89a6a3dd03a6a6ee378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a77223ae0d7b8420e5bbf3e8b8961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4574782e8e0fa624eb98be92bef162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219be235c40567a812864b7eb2b35f253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b2ab46984af1437f17f2bc7dab534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3933e700616d5e75b1c1cb3efa3bbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fca18d56c2dd7d8dcbd00cbb7387976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17c8b9032b757862c73082dc187bbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa844e31ca3341a94073a07caf617398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d296aa08b432ed18d4644c74e44de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93906efa7f0f9e08d1e200d8cf80985110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07de1125659985fc8479370187b29511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e2846daa343527d646bb3f20d91f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e9a1e7a02502ab83acbebef6b0d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904abe6ff2a3b94aa0dfc0f5970c17e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efdfa39170cfc3919c4e4f29b36a0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f931504e44321eab72d3a9221b97516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094d03c6094c115ac8aebf3e5be8a0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ebe759320f2770408314dbfdeb80f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c32a09fe0c2034348f2e81eac4d1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127daec4d8d0effbb4b36930dbb9424b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c69523eac4e55cf0c2eb6bae838e1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2563e1ee5fb8edc1b032d259277e1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11efc7c8e8676c5172e724f3a250623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5f710f10b81e04baed9d92f8928ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a3390f39ec80a9ca401bd06a8e04b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c67d7e6a23a7c513c9513024230af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd7072ba30c66b498e3c31ac6231f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdb3b568f241c5f9424e86cf213a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f467dace9b09c386864c9abc2f268d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed38a8c473ea84b5f63329a492a71c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd27075adfa5d1ba5db1ef1e996b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8146f5a49c33bc827ad22abd4e40f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f0bb7f68a729333b066f5a85cad533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f046f039d8bafb1783993f0cecd02834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f7eefff0a042df24ae324a1dd74b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd6aea2930427076fec55c41aba4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e546d9b674cf283b5e190428b005fe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7d7027e3a285fd7e34c544abaa53e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182d82d9ca1b3ec5a4ebf73a99185e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaed4fecdd482c09722a7d58fc1d5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bec14294c5100565388b242cd470941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6286bae58cf3a60c3fee58f02605c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa29980983ddbdda2c521ffba8ef543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68691508dacc078bc076f2bb1ed6511d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec52156e550ffae41bef022b9eed845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0874438f50e65a5b3e5cb2ec6285d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85aaf6a596815b29e9b8f3387ef91d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d97a35bc901c1d86c8f0434f63f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c727c809fe7371d67ae035e71145249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d706cc8304afa482a6ba7cf83a0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7286d6eef13771c1eb5dc2dd3210b4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd3a3f7e2966839ab2b7c80b15c89e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d127a5f2163a0671c8961da98261553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed35abf29bfd6fb1957cbad3d46a0c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecda193d021b423a0ddfd751e5bf4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a21f98d7e55a3caa6d6e1076aac29a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4743f740e199be396d6e55e1026eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11604c119be2c07d60082f00aab8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3298ff27da6450832c3c3d8c953fff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcf13bef82a095e47452c7585aba460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94987bb7a727eb821c0d76de7f9874d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27654506de87dd95a09c465dded5c72a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4f6d42ea44d105fa45590888d9cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7fc9e1bce7e3c807b2c98b340acf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e42bd87aa0c273d2676ac6d65dc29665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9567c1c65bbb4a70f85e5d00fae6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c9f0f0fc3f42126a54d8932d421fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1211f16aeefa44df6b3f9bad5437ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe96f293f2dcdaf501205c674b1503b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b164eb3ecba165d85f80ecd14ea470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d44abfbecdfbb5260d8b9fee03f80e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3e4610637348baba6dd99d5346ba572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21808bf8a400b60eccc81012a13793f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144902b0fa0a9384dbf9827a15e1f6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c9b80c6ba25ee484eb165099759475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717089df528fa209265b9d9c8d2a04e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024a39efc608a3f5b483fe17bd44d8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c04f958cf8a1d1c8d7547eebcefd7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65b0208d63ab22d3b7592e59c7412179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ac1a90e9f209ebb82859f6b29173180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf348b59d4fc1d9b1cb77368b95b6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5242ea0fdf402fe00ab8a48f1b269182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4117c35b561910c220c6a6417a1eaeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d2ee7b2de95e814770aefe547581e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec1ffd270f181d30f10178db7e063d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf874f0374c3c1e0b466b880363269786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e7187e485a846cedcbb08c3201c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b3c98bef6cc8ec255bdd3832b036c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09d6d1d1fc7db20f058cdb9c1520a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba7a39ce6fb7a2c012debb4155dbe290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bf3fddf5df47ec02d94540186c35491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e14adcfb43122050025d8458317692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918cf09eb6132a785a55cad66157e9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58c393dd2fbc39163234d41cbc925194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597b0c72de08908464584d7f0e112de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d52975de64633566d4bf511dba12c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8bdfde263f6e669e99025bf156db297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e17b1995346c836bfc3f7f620fc74a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca3d1ffa7cd8be1fd5a3913d62877699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c3e803bd0ad9c6c92bb9434a3432100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5623941211d21d9610fc7730e90d62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f44254ea5d3f88499cfa8711806300102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0445bb3d4c62a05b3371fd45bbf25ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac199d701ad39ccbbae1cf54f647a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d13a6e46265651ec079461fca6f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77b82a6629ee5d9c660c3d553c7e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f121aa063993664fb17ae77a24e1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc02154d6ac16e51e4726ddf5922ac4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436fcb50de91e9ca0764a9bfa66d599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fe79ba9c25861d36c0ae5627c7619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3341b18161a5a10586731d58d8a6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d565b8f594857ea6009cc68d441258112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45bde06b6e0cc4b4df1dbedaf6c6f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4deba1c0c829c6dc9476354f8888a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ed9ebe4030ffa4aeada304f1a7cc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ae11ca75ebe9d47806da0336fb41e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8187b87674c412fbf22c46968d52b07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc3f2a441703ca0ce3fca41aadbfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28035bcd18eddfd15f33df97171d58e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0cc99c1c3d27bae63122f9f7e41d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cce82feb238e2f8650b28caca9bb21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9633f86368713613f384363522b6b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f669a1a38436e943eea3b73eaf0737a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd526744655ee51af09371ab9952123d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f79f43ab0bdb2836e9cba7e4ca5026125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6aaa5d977cf66aa98317068de36a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99d68d51c94c82b9fea90e3df8d222127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d99898922f11a6e6e2a936c7f2c274128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e413604ae6820e76defd7fcdd317129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9baef4cf3d75ccbdd578ccc12e58f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47ce2041a3158cc375810c8ccd483b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109ef6b90306df86282eeb938d9c1e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2490c32777fae4f66a3deec13335ac4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0566ef1e539f3f2c55078b74c7619b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8d1bb1cb517c68eae1285e6f0b5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3986947acaffe04c0a3b4e185f432ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad2a44ffb48d2e189a16af5fd5a74c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa12067a4ad8c94c62e2f8c04ca33d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05222a3a7edc632f4652374dcacb2fd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fb77e1a053e43be3c1ca21a8a7852140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdff0478d3d758257cc619ade591d16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a0744b9b2f98d4f2165ddf74c1cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe3974eb485cb4d06ad9e12874945b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d250e3db998015c32bbac501dc39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf485e3f5fa226f04e91e1198c1e7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ed635b79f52976b2c2647bf6cb188146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ccfa0f7d9fafe54c020890bf333a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fee0dbee6c42e4d9b2d1f664ff6e4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58959a0b622b85191a9d44903745dcef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e0b7b097233d40e687f48eb40f46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b22179f430075875bf386d78f0f9bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23da60c5924bfe9945d66d88b7929f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3248c09fa9ce1a8bdf94cc9b6a1e476153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b87107caad844bcdf953ec20a36c3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418d1d159ba5b404f97360baeafc871155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f6e4d743a5839ab28eb057b3988e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31303e76887c10e235508f4ec2deb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afaf4a14258e4e0e9af5d392383031158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9b62075d9b9a04c006301c5946c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e44236991e41eefd59b3985700540160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd487149d26458a12185bda3b0733d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b412b7cda99a7cc3df49b2068abaa1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9a13a924b6433cbd5835fc409777163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e57878f972716e79f7ad2cecfb0f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623bcf99911070d64235a5115b5a995165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce70eefd60412ef515290d0ebc2603166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567931faa48e63bb67654d06c7b6d3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f28886128f99e2d0285b9d06c86ca6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f3ba2ae32f5d88144b58eb0c99fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a65aad2791f11bc73a2c0bbfd4ee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3596575fc57e524b0bf17395840f1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9dfd77622f06bc2e8aa4061b2c0c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c537da0e2b99290a48025fa753bff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672fac43ebd4775ed91c8a4fa223781174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20527493e22bf501f2828d6c9b4ede1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b291e52eb784cfe0fb0baf61c74096a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb563cad70c2e34d19ccdbfeb04225177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f848593b22b8f0d54c69305dd165c83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4b499654f4326005ce2c76cd9b00c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c2e61d17881d4d5a7c85170031ed9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc595a63be72ecb3746b4911ba205f92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3454d12f5ae201a1688adce457ba1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94ac632c6f4a51dd13633937b0f59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290b3cc97fb70eb4ffc73558bc673e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40d9a1bf8bf03eb0196b8c3c2c331e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2324716173660ab5f4310720f32bd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a84b7bbe7d20d64876a1b5256a86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a36074f61c3378be4498f5f7b3f99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccf884d4e3a6f0bdbd580a520d8bf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8597f4cb2c57e5a70201a115a094cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa0e1704830287199e8e4c5d36a06c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20361470b8718db8b78bd5650bf728ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7eb2898c586234ca1bd5c25f7d4ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14f4eef70fd8dee7fd7e79035ea72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d406e6ad3ea78206efbda31b7df70d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c12da09c124b10179ae3b45cc7356196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a9cfe9bc5acddc26511265bc3d43e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa9624b9d6bb47857885a55be7b0a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c0b192816dc543045e515f077bdd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1355c1ab727572ff01c7668713b04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848b3f85d60cf51cf49fb8a8a4e33d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4cc7a18a2d97f1b94573a16e76386202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e895f49e73a0b837f5496abaeac3684203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f49cd88d076ce7967781e4471a67d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c1f3e4ac953ad0e08743f1acedfdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204d37cd7b0bfda0d6bf02e80dcfec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c3b42480c3893d1d80da3321856b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb927281681c9beaa8bee2d42220c69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b3b4486a03d89f0d66a854e5b55f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d181388974d1dfce93d4d53f1e4b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d805014b020b81533742d2ce7b72ad7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869842abda867c9c991f8dbea89abef5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bad33fcb72effe856df2b1636aeec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e845127270e9753f72f6afef93927214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed39c42c63762aa704250d256e46227215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef52960604171f066e478f4e0a631b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e721b5f0a658b17f9af9438b8116217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63d0fa425790275fb7576a0b0b8005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e6cd198f19f6c6416e4e49547079d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28187691cd0afb68b57a95ed1799279220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f8b0cc2e1ed92359c57fc2b20a0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d2b8bb9e873aef16a1a02f627401222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a32f412f5656a619c745a6eb283c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d91e08b63d3d749f567ad0d701a03d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583f68f396b7aebea062e5977c50eec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077545d7a663f893ed185ab02be7f77a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b2a73a5886d3f45e56b76838842e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328861293fcfd16a8a674480994a40c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a506cd13254e0abfbaa4ce9d59988b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb76fad8862a22108eb394a6b959c0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030076e6c0111baf2e5404d71685ec4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca95151a1b63fae2a1e39cd34ea0096232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ce8497e3a1b9d47fcaaec0864b324233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34e1dececfa21054ad7ac7ddf8aeb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5dd41be8d6b4465c39663bc5ce0c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267b8b851f77b542d6fae439d2aa88f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c1e5b474d810b75c447625a1ce20c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a8ecc877322283765a81a0ce78f59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d3494adcdd26bbfbe2997830fdec0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b465d9d1c49d1425a1e2277dc2028240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4289c855972b7f867ed18c2d0f6802241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b94980db0a3b5ed4377ab608674125242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adb3341ed813e3ff4f22d9e061295f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb53f3907cd51471f7223aa4750ecac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffabc586ef25e59e3e58a4a465e9e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51937783c0121acb454f56bafc2736ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453775b4072ae5f49dc6c0836b7f0d93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86bb7897477877e5a3bba9bdeea73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e7298ad5daa4e73ab7a23c22e8af3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944280adddd03a560ef0118c026fabf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ce2019e4dd2fa9ed089b3a6a85cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850133217e5d01faa7be73e8a47e660252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822adf6b5e968e24ca1ee03aaea5e3e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cebc5a2bbc84b5d7a289f3fa3ab877254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab19acf0f98a86242f92ba590d76a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b07e3f4d638d38746219e359cc035a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a5057cb758054c2f2eaf56732eb06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768718f4646afcc5dbce1a999dbb0b49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d88fc92617921049bfe70653a484259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b28c7e4c594a543054c1e516e9105260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5b83f66ca21f9a734a6295ee91978261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f6963228f2f530d6d5d4d19708fec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08184b3c93b694cf2e8c837846f331d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bb9eb80904ad7e55d314bdaf4e905264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e3b37d9fab24bff192540a30547b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb04049bc442b81ef35cf49e7efcb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4dfd4bbe3ef98e4ff3bf97bd4c667267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063109ec3ebda6b87a282a8bb4553153268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784e10e97d2c3d1fdc54f78cb65d96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd470c74d51883e2ffa3fc4756dfca46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83d65ea2fc5011e801ef07dcdb54e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ee56168f693084f4c128b3ca5df57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44efef78b0de90f8eddc8a97504851e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2914a2808c43ad57df8626e4992de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427cb5ce692b71a50a9cf072bffb946275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c31d412f809cce20bc2546fab2028b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082c8b891b3bc56abbfe9122c6261a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3e28be9ba02fd4c10e43666e2185d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f45d8359bc9e91750d558bd2947c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9813f1f748be767c1f6e98c989eadf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd915fdb22efaf78b5379f336cf14bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c33448038740eb41b64e82d1e7027282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4d1e2562ae87e595eccb6e83e8d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea69224e32581effc1e9940a528f70f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c537532cc06e3ad1c77717c6d916f95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15bbd8a0d7642f6b050710d54e3c05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4be57122fb69d0456c97f8dc76c19f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b04fcb07c76aad9cfa101dc6e7db0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027f011ad30243fc2cb0b9a74a39a84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978b8bac883b5f9b43dad86975ea79c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dda55a1175ac66add244c4c0b732c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471038ff4c17cacbfbfd34ae0d903f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cb4f39b5ce854f219b99c68ae4ceb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cecc64658c8241f5c9cd93d99a152294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988f09829bef932498139a1c9f17f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dc615707db0630188eb7094dc30a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45234f18c0bf1bd776ac456fe687b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d18e8e6ab591cdd50b3cd163c691f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ba7ea0aab36f96c6909f608cbb5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a39adbe299cc13a88dbac65dd5ba4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8766463299450f8e0fcbfd57699fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c948730b382b3c6c98bb394602f2dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aacb9fbbadafdf57ccbf107a4a8ab9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f21d9507d2fd11746ceabcb59cec45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fdd69f18e2aa0de8b1e1140d0a2ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f62ffb8349c3839b9f13fb4e12999306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b35660e93a3be085b18ee1bd8f1e19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf654d781f80c00edd7d68533d035d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec18cd86b6878f490aacfe79c51c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd850c44c1a5a576f684a2389f52c173310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eed3b63165739f1a0eb16f3a7abf97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f4c10bf30c0ac818ce9215697c6f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5a8a52ae6fb18b377a14413a1f352313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3ae448459910c36b2ed8b42ccab0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19087fe3f11de7f2617be197bc2fff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41755a5b4cd6476f5a005fa4bf99e67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd577623cbe26b5aab46b5779c4eaaf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342f36ea3e9d0f68962a7a0d1462c42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626ca07b8528487672575ccd76ad41f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00617260a225f3f56befba2bd45e6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5502a81213863d74b0f78361f6bb7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a04a338124b9fe7fc9bf22044b44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e677db894ffe36bd366dfcb32433323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e00353223ebb0115419cd8da60188324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48242634b3475c6f86b251ffb27ace6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb4734ae7c8d8ef8261fd9733e4fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12694e0cc9d3aec9ce3323e237bc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba136a7bb0b12a04667cb7a1146c3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58e9e29bc16f3f8bcbdc374ccb712b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880355b7870e1a5561a647c8abcfa85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914311dfa98b19b53ae9d7fb0155a4ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b7ae7f5730cb2c5d4b9f0dc85463332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a97f26d52f18463f8dfd3a260ac5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe14522a8d5dcf0fc2858a9de19922334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf0e86b5f5f121b9307bba5ae38ce2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e054332b21995dcf0427ad1ffbdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e7fb34b5901f73b02d812d37f8019337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c340916f408774053eec99a8d7939b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633a97ab2a8c2d2ebbec58375e20fb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114947c77bf73d91e52eacf759a3c0d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acdb5ebec2da1853d6046eeaf45654341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6944330d7d8929f38bf11a94e53a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea30d584d90bf5cab90d64fc8d71678343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45e23a1f161fb68b82bb3f15ec81a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c819db1a476927424aee868cc5af5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee20ee31a32e1fa95d3d52b4cbff087346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c0e64a03b233fbaffa01f97f58128347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97950bea15bd53a78491027c769a15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1afc48593bb4dc28c231496dc2d97c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8f50b52daca6c2a79a2df0dc517d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128cbbcb2c124aae71418767856fa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9d3af618616371f68afc17e76e572352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972bb570390141aef65114edd9321d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8cab02ffc3e66f80a1f337ef6658d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e9c270c8ebfd6c093b590e010a44f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a32b46d14904131ae828a62cd912c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d88e901ee616124304724385b3df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822054903925f8afed19d46f22ed259358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ea86a7189fcef52ae713a51cea8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca56aead3e01f449cccc6a27c4758ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4381b0ef6e4085af7e74a18af77111361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864451b55560202379570cc6e7ab3571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254fbe959eb7cb9cd17690871c7c403363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953492649e4877802d220a787986c1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c07382b44d58e950ff397cf95104365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e76f8b46ae14cad7aa0f2b71fd02d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf665b52df4fa41731699182de39fd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61b14a4b748e4e5c5b7d875d14ac32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d448316e09a157b58b05d59181b67d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29a79ddc35e12604fe6d6d444717a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4211b81507b396b09510ecdc2595b78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789f710e57dedde763b29e902e7c15c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e3eb0c0d78dd459d618f96ce0743373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d753cd87c72f12784e8652b1ac047c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21256597b5d858cc7cb42cf5843017a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a939253e1a3c82d1f3f08c811692963376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d28d7ca869b790973d10d3caae10a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20329d63a38606463351adb598bf4f4378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>