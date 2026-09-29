--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee05bb6eaf1d2361effb6d6c68ce151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc35cb8e253187c22193254e5f9366a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db572293a3d3177b5af6468513079ee43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1d7523ca9e0b949b6553cc8d7faf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fef0ee4767dbf94d1f6f6dd58c9d0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5214e7542bfe68219dfaa42137953b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd024ec4f9bdf2f8b30d1354ce3a427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a28dff8908935336aac60c7a1f5e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5572227aec69eed9a250ad27717d199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f4af2f520315f9c6e2890cc9179d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab340f4dcfe858c91c3d332076099911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f97c1b42e49b24bd096a6f8797c1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f504b3a3448bd7565b83dd27d9a645713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9988eec3d95eba4652fa76087efa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2011ba6546c91e68fe14684eba7d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052936e42812c640bd5f816a9622896716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1fd0a32e99284cbea96d889f558f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb64a9cdd2aeed30fce4203ee7516918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d574e238ac29e2a1a25cd89cdc85e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d73f97bd959c2415dee269e1904d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d0ff1cef6068e8f5c972ce9c974cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463f373e7eca2c61bee7b4de79ee0e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f311b26766296cb59018cc5fedcc2f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8229120aa5d7681c6ef04b6fab2a2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3fcbf0c3a9e9439c732687519df6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d08fbd70c0d11075f753f9f8695b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd725a118ed815922be9274bdbb3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3910604a8debf701125e291530acfc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d47fb3e85009f9e1e4fdc881d895029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579d48b912c98da0c73fa8120e29c9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7f0c7b4311ae0eeb61b6050aa018e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874e5be965b0124579afa09a1b0e7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c274e9f8a874c897b848ede02d01033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d46ecba7873733c1ab2b40a88a3e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7857870bd3534e061b4c6f11534c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a474927ec742672a163f58ab139b5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948ed7a8876dde365a6044ff83ac52037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd0cd5017ed66f79d08ff5717d492b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8550ac1dd48750cba09445bf0a7b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d4c6ce01005cdc2095459f4214d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646edc5a22a1aebac5cb7f0dcc4315a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15fdd9e6f3198aa70d112c8be7004242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f0af7884238d9f9cf5698710b2e8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13f4af03d73ab909624eee47dc943544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b753b5100e54088e4cb06bc43d816c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f92addd4eb9f6436ab467a9fb07646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381c72c08e0b5d73f8188664ba75e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39f024ccb93040adfd4a466af2cb4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211537b4476d4fd72f53896d3c3c259c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dd03991d6361f41e9afafb0406a9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023de6e151cf5ce03521eec8ddfc98f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953f9896230b4d97349881c478cfa7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d437f9e1f560f38b812b6160d0f30c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a5a984ce2dee3563c99f347c1ae354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e28449932385436e70fffc898d7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14171f07f3dba746398ac467aced7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04308c5dbba2e537e18c1f43ad0723f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228163d28db344de20151227dcc6a3f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dc8e91507d97c4481606be22760fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc59653be21331ab0c76703ec5b3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7801977daeb8302ae577f610e1c6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac3555389df4e2177b28f702294ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccf2368c68663ac76f9bf69e73290363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5ad43b72e7319d149256cd4d0066a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189577ed4b602968de76649d85d323865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86172658d807add3f2c3450498cdc95d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509785a95041c05948d2813c366812467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876d5394a47abb0c47e424be19478c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a05ad201873347b604b3d6c79aa7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad0c5ffc84f9046fd5eb6d2f20d43470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9126949f8acee766adb78a9d65b3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15419e7a54b05c0e261a0535267d57fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106731d628244facdbf04b966a234fce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ee13b0f96986aebcad7955b41ae474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a062949eaf0b9dce7368a09c85b292f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d7e211cda9a999b099ee4f20203b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d557bc86f1f7635087a6403de12d6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229b872bfd264facd57fa5f4dac0bea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad206a2c0a28c77511a598deeeb9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c98f5ddb77d07506f1a1d01990ebe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65311ae52203ccaa4d67583e4d67f7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e89ee5da48fe16a0732e509185f89f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804da539b8a9cb8272c2b3855eccea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02595ecb4b9cec1bf6f673f094848f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372ab5b0fa8c8c46c54b8c1c35d661285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f279aca7f169eaaa23b802a8cb310bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd49d3f6ecefd2cf423f5fba36eb3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b05060d721201faa61c1013e8234b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59982076508e4a481f04ec863a7ee4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b581084172b7c549f9e7571f408688090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48eda00d637b686b31a24dd1945d6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67670878cca3d9976b063d4793f876c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416292bdcdc3f0fbf686a6ad2f1d1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efeb3c4b5dcc7cc148605f8e71874e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c955db674966f4c4619904246faf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3eb4b27486dc3f2ccdd364cb3959896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda0a0f6436a0e08b470cfd581d4b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73759ae527384dfe51aeebb81c276f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3b3a91796a6aacbb2ffea510f1a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7822e0dd439c349bd3aa212396dcba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e176f00f0c5a53bab28e134e388bdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f442b7cdfaf8aaf0be2d2c4231676102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497cff0232d2cf319d2397cced3c979103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db5b837d0e4455a3cfeb161f57c94a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb6833c94757463afbc0150c8b688105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f3dd2cacc431152e3f473bdb55de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23d2516f1f2fa33928460f3b7e3884107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7b795d04c1155f114b4e7415c8479108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d95ddf4c048aa9ecb2b4e7bf49d2c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986cc5f4671b633600d6cce746bcdd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a257df5ce8311ebbcdf2502426c06c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54821f44cfbc1e4d95088c64fe64b07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f35812351e5bbfd30293b21a4241113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d9e03a82f33805145d6cced10da6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e98d91864918a6535c548f17d17e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e4088cae96cd6c19f33410b80e46b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea4c464a9d4f532c06c6dd9e59eae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa59ef74b403fb8490729a834f493b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f2fcfd042c5e3fea8bb1fc31997fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2c96cceca16c2a45362a6c53424d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3fb90d99e27c53fb8afc56406c60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde780a88918013af4edf8f3a27b2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424f9d9d82af5829fe78b0771b9612e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac463f1cb8798c9ae1d62e8e4ebf3c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75606de9cf41c9e6aa199cd797c79725125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c069a57ce716463b5b9c936e7d19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592441cff169736ddef98f5aa4bba639127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78816037339e2525ab1c5a11e98895c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac5879d6e5b234f542220e5a56d03b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba9c2c7022ce32b25304009831fb09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fefe0671472e8f11554d48eb00b96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ec4fa519316d419d797ae6ef2b40f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e26a00c6fc864450aba0f8bcc0add133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20abe9d7393e9129c285068e8ec64f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d864b13d17018e26b6629111170b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756b18c0bb430f3d1dcf7757fa20e1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94e85779a96c010843c843d98cd468137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04451f1a059e2728f936e1a49caf2fa0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be2f13d99dd42680b1529a1f1e9ef2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2b5230df8b170aa715abbf41103a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88609399ecab0241c979f77502247fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db534a37d3e0002b2adffd88562c1dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcd67b8f5fcddf86d6d90af392fc9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bc02b59f0a64b97744ad8d0091e84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83f7bcf1b047a6de541ca4d9a3c924145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd729f88ddb5410adb32b22d0a006146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3c5ae0ce202d8bf38c6b7a219de8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd020d5c63b1501cf4631d1dd3416e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b36b3e6366fd8b959c3e8d50226a41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23f7f4a144abcb1eee7d8d4818ae6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade41306127ff55ac102fdd2ddec88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3886c3bf723929b313f11ad935209152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a3d3b8c84b29236102ab48723c340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e355a7b2f840b932e2e5252a856bac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d88a2f8ca600f5ea1add590f457755155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4808c0f26b1060f16ac4e700d42a55e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215db778656db6793ee47d947230044157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26d48104970f28c095005dde746d0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffa89aa37c8506977b85e8b2d44f69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648e4b73da5cdcfa64100a5f658baa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d541fe65ff1ee1803b7bd30b261cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5933ed3bc085cf28b62eda28de750162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c541f562673d0afb9767044eb1862163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd9a5091e5193e90e226f3daa472d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e45b9a41a055a53da9037196852b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3d936d9ea7d0a1feb514c9621ec9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c31321c21e101b58bffd61b656d3d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb5cedcd57589690e369401baac8d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed6afae5e02f314ac87f1abbd7d43c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba40b9c86a3ccbb5c9fd49f23d7fe54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be525579b94d8d7c56e2c795be16c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238fbb7cfaaf64a6726ac06a495d0f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff77f869104cb2413a6a082bda0a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460b8d933e5edb0156efc555e6915a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4876c3e90813b401ca120dd5113d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db63ea390db1cf3a91b7ee68649002176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6068e1a6f5e577448f96e7b6b488eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129ce02a439b500190996674a6489d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86759324946935e6966df71e62c2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375746f784ac1f11b5057a0b5a3bd5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c64be017914c81f86c48e25eaf7a90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ee58dc04d9b2ccaf1c1966ef9c71b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708a7200c2ef52f1d8ff96d16543483183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38ca114d2f1078843fe76a182da166184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e7a0343446c77528733ea8f8a9492185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c64ed944d958a57fd9071577aa342186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff6fff498a2b695c0cf4fde23ceb8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650a63460e3ee05d7a1fb3a5f1dbcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6dcc358cc9fac6f5afa32c3fe30f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edf107eab80df6e17de0d85fba632c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afd38ca51ab906b5e77dad3f3c1c94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb21b4fa1a8e772e6cdad9144141c81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a128feaeab2718b3b031e9885c18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f0a8d110b43445f403343bf02f199194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda2febc9ba91023bbb443f92100ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f86d70dec10b759073cfce8db379e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c28289e35eaa33b2f1659831968cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae6b6c5f817d4012168c0a8cc91284198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d5ab135a9a55845ac803fc7e784a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033268e7c644013b4125cbf850b9e07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b132c4d187e637674a070934ed26897201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18971ef2135add1301907e57873395202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a835dca2536ff6384092b0d63c8dc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a099ed09223ee2d7aa2f0da8457fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1425106c4cd101348a105a6f9553b71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f546774e8e727092d504ec36411b5bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ec180c6e6b9a5a0dafee4615c5d0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec903de52c51ec632710f06d8dba8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001209f083c73cdc1ab727d1f6379b45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7c785f7fce865651f2bd7f4b362ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d94ad89f26f44737c17086859165f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822e11135dbf8ce69bad121c4ac1b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06202d8bc56b9690b18b8a27517753da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbbd0112bdedc0be14b7876ccc6010214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505503e5c33a3d04f8ea761d84f0f57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0fc172446f3fdfb5c769cb3382f31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8044ca812f554b55c32ef45439055217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305d61c16ca71195902aeb2f6ca5896218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f29ef087d6b34253ee47d8c6bde3db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97fee416988cbbcd12bd17bf2d883220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19944a3f53e5d438bb93ecd937dbe7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe1cd785607daac1b1ad05e29a16f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3372cc83dbcd9bc11e253be0451c64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f94e533a7bbbe111a882054d94a97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e96fc2610bf366a271902d20d80cd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9374d3c99deaac5a48bce38b17f5a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62278854937a9fa7866ecc574e7bc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ebbe7392fb588d024b01f33843d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cead553bbc18717c7460262e45d00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a6b0b7c734eea93573c0bd9531b46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9460b4caba1eb5a00246d67e4a12d59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41958c0bdd56fb76d5da544d40ffd4fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431850c8756ea0a55856143955f1872233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec61a111b18f874a072b635b5f409234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6163b3740c9da38cf66b20c32e1c6cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7061b6975210936544f331e9bbed2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78982b4cd4863cd0911ee6e8eefc2b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a24b18a672c6b74fc28f3d8b123b31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e57183e1b91dbeadf28e6808e58465239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd271a2138ad4c69bc35c40708f425240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b7cbe96047eeb2aa668d385639f71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62123f217c9f9feb3376e5c2a10ce05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f79df9f184f25792009c9d43d71b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d214269aea6e25fd077013d83ca48b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b5690fc0dc1358296ed84065a5c57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5c73a8457aa231b051f1fa9e88e1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222310a0018fcb8e327b54259864b4f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82dd8b485e62127dc30f11dab4b282248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f50dc6eef475b35cad9e4fa31a669249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb98502fcc26dc6339c5d6dd07b68a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30827c2d694164b633e0fcdeafb106251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177ed9c6a0a96eff895eacdad884a9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63369416ac04bd864c72566e80ee9ff7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a268d7d3a9c18b61dac8814abdbad82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da6938846ab531dce366b70911d80d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8779df62063ce9cd6c4b0fb00239404256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc0decd28120a51d061b085efd4a1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d27431e26c9e07d25b6c6e6a993639258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937f41292ff5ed2c0e69b2415c661b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772d41b7a4ab12050a79593075018e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34075a0dce26387d5ae7ea230c1cb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02448c4ceaf91b90bffc26469ed9590b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3194d82fbbeeba87db950df54241d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034f6710a42c523668da291a48a5cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbafaf5344892797ecdbaec96a24315265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652deb508c9b7f24664650589ced1d90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a89818430c9cedeec0d74d4f2ac0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7231f77d11ed200a45d375a389e376268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f690e3d4c5fe34ca387a080dc9f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738267a62bf0b672b4e9e9fd8e7ef79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a33f3f4a98383781f865630990d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ce650bbe40d75be3a7292d87d3a8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b4a47039bd22e04c3d8c1a7c2f39f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5feb77c945c828d382e237fc8a5901274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbebcb96c094f00fbea4050b1037286275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc19bb1a9d4c9bb8548ab7ef6f3703276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f7d38134e8211f607b864c7d759f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd98e7338428b82873532dba8192d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636f2d8e5ac7e02535d7e216fd01947279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36846108c14de4a0c8852963a1dfda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7367028380fc9139b6a50715443a23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e497be9d06f63adcfba6e3f05d5b1ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279da5c42f7d1243386b7026af10e9ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9840fdf6baeb931382d0f8305aa1f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e7c8945dae987f74729e26b6e6a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdec8da6adfd005e49a11a2f1073f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84bb5f846737e383592b29dd0efdc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f30744a04fac81c7b3021e7a0192f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd5fd2701f02ed476bae0eb29bc370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3e5d4c9e0cbdbddf1d62859e9008b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d32996dc9c722201e0fad32ed86b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e979cd1f2198ed501ed96b49eef3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abe69c35b0810b464917ea5b224a11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96282085e61a7db1d98b2fa8aa631f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b295fd4c78214533263da59f0d6c1f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8940bb7e589a3d0f982366338702d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc8ada4c4650ac34d5b81781aba68a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7230495909a70655bfc7dac481318298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ff71805528693e29123aea432ebb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b4c1d47354c2d031da6843123ca0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a4c2fc4673f511f9d393877c4bb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5badbd7246f76b552c7676d12acebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd60325e5645b013d4b236915990bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319f5b79aa0b0640e343545817b7bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200dcf2223be9769ffeb68b065abbc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f83187af4606c7f4c398209a6decd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c350e9fb6753aef8434b789e28d649307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2efe24cde8a3eb548f9e242a06c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddd060540889b9f0bff3aa0e833fcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25601e10b1bee17ad0a3dc8634598310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e0d0cdb1d6edbbba67e8cedb7512a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089d661ad79ed282408fe35ec4668e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212528742182a850950b58fd7e7be78a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc8f678f7cceef4b1cf11f90b9141314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df007bcf02189bb7a86c454e0d1742315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14bbeeb5471cfa376f89cd9c1139b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5044bb5794fb705e464ce01d2b93c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064dc5a3aeb3866e26adf7a95d0a482318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccac54eb89946c816b715162ba14c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee911fd77c8c5c0810fbb5d1222bcc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821743b1ae302c992e8c06b43b12e75c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df59141d381425b470c5f6f4a72e174322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99a91ca748aa3f6c68bf0ce1d80b79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77147e5bdaeee718fa631782f0356324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c04c0099cedc96133e8274581a0699325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fce07a0814a8251b3248f41348d31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8ca9dcbedd8fc113a089bec5fbacd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81511f16a53a37d803dc5edc75ccdf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee830f4dac90d7241a34cc010f9f07f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f9406c8203e55113605169432c1c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f2f6e03c9bf288cfcb4b634220de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b585a193e298038ad55bf573fe8d90f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3a16603cc74b681993dd639cfc32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d378ac776f73e1442ae7ce0b13fed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3dde9e6c05a12714e87114e68ff9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f473c8a22749e4cc0e2d8fb71b358d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04becd92118c81277df7a92f38d72659337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98c8686daaea3f7b710a3c40bbc957338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d9cb18d5da57c5d7cf7b46b8241ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d7930843eb7cf3e464b2c47f6f92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a11432eda139201e8ccd4cae568a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e03ca990f16a2e8cc639506e2e88c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65326981fc43d683d42bf49af58ee6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899caf421a3b44fa8c4e9df76006698344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b146068db053b0e003b301c523119345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b122b7e0858e5af345ec13124dde6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded798b5eada30cce53fc2d10efd487e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99033e77fe708805f3119fba10e4f192348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308e7b95be2126b43bd19715b1c464c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fe60ea198800f4aa10147936e937f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54caf7eef70f430e40134ad8a9c498d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60841b05c8272f221fe76b8ee0d5bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e9a5576d2fdd47e80420992eca6e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f798194c0d04a0548d1745a1e821db5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7ffb26e099845da73ac0e1d8d115355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36913f68b613559091d6dc5978a80b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040568ba11eac6589bae5ca57172d8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d878c5d5db3893be96f8397eda7821358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2eb4ac4c4edbd113b21c3fec67a72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae42820bd3ff898f6ddcd930b3b16d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4821bf84c2f8248a71e481929314de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456867e0ad6b230e7fecbe8ea876f6e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307419ff85271ed47bdc960d0254754363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb770b73d09266558802dbaa661b486364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e70ed288cb87f18c4861726eb8e05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5384b61a4c733e4c766d408e694e08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631f0fc68dcc3f8948964533758af40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdef858a71817c57baef914040b2b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ce73de7b69fe74f0bab25cbc1e0ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a6a1eb428a1b1921cfa4ba2d552af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e83f389d50fb106ca8d7ff059d25d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb17ae716417288a5769c49da7f9fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc1cd86dc04f07df994ffe4bc5de36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c44fd1dd367ac076653cccd71130374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a930c1b9aa7caf130ea6d23116aa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64558874aafbc94d5f21fdd88e1657376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f274abccfc47e557a3896368f5b865377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8acbdeaee7551c169352afd8acad7b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a5ccd9a5f24892619426b51058681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05d533af85c5ead0a70f8a864e85a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd21b201676b281c6df864663d3a59d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ad685a9f5deab612069153bb9ee94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1d8e4015973a0497e13dababfb4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb84011883c82ee24538c48fa767b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e38ffee71c3b524fee9d81d7cc2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330ec5f628c65f484d0da1ff74e66a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef86536eda8489826680059a02c7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c13c47fd7745d7e66bf2c7be9836a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff738c2089226a8e59bcf5e42782fda611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a1b5d3ad61e2a3ab9e0adb911d3be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6166a310242c660c9405dbb4961c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fe4aac8007bccb7400216f5b9ae0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36092fd73bd33db87bcc1e868dfc09815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c720f0666cb4db6241e3b5a4287476516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0e456e06a3e813b1ddf83b4a82f6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aec0a606f72f2e43bce1b77b52e7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadaf5ef1856ff934fcb5bc082c947219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9132f3b629df0b35d535a098f1f8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d0d8df66bfc6e103599fbf347fb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f82472399e8c5d44bbd28e26029c3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f2a41fd570d5e2c1046f1b90f17bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4887ce7da991030cc8956eea7a8a0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6898a70e8259b4660f875c5a6691a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98d7eded88afaac3ec24d94bfee9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac9b218250a27a3bfdc36e7581cc5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927314b442738e0fe71dd306288fec8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99d0bf849d240319ba95bea35de99929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6309cde2ce1e229f06e289242263c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee129e0c477a8c891f47ad94d7cb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631c8f7d2824acefa35b0c2f17d390832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2edfa610dcbeae4b387cb4d91bb72633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18962f8183bf7df17ba1e40b07b9ae134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06841e888011671805a814283d2c0c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ee7e68a60a8a305141ce3d8ba7e4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b41ab97683f557971e48ce065c0c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b795e80409a4bc4ecf8558b210f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45ae8965059239ecf3185847bc03639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe018e925f124c90bfe5744cb173140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7097f1340429cc328eb4bd7e48f0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf63e49efe7195e6537ea3ffa9f0a9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2a26db869250813e853f18cbcef0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb633b0e01d0ad65b6c64130b83300344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119b9666de5c5af7516b5b133a3b1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f596191b67ca924fa8fbeae4b2032e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2248db561b98d3ed5c54441d3cea8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037f104ff8244f43a017fc4a48204d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe5ce3e87853fc89eed20ef23332b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cee6bb16382e8601f39cd033f105d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bc7e2d7f867187776525513b28ef051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256897cd9eb6198ee8387e05dcecba2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c80be1779eb842e5694fbddf25bc7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f89fb9d3adc94cfb1b5155c1014de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b4071bae1043a2550938ab0137e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6089f1d6d3f331e26f980dc016046f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752f8e306fa2954fc64c189048aabf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d870dd67e419ef33fd015b53ea39a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c73b531a68ffbc7ad3ca0ecd83f5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af8c93c665a22c04411de29bae013460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364f2ffa906c7412bf89f53e9938c5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c368bd22a5c6d52403963e2e125062362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74626189845c9c4c2930b6cd54ff9af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d62dfa501ec5538d970f4671fb8eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc363f106812a958c8664c864f6969965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a063c378a4956b86dd3d8b57c8803d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6745f713d9a62c43dc44cb294fda09f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552330d88ba8bfd625f0760b8472d00468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a1e5b2bc0e3771999db7a0857f48469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c96dbf406a00aea89e7ddf19476b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211467616abf984e54686c1f972b2b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f713f780cf582d04044a53833227bc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e152c29e723c7027051ba07ecc5dae273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ddc8b7755dce7eecd3faada159f0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f695602acbf4feeaa03dfde8eaf9b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0db908c3cfd2ef446b0cee00584f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbed67a82ca080e61b2b4afe993cd8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c79ff1524cfaf9c7495770dadc7e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a7b036bab774e7427c78958208fde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025fb943b37ebe2c64fbb833a8169dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d148706abe88fe34c3ed18a88f61cae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f428b3f49308c8d07952e881295f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24118cb3aa84fd2c2c81d10ea7e82883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba600fac677d1588d723f16c5729ccb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1578a8f6dd7dac2f323163999967f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc03fdb1cc325032e8da15c00b7b54086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198d70e29c51913fd328d86fb56228187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43193956a6e4da594d0e6d22056a91788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d49e15b80c052cf41e6978860b34e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa59579b4cebacfe349557e713dea290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5c15bedbdd127866bcbf5751e0a3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627da5d295725df1d3ffa8a0ea673d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49794ed26d11af91804445416a751293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab589878f18be0a66adb43d85fc0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afacba6f1dbb608cf51766d2f749cc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97286df46b927f6cbdbc6dfc55db9ae196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b3578dfea44580d98af062f57618c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225af1ed9e6a373c6023a744d54cedab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e3014115c80ede4cc5da6397f1c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46be7489d02ae6bf52a780fb5a2cd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fed488b24ec079cd17b04e0737cf29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4800237d12425925e7a193d8c2ea8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb6169a97cbae1a653569086983524103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2dd6c671408b0acce35a31f6ab1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35094831e83e1d57902c07192f42c51f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c55015aa79c7a4d1f77d9f9cb575c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629100eb5e02c31054e24bbd048b29a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b8974e4be075179872f94090e400108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a620c4f07a9a54fdcc61e0bea472a11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c8903b27e02917441ad75b5a97347110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e21dd9d444be4ae58147330bbb7e72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df8541a13faf8844b8ca5324a0a09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f91b795b7de60694117f61aa2474113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f139e0b2f9a63f041b31419ecdeef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070e9402e1494f0b220e0c87bfd635115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4394eaa39eb31d19467e9df3db6cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a5f749b5bd7a4693d749676d84d18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf561eb5f371aac509b82187b92935f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e345612c712db681089192c72810f4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6cab37ff8e00933b6396ffec0c4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe11544a03d6df53375e4f2d16206f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570dc734f40f8cc3e8013e0c1d6783122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb37909aac555054b3e9505eebf504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df6cc195f9ab531bd2e919f42aca7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce396b3ac7f7090fa782f552611cf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae457bfcf30b84b286aa8b7c891883126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b853919b0da0f52b621a10e5c3c290127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923c30732735814cbf7324966aa8c62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8929e35e7fb268f988a447809fedeaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e86eb7f4bf27a6f0d7650b9c6d3c4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec45293bea1cb33d258b03801be4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd381afbf5054aea032c5582d46bf83c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0767a544c635b7ded7fda0aa7e0f25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bdd5955529205019b5c03a86cc675134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3b0f69c452151e17e3d30db03ab6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e4fa9d2ccf827abc53e957c6e3d66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a73c71ca5740d87ed5878f09129d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e53da20a1e9fe98dc822ae3b442d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f30d98ac39029ef5909c09173286f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a7446cc5d0463eb96b06b9f3d0f16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b40e73a24a5ce177f25ee35a7977bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2dee9f1458a6bf87b1bcef32488ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec1f788148778bc99aa2158e77e08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fc9619f39dd254ed2e861c9e4c532144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307109dc518eb50fe04d0639b7cb4c40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42f2c7c2b3dcab81c3935fcf78421a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31805618a6bd2c1c821f38971deb31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f21ddf7650586a973743b9a0c9aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e499ad19467272846e6b300ef9bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87a587aea4f8f35aa211f924f8168c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb274c3ae098007937c9ce420e1d6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b274c211ea009ef801c4856e33cc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c291bcc847e22960a2ca10aef405d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999bb50317195856ca0ba8aaae84fcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fe09c4adde83df0f8c2f5322a8a73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e760836e6d426310cc0fdf3d4c64185156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4594a6a46658796fbd309e71083c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781021882b3afe1876756f92192b41bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5025009083885f176c526ba2929795159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df51eb2c16802a985746bcf1539c5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b56565b7d639c54ea0ecaaf1820d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e25a0ac1a86e1ae27b57af1a80f1a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763de78021bd06c3110da9412f66763163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07042c7900740a2b403e016236758945164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612986f9327e74fe316b2beed43e036165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e943957805d70ea626c62466c1fc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a2be7bbec8a475032743bb968b399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914010a054156c239e35c5017f876f6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b0eaed77f5468e119763fe48c957f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e4f6daf794e859201e32da7349cf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54692094ec9f64cd5a39cf20efec8622171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bf77b2c8f4c48875a15671a27725e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aec25c2bbcf2239ec08016b8f0267173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f7118bc980460308ccd24839f91c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7ec1763950548d268786c9853826175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df5f92884bf2714f362acf4e76f5f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f096ed8d4934199d7ca8152b26b8b0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a67e00345a2cebb81f6f8233a178178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c6aa538640ed0088b7902a7d91a32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a5602445649b92df296ffe4c9e91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9181d3451282f85fda514ebaa988ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903100626990f2a669d3feb35b8b55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bcb0d5e5418598ef2bfd24412c238183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f65b1a63ccc1eff0eab25278d56b2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d334910b1fbfcb1d66335f00f378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78850c7baecab9d79f5486dcc260273b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09792a23300c8aecad3b6555f7a90c34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39035cf1feccf14709464af4d8754c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686225b72ee45c179296fd9ffee4012e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c709681a468cef89bd45a3f3755d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9960b7c95cd4620ac3021b2d7159b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab4a31eb604f6d0f683cf8dfcb5f87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bd5ff542b0733d45f827acf4a5393193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08688e4327aba7e5e61e8ecb501883c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8080148a06edcdceb4a905595720c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90693b4674f788a2c3dffa34d5041a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1538f0530d345802f29d8d9108cb44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf598c0d1704d2b8ea3f76ae5623c7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3ab9a76a4c04d9e7fd262ab79393d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df421b837c3898bf2aea73d58e97f6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac527583b7dad1d44f235542881362b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170bbe691fd845f00668c3a5ab2345c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec546f6e377798f7dc73da264783898203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505602530d3ff0d741e10e037901c5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392387636f08ab9dfe65d41e86f9cb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc53ecb39c521239f49c4a00c1dfcf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5fcb9dc59a257b76ac96375214752207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc181696eeee2ed6fe19044ad17ccc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36dc07f78dad01a12025a7e70d5d90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43193ed7401d466f62867287f406ef2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352144889f82ac413d8a9d0f3847d020211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fa76fb632b1724965e74308c87c5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce9b8eefb9b958d7fa8c4fc9a876c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c0080e6b89df2b6ddfb80f96e736e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6aace2d562906754c90d710196635215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7891dad920ab7187746a7f43ad5af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae8ce09eadaadbf40e680bc6553041217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199b4585972ccf862edb43186dabbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180067b47400c7248018638671c4bb09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0ba8d8998485a51df1109ef8bab0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7613ca70f1ba22f5dbff2eef4e7e9cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bf48616743fbf3c811a411c9129ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63574444c4c760b7d92ecd0fff0fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26d7204906255f9c022fa4c6a97cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8356d11d5873ba5072bc82ecf51f51a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80036e6a30bddd5b90736f70ff48a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8307d835b6cc4f7a061f1391d5028227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffc3366d46ffc651f4aac69e7fd095228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4a9a6bfe12d82670d97128bc9a2b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a06e142611864bca31f891cc53e2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278f02d9158c371cd731417b6541a4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78465585cd4429d8f30e4c10790132232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897ad34651742aabe5c58336d75c8fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017a01bacdfe2499609536ba6040fcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b62e3b0c1be2a3ae7bd3628c9e1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e0764e836114d26c67946a1156d6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29990a37595553f0fc6ddd098d290cd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94d60060906fb4bdac642b18e5ffc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dec05e854090e2444accaef515b71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc33f4945b9e4b79bf945da6f8ec7d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64461ec3e28470da5ad807525f236516241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c7777c7bf431d1e69e42d4ae4760242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0077f668e4be4e7d5b16f772e213d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fb44f6b827f8612d3ac2c80508e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d9c457bfe7a2ffd21e4a173523a81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d63bdf993836db5348c89b05040a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2b82bcea4c85fcf2d769cda895ec3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851603433a9a125c54eae4fad9eb66b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60373e698224b5140333e8789468a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c2e8c6432e6cc3c25b2b6fa10f5a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c50ee5f59f283dcd6b23f3a54b65ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03124c9ccc588ee10ed53fbe6270259e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588fb03a2ae64d7f5b271163c0e29f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d59ad1f062b1a65a1ba2585e3d31cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c004c29c9b050eb7789ea9e412919255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133a764a6ee0f7baa9a8266dcb3904256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1aaa9f1039d3127e6ffeb00c70a21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2174ab1fda08f54f80c66279ad2d603258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0593741b51ef65437e259e30921753259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d976f902c6b3613963ed276ca91e27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870340b4558fec6872cad09b1801a90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2c039bc3992cea0febef96882887c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860d5d90a5db81475a6f391af7ba9ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880e2f6e607288ad15fc4098980cb30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b986e735f9effb712e8cbd6a7db52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1811670c8e3754efed9b2e038e34b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d1b635368e3453c3968b2f6f266d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e93c982db0854ae5666f43aa7102a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe78b4d0a5ffff42fee14559761a3e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192bfe9ab5afad456f1ccc546a6a6ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d3a48bd3ac4644ec206805ba424a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aca440bb69d3d0d0cd54700007e7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544679dbba20d8f72e0f45c3146e9f95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baa7d9d94e9e90e004e28344623a1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33523d8df221740a9e372ebaffa5a15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28da5fb413f7aaedfca0197b0734cf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea23029164574a1d6ae7ae0ebd303d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4359f7c9d9a7ea8da74101610309b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c15ca17ad9075a7b5cfc616c7b56f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594a8acd00d51bf443b68723fbb660280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d81f4fd5a674230217ca918fa4fd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71acfc5f3d58666335c5bdea7b9819282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5f48727f9c5f4b5cfba598b28f3ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929252f4d087e43566e22a3f6ee00bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc715fb38f6e86550deefc56b5d7889285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc0435b457b8a4c849ff75157aff7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945624ac8c8203de39d9506668307241287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a46dcb6d69490fa855ecfaac06df8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13051000d9bd167ba1ae146fc3084f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b83edc77753bab2b0b8ff4cc5d0624290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bce064bfde483ccbcadad3f9ef47ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d20805fa25d676ba8398061cc372292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1bbb764354472f36b082a43d5160a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1378d73fe8642e0025dac8f7f155853294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e49ff68d553fa371fe0f9cd14a9ccf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d375ace7be0c7c8c4b3c8bd58eebd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050f47888df9f5f7bba7cdd4ea203b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e7830156eb4d0be509d3a6eaa1e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fdfaa9d0a36c4999a4cd01d4f1599299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4464c85f2de6a9f0b610c1a4f4f6ef4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c70e63d23a6517959ad7d2b32bacaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da83453f6832e39147c1563adbb848302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a07d07d3060e684872e98e700dfd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468442f282b1b6b0617d73d9e12997f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c38fade9d9c21a521ac2331383312305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7fab3237cd51ebe05bf68fd3f799306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659feba72387c1bba67a44c2502f9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a70d6caa3d074d92ab88d434c1bb13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f003dc068dccadfe479644828636f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56f72e2bc6b7fe81a0a3f989801169310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d638e8733f7793d9ccdf2d057cbaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923143e6d7c5a2debfd8b1da5ebc18e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99369d2a7041e0b0d637b723990c5ceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42306933c0a86ff52a98c1a69a502c0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76816ca4830a1766c78318aa88cbcba2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176477b82e5bf5ee7ca458c69c6ad4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef49bb43ac4bd3076b6de6c4a9cc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4d06b5d7e61ea23dea7fbfe6d073d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0f320cb337da1da5a02edeeec5d9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90af0a363ebbbe4944f4c9aa358c80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75141e7471404a63a520e50f7236df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1f9e03b9eb4d0d8dc2e149a64c254322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c37ca223336b5755904ed2cf0b68ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacab4dc498bd1e371508af41e375b6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab962c8cea7052d21b859639f0652d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4295b381792549a5f5418054bafa074326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c089709aea0c53893a838af27dbff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb48c5df9502502c6ea579cebbeaa1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426c3afdef8b4983ae82b074e3d1f98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961860664670541c6d1bea729bca797b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d7ab2cdd43dee238bd9ce2efc5aeb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38e5289f25880d84b4248bddc591d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fcee227ec0fd7cb9eb81af75cb6ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a36afc54c8d85de3b8dd5c58e2f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4912ded66b2aeec57a86a347a55f70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21139dd12255a4ce2521fce9ed2bb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395619c3f350b5cf64ddfe869297c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a20cfdc9228f75d1be4c11cfe41d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd0fdb995fdfa284b5bdefc534ffcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d14fab4137b123cb6227f911a4e6b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0508064a9337b0c0745104dd972c29e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e6b4a191d0cb409565c229e98646a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1008e88c4bfa9459b33633207c1531343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ffc9a29f829a2b0a38dcac0df3448344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ebd44fa7d349e6b154dbb87f67dfb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1360529ad0e396f88e203be3fafea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b27881e6959976239383f75d1fb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26a0e5ecd06e8ba14a1d187cba75bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e024a7adc8477bc1a991f35766b28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5a871e7f76844bb2e342b2bd5787c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5ee7a2c35391a816d3b62d0ca88fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b76a0348980443764604b8e399c14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30db70e895f4d03bb0c04f37e848df0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21501200259088ba72c4764ba92747cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4ed2b077adc25663691cae7fdea7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5da3f5dc95dfe961e5cd513f1dbf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db5745ba0cab61abe53f0abc0d8263357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f67f4bfbccf20a5d6ed1294d749b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9be0a2ad339f08f066f4e4cfb9f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f53802af6c3a4588fec990c44ee3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df95857cc94fa3927aa60a10775dcca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b868546d1b1acc325ac3d655cdd47f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd84ed3a30ac98907d0145a152644363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58eeb6d0aad9bc80a39d00512fb37f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d44178b511e98c5e66932ca17cfa42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118db78e9da5228327b63a638fc32317366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1135ff7dde76827f5c12ae3e8ef351367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f767aebe2772d24b2fddc7cb278f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b5c58b6b1dff0cd3b168f87f611e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10a73f4d09f635adc82bb634b64e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f1be54535decf0f9fe26d9f735184371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653527763e8da2c41420467439dc719372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653b8ed8d48eea424e2c43139401b2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35876cb69123dc663213b0616ffccf80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527071ad634fd7c5f6da5277c3a83838375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dfe82483a42a02edc1bd0a315a586376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b9bba0e0cd1fc7b8dcc17e34a9d09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69607b7e5b9e0c6ed9bafc338b5e0b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>