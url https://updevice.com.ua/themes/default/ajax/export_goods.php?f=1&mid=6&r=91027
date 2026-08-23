--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -397,51 +397,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c015fca7d6edc8e7ecb9283b15c9fae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32853e96a0b620e67137172e283ba7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6d21ae36bc5ef20296a5ca9108ffb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ac5b2bcc25c19da027e7a5339db74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d256560e310129cf405c6cc168a705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b80bd310a6396ad1bb9df9ea13619c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442e9cf1f928ecd159e708503e3e7587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca27a5e21feb59560df274d1e4c8548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b218ed18291068caf96f5216c106f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb6da4639314f3de895dd01eb9f1c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce2f19268ba1e60dbea3d410958fca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d4aa864872a19495d5e99cb3d7adb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a102a100b6c77c6ea00b8c072e1cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d7a8c9cb02247b084c6b746f8ffee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff80c8759e914127fcc3682f33d667515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86812c7f61b1fbe83ef205d5669b1eb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccbae2f5b00498d204571f3eeeec1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f70c4fc77c0305fb863164514d67b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3965b07d8f92f84867525d07c56600a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e253b61c097abe1a40e0e27ec8d1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09795dcf46707d1b6c088afa3d97221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde505dc685608d779fb81c6b72cd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd9b346e0b1549167613f243d148123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4fc65c1a3a97240a15fde5afed9cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad53b837c074a3d5b7ddbb905b03efd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e62aa6039853d7261892a7aba2479f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934dd71df01c801bbc94ff959e09ead27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faffd087a9128ec1207a2fe03c66e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92081ea9e967e0a706afb3bcd0305c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c2d5e90eb15a9ad76996877b86c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eed82ef9672f743084146c68549b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0358d2ff26b3298358d710661d4a8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26daa98de757cad548d5fb5b7c89a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f134dd60a387817b17cab2bd83db3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac866b4a3c5e087f8001fa14ac8468735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceacfdfadad66a9b0181074bbaa88e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc147f52e4d1e6bb416b6df889de937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b8780b10b54a3ec62231c7db4d42a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81a78f17d5ecacb962de452f23f56839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf371199f56c5c16985c5563b6ba56c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe5ea7a701f5cd104e316d6c9b0ab241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e00efabba68cf4f5ac9556fc44ea9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f062ea6661b6ffcad00e6761cf16043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9bf5431c6e21520c737a52ebad1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a469d93af73db686e9f84f0ea749045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cb4f7ae2f70ce06f1792de5b8177246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd8f2c641bbd4a24125408b5f30d7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea6210eb9b7b2dffd0b7f16111afab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e0c75302dde7907ceff543df169a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f186c4e2d4a799a3861f4c3b15e7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68142c16c4517a0a846f256933372f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677bf5761835d35328ba7a0e74fc6e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff92842f29db4b35a042ae98869ead553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d817107da981745c07c3a7dbbb68df654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1181b65df494b5c2b2eff3c46a610355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b54e516ed564d277dcd27bbc4a79356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b45d53edc2223b73b45aeb6822acc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e316883022bb50195e03bc60c0b26ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a42c55da6929667a941add937ee13159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cf94971b145821fee88d66d06d27c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b4e12f3bc38955dc9d04f85ca5da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c9a757e302342870f1d63c2052fca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeac0b7b2a494a54f41df6fed8482df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efff0f45045e4e5de3758e1543d13d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf017bac49d5fda5fd962c2f3ed0f2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac61febd1e0c164751c78c86e1844bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c09151f0155fda83019dcc7dbd58867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bc9e73b06935a9c5cda6149fb978468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339c263d9725b7327841abb218a49d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd851d1bc5b7c40dd881087565cbce670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15416f4041f2862b2a935ac634c90c6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526570dc4d4af77f7c061fc14c06571872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525fb45b8f99d7855cd49678300f8df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac4b4cddb9d59a09aeb2e57a6f53fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763dae086b5e55ca227f6b82d2653775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f79ad2a9913d5f0af2188b2de0404176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada1d2df9c3a9ddc9bc4455cb0294077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32382a50df7aead60cf8b87f475a9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbb34ee2ef0e7c8c7ac1045da9311b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f59ef71095a93254864e6f14094380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103c27e72bb0798fb5bfa4fe25be14d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c240273a922153acc6ac425b3a74be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894787732b619e07c409e081278dcf2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ada8e717f506b6f6bd64b1d42defe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c8e776d82b906a5e3e3f587eb5f2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5e2bdb2652702d66656f811a92afe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca157e7299f69c8d60f2ef13560aeac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9773a29a246c2f05617195ece08b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92047e90ee3ee8c22b94beee4a21800389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c405aa8b22600217aeba7497fcc7f3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65084d9cde623126fef950ae9b1956dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d5febdab0e3f9fcfb6cfaa7fa6f492.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088611554e81fcf194b80392033778711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7443d0420995e0e43e58ff9f3a2fe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd068b5443b61a24f250ab3efe3e090d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06f43c39495628bf35db57150a3bdb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2f38d79f2d35d62502d43e32388f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf5ddbf30b6fb89b0fd9b0c9d7fb9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0672e24ecc210218ef32ed366b731e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91ca12e7dc72d42356e2854e9ed1e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406050e50060cebc4cb591056c74b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb040d70c0ab11cdc9804ebb6794d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618006d3ca715009651f19c8e28cb27c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5df45617e33026e5adb8380b741f2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f224dd7dc677a7f4b36d1432078306513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5158bd9946ed5955b01133c490fcf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41277793193f0e80a48d1af6d051b2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e4f488bded99289391e10abcde1c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f571aeabfb962202e77d81d0b3b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eadb837632bfb62408d7513e6729018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1179160d7ca27b7fd4408f9f4f2bec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fae5e9366ddb4667792765a925a60320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d03e815493d233ab63f4634b1c08721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dbaea8d95b7ade8b217436ee690e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1adc9a243774e74ce453088768e2e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c812618b48e1b9e455e5456b86105c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b455f1e208f2ba099c72330d39dccb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c9f3e9f970f547e54e0f8a85d700d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3493b37b2ea193d80b5e4a523371427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a6fffffb9886220c7a97d0cc8f9d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a6cc6be59094efe23dfb7d974dfa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517111b13994a950b08dded9719154d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c497c97a6f382448d662646f603e73631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aac78aae72856ffe215b05b9b7861032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e05b7a0e08edb1a6ef83dca8c33933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438f4239bd5497160d8fd123514f1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965f7c68da90e038e0932b58f98772e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73e749a556b8180683f1fdb143148636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706b7cef1552b9a9ddf0c1bbbf5acd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9c2fec8c0a6c99f98ec36b7ed3db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398fe53a21d5b6734c15d7537027a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce425d8017a888cca4a4544e577fb8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff5b77a9e9a13b731beb719d2e4e8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf985a676d806cb6451942eb615798242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad855b40b6206827c6c9f16f9813443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78443edb0ee20881ef72326b7d512744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98403ea87c575d7c2bcce23d5c0ff4fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fedfc0c87d04d2b8f4179a64feb2b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36daff5feb21cbdcc27589cfb7c17947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a619becc6dd0a2cbc78a4a71e2319548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d0821e86813e52e12f69c42a739f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab310dd62aed9af088506d4a8db01ad850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28ac92b83b26d814a460a3e4ea3a2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd597b447f8ce78e54766ca94cd8c76a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45241cf4bdc53f3a006655321133a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35e3bdebd1ef8b0c692089030496a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb19be266a76a98d7a673498f3220855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4b6b0e0374566a160466762b7598e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384f1786c477fe6a2d7bbe25cff1c6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4e176c0fcd8a9364be76bf12e22c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061b036541940c7e52323b71ab1caaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0224ee487ee6fc83e832e43166b9c8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5035cfcf59bb7922f5d2641e737c01261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3f8e30f6428b01ac2a2d8dc8529a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55f0aa2b5c840dfa0ab83a6537ee8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de7dd091baa36e477603006ec4dfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088cf681d78ac722a37f22f338a10f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2cfcca1de8604415f784a84caf0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1941f0c215b6e294835fcbd565f0c4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45273cb530232cca95fba7661507761868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6010abeb5562065ed322c08cb6e94369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea6bafea9a8a6d69b4cde724a6d3c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a525bb60abbd23a43faea16095aead471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619650c7054c7f0def7c1e5d38e3c9a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19a695212a18a053932d2a46a915da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c180a8c24753cd97e8becd3bdffb94274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bdeb9d04b7eacba72ef2cd37f705175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fb9e93e92267b36e9a01eb6c46b3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff63d65f4542a2e3eebc6e5cb4ccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc5eca7aecf0c12a26dc5a16eeb55578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ed275c4d89ff5644ccaedb5ad816279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55caa9196a0178d09fbe492530df90280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358544fee2f87b3770cede92163f5e6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b63f5953d816a28db1bba7c98bf2ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfe4e10370e19b6643aedcae1061e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f60f62820161acfcf0aa32ff8d66fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63ff7901049c25cc2f3f4d45074bcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552dc23f72103019ae9ddc0dac432b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb159137e50cb7d59124782e0b97e9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b344cf6759a2546baad769ef793088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b0638e09c2386fee189077608101589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57445cbf12f26b2d6e4e64c7d810992890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eefc17d0c4017ef5922cc34236fcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df940152236639ca089248c3a0c174e492.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>