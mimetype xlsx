--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3cad84c620746bc7b188b0198f9f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd869261199fd921575308e8181ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2469ce9afdcefa371f3bb98f36d05f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50709f5b4f10b69865e4fe6c708cad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d955ed93814f09e03157783c2e5375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7676a2e3955af21fb8db8010a2a3f7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fabd570e0ad14a8a8b8f7637e0c4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4d09e81cfdf2f272fb8a7d2b2f06d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2ee97029750a7f9c197ee668b9969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c0a09be945f86ca7516a618ad170b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1360d1a98555e3a95a0e075626bde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce8c87b2b4fb3f1b38ae61885534c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d98301c847256a0206b139d57f01513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac86d11c27048a72677c466a8ab7f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cc0d9cef0bc1d98a63b226b00014015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04928391c81f68cca69a89f3a136bdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bf6abbc60129e42a083c818deeffc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d8888049f74de91638cc472c7a3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f2b7a9da129bcd0a47cbbad3715c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ced25953c96ae59a52f68bb60f3d8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98511dc874d2cbba4a8aeeaf9771c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4106f060ce12c643f027d2d0822e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d21f6fcc4fc13485628135ef8a1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd72601965b239300c9cf065ccb26f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b160a8b829b32afa7644632085f0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75cac7883cfa2e35629e8c931a49226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996acbacf19281564f65e4260022290727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f74e6e1282091ef073f8ea962bc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d74fe1537f4bce5d026b2d4eb25429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ce995fa144f95ee832216dbf51e3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34aba36eb011714b9c31c3883dcc2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a818f159bf7c215eb6cf9af69a8ea132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a37248a164b6bec27acdb01b8191e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c608a75915fea4638edb5e6de487b0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a106c44ac0f5c4bc3ae502a6c6b6ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e414b9d6dbe5bdb6c146ef6204d00536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67369eba3e3b1c521035b7894c10a6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aebe69a659002f913fc0221a76aa838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8252d553c83f5c9f638805bcecf7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7bdb33de80a92ee5e14725c9df7ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f3521b8558eadfc691d9cea87d1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1466565af31d6b4f1e1657e3bce455142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaddf56a96bf891eb735bca82559ae043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75d53de9469230c7b9f48f5950dc8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcc0b70d6ea8d9650dd061bb02d25445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6530eb46efda6191df52212155bb5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a9e995a9b7f3400a65e5f7319d07d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca35ce5b13ffa35e2be8d557f6f2e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45dc266a35823927a9e7c158166fe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae55d6d9a406a24838dd66e805a4c7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a9c647e249683cf8b44f3899b284551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ab2934b870bcfb163c51f2e8c377852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd57c19c879ed1593daaedbac443053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab1391a254452fc555e8c276547ab254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94fed5bae9ec74e42cf17425d3b02455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b12a1133e3fa084c466471fcfd0af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650e840f66ef3028bf6a9d4db2c2c8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f8bfcb44a13a33e5dcad6b6e006a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d056ef4622f720481f7469792fd1b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b5f42832d3e5867c0e452429be79e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4613ac5e567b9b87df9b4fedaf0e3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc6ea115f63473022ddbf143a3a58062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516d1e6e195b4f68292df05a30062a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8a6399717dd12001e2ad3abad1ffb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44129e2a10331a81f75f4da202e5aeb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0723ae7fbd4d08f60f1bf123fd85966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8fa9ea2d46d76b31da0141d668f5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b3621114f87b25394231b34f79b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698921ad8663824d75c1cd167dfd22c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070606d4cdd0ffa26a8d3492b4b4b4c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dffbc6eee3a312b88cc1f8adb4cc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd132fe95cbecf5325a34985842df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9e5b49af66394be2043e5595e953f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f182fa453dde20af624eb2fde5da5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ae79ff1a6967df1ff4ad741f372875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af81e07f56636287aebfee514eebe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd5490bc935d999c8ad779f1873e1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe6afcccc5a0748b1b3b5ffe72b3bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43957319363b83fc9e1266827c7e93bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387f60530f44fb7ef1f2bdfd1f93a6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48803a1216030c8bca1f5f18927d958281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed34d7c7578e9d09e3c4000113822482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b2c6dd95339543066a9f73a08730e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc1118cef20e9abb5bd7f388e5944884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf807aeef2c3b735069a250ed6dc76a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5b2a02a10502b617fa13900985ed586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa8976333f3114b5d993038ac824dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c979fe7a4b304ca7db68c7e487db2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db36e2de3c068fafcafa939c55f43a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff262e5461f52952351550829d9388890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc905efbbd384b23d9fe0e365bc03ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cb55fdb0f17482cb9a647a68bf09292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83073140252973eeb2c7d6254410c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86abb2e2b12668d61d7c07e7e2cf1a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bb24a93751cfde90179f75cca5c6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c80fee4e603d0326dc51b1a088afc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d47e9e5236bb5b9993e34382097d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d3b87e354b004afef3ec9eb5e2cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac161a61cb19489123ad0eac38082699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d70977fc06e7d7f8e047da1f167afc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a81782fc9b1991d7271c187ae2f75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cd93e44bfe1e1f9d8b042f8465483102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca0dfe1a3184487dcf5ec55e9a672103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603e03aa3a744821fb92e0f31be54bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033527adfdcbd10efa7cca39329c1195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7615562c2f4b94cdbafefeb89b4bf2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a01d209333053d00e24c0c781f76a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebd82a3fec9bc85d8b891ff5aa2dbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733959ff230c7f0260ae74d82917d29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aa09be6cbf7fae4c5d830a00bbf67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b444d40f81fc0db3578f392e8fe074111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c60b312567f2ae09f98e1a5e686f0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34d1601454736e892c223c29a63d3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2affada3724d8c18b9e7bcf33b4310114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e750de5e35433f5c328d4b07d6b9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6d404b760469602c6f794eabc955a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904a0a1ddd172e43b897175b094ce4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae495c1c8333667f766d7928b21ddf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339979f8b428473710bab81088fc3401119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28187490a6b91066cb1744e2a6eaf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ab33d497af8abce849a922d8be550121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bcba7d4a1343ead593ab42456ccec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f1baccd5c3c31a1e056000f8303d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f43275f9d599e602001092c904c9e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3a43004e1d5f0f2d5083a17b4a22b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0353d836ff69bd3a77839d6eb1216126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc3e4246d091ff404548ab88df264127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd53a6c0611deabc4f68f81909b2580128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a60182d5c54b7baf7edc390eff4b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e652b761a53ef31167a935f2d62eda6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48854fd16211b8c8f72a11d2d8a6cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85b6eb2bc06836564363ad797e25a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d330b7cd276b0ffcfd462d925f311133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aece5b7bc25e84a54f6fa5bffcf0d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9c317fb015309a2602fb7d24187a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2925224615545b79000238e6d994c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35812bc6f05310170ffdabb0581a16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4755e84cd82729816bba114dbc7fb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174ac453601cfbcea254b0e82065722139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041999f7f2053bec6ff9292a027b4f28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed6e23bf2dc21bdb43a00c892602af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20684e0add811dd1104390794e6f68c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f8c5d1ede22bfd9dae8af47774d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944362bca984c7dea40fa7f1b35153d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b779e3b96c742d28d19e7f19dfb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528cc7c920dd72785f237ea96839a35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e5a979e4fc0930a1d993ee2a0a52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502181845c449085748494f22749c64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296570cfab2b8b5c3e0ab3c687874a46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c0de2197fdefb7cfa6e322cdef607150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d531161d4dd11e529de0d23f446952151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6072f840998329340ac49691b0b44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb306fab0d483fddd5a20f7349212c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c0ac41781e34431a53bc2e9b8c16c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6dc66ddc47402f975ce8313ce7c5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e826f62eed4a2daf04bece9dcbf4243156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac737bc752720052924d43d3b80582157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e771840f38d7ea6f40aa8449b88718158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80374732d85cb02663557b6708b81319159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0ca121dad17b559e0e43e15118fdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531878423c8e8ce7a36185f6619e42c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2228c1c726b62735117836f13a9e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446197f3d2dcd1feb9df1e7ded29059163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e074e0c992e7445dbd8bed760b0218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748f9812e23884d95b06f3b14385cf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2086cdb0d79cacf571afe355f2bb480166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa8826af3b51291c73d966d9ca04f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e1c2176af88ac388cfde175c5944168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d08a8aefc2cb979e1c6d69fb0e0cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc08ae0e11b6ea93343387b0bf47ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ade7b2646c406052c1bbfd617a1fe9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33556e128167f005df5bd226e4f8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab6de6c8609a2ff1af37e071daa3ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e64d12cb4b5877097802d68518d44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b06b67742e1fff772f0b32815b73fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb603bf39b5d41fe37422fdae2d60f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85654c14a324b000c3f0e85f721bf07d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e3fdad13d01096d93b67b3e28fe82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa682b92538cb0c2219cb9f248a8d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcc52209ef5ebd26140e71a87d6084180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a3031e67e25aeb3f9dba7d9f26b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9db0f8d80a6689b838376ab9c3f689182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbb912a164c7641e0f10256bec1579183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f0bc328f4609a8ae8091142277e4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145067ee22436841577d49595da7a970185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64f1017026269cb78ea8d6bb42706c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b33f5ae2131cd3d95a8f7c0e9321187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247415b407be99148dd8fd374ab7bea2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429171d81b64a40677f3b01bc311bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ea2833fc5149a5ab819a99e602556190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b379fe712589ca49a6b815ffbd1d0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e5f58d1f88b9faff5566d52b10c5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6a60f978dcadc4ed4ab259feb0bad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b95cd7362b78ac97ec6ce4bc04e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb88f1d9b65dc95b9c5398bac58c61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d65c03412a6b7123410026c09a780196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4111af17262441124be5f04b31c0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb617581300b8bb86790b24f640ac6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9ee63fe8bcc94b14be8cb8bd8207199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b1bbe703c675a3c38c584ac11abed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c571bcc2fb29c2ae19af8f4b353f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275fa3149909067ea0935bf3c48b4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f7625c80bdcc721e001ff61ce388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe22ab6edad1b853027160782e0a0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cd735598843cfaaadd285c47b4e55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dc07780c3f19adc94c676fd91878c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930625dbf037cd5213a0d60d1a22bc15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc786faeaccbfc75368a2f5578f67e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077625ff4576959dd7b9766d692b4f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0ab2ac210cf5662fa7dbb4ed6ee60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d55140e1291e262df9eb1c3a46066211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b121076a1a73759a6cc1cc9af4eb827212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ebd9118f5e602be326cbf6f8f71fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240c85af366a5d487c05cbb58736854214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fcdf0632c4e8ea5fb0e224d634f55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d3a0973248164b9b2a0e1d73ef7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a836b46d0c80ef8a4cf5f5ba176ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8753ac108b1b52b0d20a3dd599f4a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16b4b1058be1f478567defd68d49b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b5bc08796328e2ac7793ff49cf934220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda809d077ecaab6b4bffad46a36230221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c18313b8438be8fdd6c393d022551222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043e5473ff63d46cbe61c065e8d1189223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b327674fa2a89b2c14439c6cfe8ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ff317958157a24e619c526d48ecc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b4c1e461689d7a928e987b217913226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d6454577125d333db8dcc2d89f2bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a472f8dc879217f3cae8fe0fde2077d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70803ca640d8c8b2b7a077ec790b63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d4a2fda018c4212faa813994cb22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb336e9aba64b7cf81d570a550a166231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f98b46642e5ed79a56a335ec4e0b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe657f0aaa18babf58eb6521e8bdeeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ad77b7d30c93010eb886d5daebbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94942867782dcda536cef279e4692361235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b1aa70136ad74f0c56dc05c4ae9c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ace940900ed5533820674b4c628c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8d45c91c2fbd18c053b862de439f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb12648b531257c8b54f67db77db3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bccdb3d838ea036b1ab599b0bc49b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b1c01ac5f43b66aed56e916539848241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148b9f76c12233c747fbad7aec772ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758d305aac4456ff932f03030f45428243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f4895d85aaacf300af806e542be81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd097642f93371a02abad74251eb0cae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c979a5e28bc207c31f57edb3634e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705e564a016f0ecfb12bbb7660930b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05129a700c9556c57d4900d77c9908248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a88dca54d2cc1a1d5bc051e72ade4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa4f535c629ce298463f668a7f2d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b99abaa1f920bd85730b5da50af5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914221559b8c4830bb8cdd8061fbae5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b1e7788b7c46789dfcf4115778544253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c942959ab8ee9f3fc87999bb917c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58629ece0f35ad68d4af11bec7517255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3eedf20f75fee4cc9cc682ec337a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805867dbf9eea9bf3e1d24f2bf4c6e05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657af5cda7218f4a9039a80ec8ebb1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24301adfbd65b32379b691ceadc386a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce0e58666ebca4b5b36e64a02b26dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d489be71a6b3cb1ea62ab1884a3eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b0915f206d8ed131d3080327c711262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15eacc5c820632459b1098421cde7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd5e5326c6493be5bc8b961248f43e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd41b0902a5da1b153897834c74f4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cf5f91b3d458ed319ca0eef3db659266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bf4730023997b4d35d338e9c0bc34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba232453d7b11552f8a2c6fdc4dd2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725879dae99fd567a345c0f9c504e8a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141ca50be2f9bb693b6ab3162af9d4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc49de67a442355ea61de8ba5e35dfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697271bebf788911754320e6b80335272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a202e9aa1c507151e3a4f2b316eae5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27672a2ea2859bc073a62eb699e4277f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accdde54926da6b0ef299bf383049d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd74c7e3e71217986b079e64b59bc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd2e3595ea18136e7bae1c8498bd32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d5f7d5b5c6a695de9cef95cdac4a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd6277ed711cab7518ec9682e66f11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69608d60ae11037ca58390269438255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d7844755df0a781e8011d6adef787281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e69e9686e1eb18390d88ea2e075c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddbe36ba7191bd9870afc36b20e943283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71b16d06c0995afe8899da27d81fe4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b182b9357270c0a18c4c09363931285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9339d6d32709a82a47d75d1bd35063286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ec15ca33e479f67592ce6226737d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73b880f562ecec2b157f7920f4c820288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6192a96ffa95877ce8f9c0d1d01b0441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b18ec29ab707c8b9e5bceedddf1a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc6f1419a04281f9be497fcb92fbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62682265d877de7c44814551361fc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eafcce97539e337c2c8bda7a821325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc8ac93dafeed31bc3b47e479f64c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089dc3d638250ad79755b0a15f561957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97074f446b0ecb1e85761508fef873518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb4b2e03b50730c2d851b8bf064a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109711a7e47d5d2cd065cfe02b1e337d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ba19406eca57147bcb1945085032f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea93cf163bed526fa0713903a71a47d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853525af8b47cf2912874b3a0b6ee32313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f0781f64fb462d2164e0aaacc49a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317b4c51c1b28f57008a1497f8905215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb980efe0647d47756bfcbdcf1d6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fcde4966f1036c468162150c7928d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41766a9a3d04320a5882ac2b3a812fb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a018a8813764326397529adf36fe919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae231783cf09be7b40236368c66af1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55689a5c7f3774d29ccf5dadcc24dea921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae343b4de81ab91e6df05bffa7939722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0ecfe5e010a6315ffa093104c60e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0618e72caf235cc01d61cab528c050b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba075fe33e3aa232314df46299fe32725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d4314bb5d1d0de9c85b7562cb8d5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0582853eb7781d2ecd73ba65522d3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab026eef6463106c606d1931e9f7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139dc147981cdc46e0b0fc246da302829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819e0f7503f4d4cffb49694df0252b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa38ca174256a13597ce1ca02f6cd1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704081c3ad9daa88526eb6e0a9edb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b51c22754eff82cfecebd8c9aa1af933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4f3b12aff35eeef3ce0e071424ab934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeaebe4740f3874a6084f29ef5c2a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e551925a43ee035711e6a9a439554436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0358c757d055f871537d088ffb9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364ec0175de85f3b6817d3dc0523c8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94888c1ba31308299b89b00c41b5757239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2704b873799815ccfab2d9feb8ec540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c297edba375a3a6236f24dfe1156741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2dd07c42839ecfe452ade56da18942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e951b796ad486d566d154ba931a1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b034c5c157ef7a66f649e2fd96890044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f94862776388587ff2c97ba1149aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da8e15c7f361cf36594211cfb88ebe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7f81f2e0e8609a784ff79814724b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa53a6c12b1e896a151462106d245548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f92d3737f5b4e4dcb74b40ea2be8b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf19a05d2db9409097c15162dfc29450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47231ea9efbc0d4435ceda86333c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9499248bfe59b50d879ee4173bdc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac1d35247b8c33bf1eea7fa10b9d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc848bcfa63f425c360e0577df87f3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221c46861509ac5253ab95fbc39e2a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64c5b3a395964d9e44fc73af9108a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9da84bf4651e8b7d22c49d5b198b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d03a0429bff7d660d404d8e6c55bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a0fc746c3788de8c391111b95a5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393ebd2c6683d926ff4ddbcfeec737b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3df4f91a7a629267e8e1a709c271b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab45c8976335d0e62e205eff11ba662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269960e372971da864421c483c83551e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70376a3afcc1280c3be4858b79bb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288a0d06c4ee0859522464ee409c6db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244d6f45ab26ffe36fae8c543e176b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c179faabbdbf6fb4d17b0f3c6063f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026ab2c37543e5cc1b1a25eb9982d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fd3249eeb7ba47b43b7bba927040469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41c462bdcc1d8f2ee61e44c92658e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb074fd48c01dd1b4204bd34c8ce9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124e8db771d55a6207fac91b2cc758f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe52d2d5422d02d0be5d9f9b0ed2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa99191d41e280f331a644dfcdd7cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f597a38d6725eed4498f1b40da4c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cc546d40a32f984cfd73cd543435276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b8c926eb86cec8f06190bf3cb326377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f07b10aef5dadc891966cf625b2d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee904776760e49fbbc9a64bb8455bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f5a36c258268e74325db7a51b9e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7ebf26499990c9a6dd4d8bc80407b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681d94f60fcd9baed1682f38b99df1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb59d4cc455699a426550791147f8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5139e5684a64f70ce31ebf973863fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e16c9407f1585678866e26b172c35885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96aed904e862fbd7ebb1ea2addecc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf7ba7552cebf3dd08f3b2d432b6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e06f061384df24e962aa1ff676c14088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f395e828da8b47f3ae1a5322ac72189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593718217bfa065762a8a19184595d0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59942199b9c08c460be83101105c4bad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad6c7b68fb5a33db0f46d85b5eec2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3562467c77817d6d9b21daf29a466693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca69bcaa4fcb09214750d13aade08d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c3dde9045099ffe89557ae16f759595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc289e6aec7e9f82456de9ac3278496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee1219924ec2b7e68497cba636c23697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b4c347378276de7895541eb52becf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b308b649b3d927800f4e7843b1dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75051ef5c04239518113f1e13f3258100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8024bf317d6e6f3d9fa7a1b651e9361101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2716dd44e675c99f64951db909d1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dd0b543c02121b33438faab5228a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59c17bdb345829ecfa298e62f535ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94787e7979c8096e2a9f695c65a498d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953d880ab187df1bd55e168f28f9a58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f66270e6746c0424ccb3a0245e2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59285fcdd54f779b4539cc7a7661ba5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35353119a33fb25499ea601d003a7ebb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf8672c2b15df2263c9950a90b241110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a67cc667cfb3a43aa7ce23312cd9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3702b53154828efd7c13cd917e16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad11dcab2e581395d5281b03366f2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffffea567de6ff79d9a5c16ca52e12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21139a29838e7fd4096336939030285115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64b48c51e001b0886859ff8142225e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e5d048a3cd09a94de1d1e43bd1b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f488c33b99e4fa75e1bb1f817335ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064af3a1acb9f5ac9d43c9f5acefab6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497290448defdc6b1b868cad6a1d0aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9016ee9fd58aa94c752b98885f712121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4707f8c8383102a4f6051dc872596122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a8b5994bb90180997f8536b52d76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae366d18d7eb2f1790ebca95a0def77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ba90913f7d77b82168f589246d4f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cab04f15c9f55ce43264a716b4b894126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7953518aebf38492886a589da5d88a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017dbfeffae83f627fab8b703581851128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae7671e486d97a986388b905dcee2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a455f1dc69eee8165a48c449801d846130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb9bc062f7ce178826699d724d294a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db81f2547122211b3b16ae59568c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fe873c4311fd90aef1757b49ca521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e72ddf9fc9eb3cb193f7dc85c2115134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeddfc84c9dd92581602df9d8edc15e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8d0dc08671976d75c914a16106c46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054b17992f20c4d7d40bd3553c92ee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adffd8d15f75c7be7e908c22aefba0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9aea7f6c924cae3c3ae57e651c6ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92362bd8924dc7ffc04d085657bfd4ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b96b6644d8afb6f13aecfd78210b53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804ba09d94087a080440dbf7e1be77e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481db6ff878775bcfe56f674bdbd02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c90ae4fe95708596474bd2f267cfd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66885e3edb173c2d9c02bee67ef7d1e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2dd5abbae6859c0b9f04f811c6c9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88994401cf0732294f7f3b7196ab86b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08002dc705c91951c07d819d3e16e74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dcf69efdf43c25e65d7c79b63fc4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3f663808352741b5482b86c339787150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd7e4854806331ef3843ec0ef99e2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f80a5da6c21805b5db84bc3b7ced1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828be1aaa8659d3539c79653209b049153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c7e050c7fa603731e0aa4a8e14a48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ebece6809b6c7818c888bf2b73e3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537919d8acfd8913e017e890d693edc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f75b2dcfe553d56a9e3f36b713f0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592005fac3bc81b4d15a2202841e95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f50e52fcf8ba495261736d3cd8041159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e9b75d1f153ad905841c991c67218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803595047911fae227f23a130a8865161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a0de127c7790a21f9dabbd29825d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70249f7f9040b18230a00cc72b806f6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccd4e31f48620e4f7b992f8b4cdf23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ff67c3695e427976a18efcc7ee22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1ae80f60790b076ca62f01dadc33e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd5a699b32037d70a90d231cabc00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff150ca66a8efe6892ce6f54446015168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8341c7e5b53141e1622ee8e690b217169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eaebf67ba4a10f48ae8f10cd22fef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01fc468a2b6f822136025f47c2c023171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfac2a828d0830e143b23473d323d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c9e7595974b30c52b62e4ab07da9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a7375f8a39dc0ad6a47ee5200644a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9dcc72f13883dfc589a750c2e3eb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bed53b77c876dbda04d7ab473ac18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c258cffa215a684acb779ebeeeba0fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993dbc71405f02c6aa84fe52f82eb03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a469cc16fb697ed22d068c6f6576b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498ae414e1674a34872bda5c46f01b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9f5045c365c5208153b13e3fa7791181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1697ea3210b89eb85b199fc959738182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ebadd575b0fc5e0974e0dd34c8c7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa715812f524a3ddd2e9385947e7be90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf625c4de4ac324322944c4155a3a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b2d3c67439ba8b520144eb8494e14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae376610716c7e0d9a99aa01ec18781187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92de0833e064d66cf31b895a945404188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36330a30b58767f13c5804ecd9309ecc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc5fd64e079435aa2572beeb3cc72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4e136bf5ec5ffa39bc209b8ceec00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4849dd2d3ea227e91bec3ffc0f8ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72339da286cb3870761092aaea52ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19289454a011d3e0bb5fa343dd9cb765194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8eb6c2198555faf44c5181f69ba04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22e7ddc52e4d32ee81588a000c78fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf21ea71211f19cf541d7f18327570197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7966805ece49c16934f598dc40e4ccf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c1abdf594a7af7cef8d19a080fe06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17bc17a279bdb7fcd9d1a5017b3ce8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbed56104be5460cc8d8f839d763b35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faff43f2e696ec71dbb1c6b97c827e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1a40ea412dc010550ed4ebaa2c549203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c6d925ed278309330a72604e3403e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baa27a6367904febbcee0a748de4d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f151f028e287385958960444c1f1a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7f007c14509d1f3aa3daa00d16319207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4bf140a8f61c8f09647a10736ad15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334545200a58a0d6324f1184f07d4920209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d0d66d8359991f054945144995a36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106622a6e8a61c990d01be630c45612a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e548bb51159ee53530ad0a79a90c1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7121f583f7e173cfc526948ef0faf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b4bca949495f43d54a76092db6cfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9e10092f3acfe200312d7d1fc782e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce94478ead750f1423e3341581050a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d0ce9bf283da8f0b4d93f0121edad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471dd99ee7e07e8ffbd842f7bb903c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c18823b7902ab0751c3735188f4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c716c5585678e8956140e9db77ce103220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bf8522eebb7fea0b8e5886f79aadd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d3102a1f1be55f8a025138c6ac9eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c781fb4a4de4bd0f6882c7bd1c4d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb735e8c27ba0aeb9293c3321cfa57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d681a3233b3fe571d495144fedac2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a72aaac663a1947a580cb9dcadbaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca30e7f8a6b1ade90a429b266f5da54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade961176f8f78e7bd63dba4642651d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d97bbfaf385422551d50255798ffcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad9824430cb28b1c58b3ebed69f22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f1ddc29ffd0e6cf59bae92187f32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035df0eb8cc0f327ef14c83ab43b4c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ffdb3ae955477b589e7bf716bc697233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47998e7c0cb18789332238f13cae82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e04b6a466ee4774007dd0b6c044f4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9549e3ef54fe3cfda9155c94ef1b41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b367535804fa742a2d52868051df915237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf258c1eaf872b89cc331df1c3b04b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa259b69d3261b485db90a68fa5be0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04466bb12c52bf1ab39e79d03eb390de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1b99f7aca4de2d9537ed1f60235ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f580ec902d07dec432fd201255f39b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976668869f7db50e4a2bd48c48354e52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebcc559cfbb73b9ccdfd1cdf8a10a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5d891bbbbde02cc8df942ac47405245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63075d62b4c91cd31e7675ebacdcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0069d10e3f907e8560347e564e47c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d5e01c7e3054c76bdf82acc02cea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f3bece1409fe395f0be66fb0d0313249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4d76e0a887a28387243746606b9f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e446f4fcf5801281f2b5e52f0c695aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779e50571d25773ab7841afc6f7b75c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a708888d058cbf0dcddb0188adee38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdb27548d62ea611b0d26e0e88add3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc388f549a5646e4b268c35022c5ceb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a930b570611190a25c470bef0009d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275481bd4c90d6e79683d0ce7c363948257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c78cf157d7aee5c137077779965f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143eef88c2dbe104e684d8f5b877ec3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ae87c78104e540a9673bbdee909ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2652bec7d4cf4809e8f9cc17c21a9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c15f0103dc7cf3ffae0db87690ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cd6be4a9d7c0d63712354685ec6c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f84a58f62bfe1539ca7f450e3d60b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5b639902e8ef19e0f6f84742638d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c473d60f77a239251643b57491fdced266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0609b4d9cc4109bb0b13f52ef68ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babfbd099a81425f8e7ffdb874bb33b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b76a9590a339441470989f35ff2f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa308e3ba62bf2918b52427dec79f8cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fef0ba5d9c5b8ad0e65f233fdc5bd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcf4ee5c6bcfc6503aca58120b839a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80f4c2244fc459b74999165c0a5a59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43226c7658a1fd67b306ef71c402e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1abc48d7b3c4e032497a6fb63c0f92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7673e4832ba5935edf36e19e4dcad6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4d8848da1affb7c1a33b8f5b1c599277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89630b88e869a96d679e910f9f3304278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c4d7bd596322e45d3651469e8845279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d7411410e86be8f2912af424f70c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1eb3ed305f3337211d804cbcbfb97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce500d17f920f02f9956018902b9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d36820ca681a62e17cc6cc802b4e88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def208cfaa85ae15011bb18222b4b7eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed6cac74397c257aa88a85534cbdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be394150b6adfd482280c8163bae76d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c936b5019d797a4fc807dd936e28f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b45a78040e6915f8525e10c0e2720288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>