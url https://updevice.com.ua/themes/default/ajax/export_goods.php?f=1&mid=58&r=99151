--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10459cf4691cede19b0b7b9ef2b2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc53152b491a6b901a22e77e1f160482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8788df0d0a87b3766a8ef2fc5afd273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db06c0756666a37a86da116d79c2634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625f336b1c2cb17ab79e9b0ef30db045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2da135b3cbe649bcb796ec01e1840b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564428d8432fb45f7fd09db36c30be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11748c96da5e7631328571b2aace648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2c01518bb56f44cc893a622f03c3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0524d0e054c6d5f2e4656db04a6d3ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b322f66459e6ebe5835847931a826c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835f7174474aa6bbd5d9a3eff3b4e8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4d56abdda212e7787392d5b2867b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a688364d5b598ff6be5a12726a6f36414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1479cc2e88c9a8353fe0b0b39d195a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18d51ddcde09723ff7a84e6788623316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50425d7a2059bd87d222770e1d2f4f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168526ef67eb8e093c8319763e2e7a3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178ed8548015802a6b53c5d8e299b5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2c5ba48986215ba2032867255baab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770bd53fa3594bffea7a34adb68a0d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c3913aacf6fc74c631bf04ce3a2c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82c33d42332bf4fa0ea7872aed8fe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b71cc4181d3c2e67c4f96e8dfa6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9bd272b1de4efef7fbcf1cb12d4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a814f6e197c7d5753f98630c76a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d52ed0175468f6553c75cac11c498827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0078147699661a1b7b661bce77bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4658ad99e40a3cfcf05c4ee33dc42429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c102ec7bed64e7e1481079ace921a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de3751304115c58b943b9f3e40b7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db125f2acd3fda79aeda3a2f5b3c8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968d146d0372de3dfb227ce145913a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7205108484d9d0492b2a4ca54c50934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cb378901e4dd3c68bfbecc6d1ebbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938e1bcefb1304480dd3d3a35d4ee136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40ec969f8500ecb5253d9a86c14ab337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a19a34c2509ca5886cea29c57aa3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7d73146d20ec04ef16699c242ebf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1777020313203a0f154d89834d16c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f42703095b060a85f014108cfa262d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df868603976ecd12387db3ffff36dbb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419318e903106e78d2516006b9cb96b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f3f01fb6bc5188afc993c55ff51a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abdb459b7853e7b8c1983907ac475445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdedcdbd488ac88c0ebaf59a804f70f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791ec0998835f94deae52a78319bf4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937dd0a3497f3f0a6d61fe71a95c12a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98183944e69ae16b1925f38e013c36349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774501c1c72e5c98f46959393c621a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a9becb0b358b0bebcc30be87b58551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f6c6b838c72b51536601937614a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ce2677f3a21ae0aac4f5d390bf55e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f82eea65e08908d27ed70eeeec036754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0866a8e6c41fc6aba7b16a56a72b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dd6f4efd69f0604f29ce75f26594856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef32f8efed8544f8ef1f342696be7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c75dcfb44a51e03dcb44c172ff4e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee2e20c2e7a488c32c660469da3b0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb7b9ed182280ce7e675bf88bca1f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9ef009a01b1bef9009eda13b10aa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22f675ac7fcc28d8b0a91b400353f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912e2792416d6d48f6c1b8c5676e0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caaaf3aafb7f8a6e9e75b5c2d4e9ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b67babb391a54aa2d68a41edc7917165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f026888b90c86de5b40f774dfa5759766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa835d7d2719c5bf40f91429ec405f8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a74bd98f1180c416515cbf199b8ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30b2c9dbecfddf5ef237be81765d4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043659c2672d45ca5d22110685490270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8284bdc42c1e2aedbc7d95c956ff971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a53a872ba78a824c331a49dcaef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daabdd657e09e27c52b80fefdb9fff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222315eb2278e09ab33f786d0f98dc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79291e005a995706a8f389a220180f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d063d02357e51c59cb9237f798a7ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc640662f592a4fdc68bf7ec70a2596577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2605d434fc5f66a9853fd121ee96cda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2b678c9afddc5894a4a1752b4d9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262763e351e8fd9b511f9c78b5d78680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0be949024d1c3fc304c523c226aeb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94064b168f08c38e326e541e6e2c17382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a12045a2d5dcfa527a9b6af4f85a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8dfa5176195380e295a188c5b02d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bee5fe1297d943066932ae4d6ad5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8d16f93d156ecafc75001c21e3d6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9099a4652b854da8be80e8a479f416787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91704d6f5bcce4caa7800e554ce979de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496408016b9508bba737926103ae6cbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a066745b3ee81f3dcde0e099fe3a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed7961da754d87bc3241bee91cc77991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762044be8c32f14997b0d767c0f2987192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2002de883ec607e04e0fadaa0c97893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45829ebfbba838b7cb6646deefefec894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf6c115a6287a7e8f4ffd7190ebca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00d0aa968f8e20689a4f19194c68796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22fcf48c1496176b17fd9a88a4347b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b859c3398e762a7e1ca30db27dcb18498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc86755010aba5c8a6d02ddd0dcd0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c8ca825a778081f675087daa44e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fb9cfcacd9a0714e340e86ee64e96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba767836f74217ce704130a6f0cf9854102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f66d23514c61640eef254b40a021103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8e84d7db1c0b3e76c835b41ab114c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d764f3d9fcf27a365dd73a74a480105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd03e16059e1afe5e03a95a39c71dcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf91b314c705addd8020310129a3e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2e2e71968e710a517b97b19022014108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee65083e272f608be3f9b363e9b728109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8f57fb549564ecc92ff6dc14e1772110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb942210b0ffbf0074ade2b5049e30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc65b10373322e2eca56541d4d74da9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0759ba95c6b838cbf11da85e564c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c98368ca7c835470755c2d9e5c3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a035827295da82e15aa8728251e2894115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170daa3875ea0c1e695dc82b9e0cfe97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5572bd26978851bccfd9b669b46f725117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b9568bb00ab0e272de373e407dc54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f47e954181aa051e6603bd6c3d1db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c0d8b9f6536a527529939d9b033ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911193bb15652e9245ce8551dad9e01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d808080295cea40967f84ef59ef9dc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1e8df8e102435b94012c403091af1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93019bc49a59e1cbac085e1e1e0ce1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33fc3299318aaa01274c252b143aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f724002db076d6f6ee416ac2436093e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6ca28cd47d5b129f428e2204b0ea1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6aabc25cb98f25e567aae3b3ab9f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabf86200d24e284a19d4faeb2e5674129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcfaa38af51d243641f086098911d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d7f94387b772b9701d3e5161575e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dae07607b8b6e56a112ca5261e9b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565daf0d1e7a41921189b86b3046c926133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5380dd3471a0566a762367cbc01e4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e004f74d4f1741cd6709bd2285d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829d02a694f8f4c7c36ff712363b9d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b41488cc4c2ec00b50ed6883fbd1d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7a1b636cacc467a60df02f0766669138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a787be8bf5048158e9add16e1a5feb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6df2e8bf26facf16f6b1d33eacd59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f1554e0f78171c275fb5645e9f312141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2141c37937bc2c6882b23589003b8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569106a35ba4764934daee434e58dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01010a8b84492381b0cb90d5664508f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79337677224e04a92e4cfa7ca2ee3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cd8afed6ec5ff7ad7cbfe62f09c52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db92180785851ba89295a814bb041a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a10cd450ab92a2c940d3242f5e450148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46169348eec5dc56014b920d645c1c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b88bea029f3f71af0b2290da3d69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccad1ed819a13bd2590219556fa393151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfaf1dac5a43c1473a5765f3a99da6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c6fbd1871551f57b7e45d46b1f796153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e99ed5615a93bc3a62ef6ce85d048154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a55d35e636faf8d39fa7fe7e5e5d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9347fcfca0cdca7470a1ed540eb6ff1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa810cbb8f40f4871137060e944f0a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455c3d828aa961097431804fbbc8d7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72866be59477aa33e581bf60f320392159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d21d660d1f7a1a93c84bdc80dfba16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f79ca5099bd52980fe08197819942a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c00669dfd6bb63a7ed7f45dab4f631162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c8f9ae11ab0ad1a1fe5fb04321402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f260d62fd565189f3bfbb0ec7cb47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288016bf1a1f31f60c6e16aa3bce21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be3b6420135ad9a450f9ca940da7d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798c3da035c46298486eda3c1ecabcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124731a2939d7e308c5b2234561b970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f1e1ead542543b3f496559a7acb6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495da6a7bdc10880804cb700d51d065170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b7f2b07b90c26bc97a97e0904c385171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78dc55999df90f2b7b1c01eb98d847172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892ab3efc3709d0b576235e4a7b93a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59545824706606dabce384f7239fec39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a88782b2a5106650cc6e0f23bd2e6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207604e2f13337ae6604345e298ad4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd2053bba37ec2f3d477c948e55e0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492802309a9d0289acb8692788db1849178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f47352d190de4fe86d36d2ef6622179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4376b491673489c88a29dcd5aa50e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fcba09b3080a1a2aafb2434b4f973181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af8a0b6d0dcf79421897f68e434f98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031ad40f1881fce8d1f37f1b571c332183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb08dd7fe35ff2dbb2a5abe4748508184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b886319b12ed54af57ab9410a0cbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68fbaa579653cce11cefd8ca8fc802186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88754f4aca0f8f60b5a8561ebb59fdb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02911b693acbb31a9e42d569eaa8bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e2a7a9e4ece3be7425e1783db92a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b03437385a20f6f953874670709616190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf8b834e5e7c0a28a555505c62b47f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802ca9fddd7314eb555a2ac3974508192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaadcffcdc346a5e7f1fc26b247fae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36137c0f03aec23638fed52af6ddef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df01c3e021c235d7bdcc062034396195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b39e5b0bb4a76657812fb54e98306196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c8d7160d2dbd37008ffe5284a6db9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091552c7f449df1db08982f9ef2750e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675c7ef5a3ab0737a0812bbaed2b417199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74890b9426c80defc8d86d8c8059bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11885de2ea5190d631816d9c91ee2e04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8840759d73817e119b6436899e039202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce981be3af6792dc443bb64791c24c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd9c8770ce00b52a97924d162e3fd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e6d13a1beae4db1db7eace70ee2b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93368797cc67feb0d6f6687ba7b4507206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fcd19136c55526415faf4319421f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf965408c67034a69c1cdfa7dd81d09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b586e75071e19300dc9817ace38ddd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c3f12b72a4a5630a6c6ee8531dfc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd211b1ef885d9cc5ede26bd50b25244211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1bc3239f16cf840625eace77f06aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13498f09893c38f3b82c157e9dc652213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6030c93cb82eec479175971c848d26d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9518a520485dbfafcca1df537db73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435008f55af9becc0aec070fb1da8ccd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede315ebf1ec20839d611ab772f5fb19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422b414828ba3be7451165371fe49b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e15948f16f69586b2dcf409f3596219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0016be64ed49fa57bc289814660b14b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe87e54f9e4ab8a70d32db9d57fa538221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8c8d08414537140842894eef3dba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66858d6755ee88a9239c652397d6e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd938c41746a9b8863fd7f90940e139224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1d73fe04aba3594e9484e05e87fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589392a557253ec4824d045c454416226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44179d1f55a9299343b3647dbda79ee7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591866ecacf3896789697d5e5d12047228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01949981e6d09383ae76bdc29d3d363f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9ed05fb03c4406b8cb6ed966e544c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585652af9036fe15f7267f4ebb0c640231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69480e97a48c0967337d1ebdcb293cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b48982b5a1d1a6a1f720bd8e55749233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97d4e14684497d1a5e88448e7f0c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240742cc1b38bb0a793f56d0e6ce386235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2d9f3b9cf2cbad2d03c76cfb29157236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4310c00be99be1c77caa994a21873e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f86ea2a822df61200b3a63afb2854238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07283bf67756e6a6d72440f87d80aca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5396821f12f4ec09799aaa680be33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a2731df77c6a8eaa8fd5f2111ef2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf555facddca9dcdcb27f64abce9c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d780aaf31c643a663d70609547ba88f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486420dfc1209bd4d1a10b21021de74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e4c31f416de2c2f8d8a577ee61c85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef7afb364bf9db26d63b9aea0901bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cb897c4690f47fa17d26691000417247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e89bb19ac5cc8f3c5c821ccd58440248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d55f90cfc529257125b2c52bd5efdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599379545e4250d8c9d9a7accefe8a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f7fe709ada15aa1efac188103a10f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189edcdfe09275a43cde029d2bf564a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460a978f1b472525a0caf8eb9a2f0d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f390bde540487d9b1398e9bef99d868254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db63ec2f81a73d2daed4f15af170f43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89033ca67c3bb053ed1bc2b31eb246256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea28924c657c6278c1d050f5f3f1cc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af03ce2399cff008231f331defb3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f213a07daea2b8ec287db838030a889259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f8069534e8c2e19e1c0c46967ffd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80818396457c346799fbe558b007096c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af967c6814613484ebffb95a04457d0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fa796374bc3cdb1ae809f641ddc7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c940a542440454996f3b7b7fcb1ced264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d3487be4e239b54397a6bd06d1509265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279610fa3e4766c618ca870f2d6123c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7cd19a44d63b7fa60e8a0e4633c38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede693f835ed7523576f9f06098f4beb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6729f997ddea8b25e52807624572fbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7858c7f1f37e8587020d885ec193e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84be6482c1ca68fc68aa498cbc8626b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc445cdfb75a9d67f4aef15dfae3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f19493d208d6f0a09b5eaa3e752ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554146d82172cde516039238e74ad4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae94b23176a60bef6ed7735934be31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fe4afe90eac2ec70e1d983c82c0d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e610333eafb70f1d34f5a0d314071277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6459dd680f990b7934460c845633d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a854c727072d3c7152cad8c700a757279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec733f7b2178275ae009bd49558cedf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefba2ad564d4195743dc676a891d358281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c05b26dfdf4927747ac96d5a8187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd17514353c464e50cb448aeaf903e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd868e4ddb311d6a7b2a1fab15567bb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb0dc59e308f9eaf3d0d60f28def46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86998ec6edd30317ba326bb39254b2bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae4b7a48406b52edd664a391348449287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ebb2e0f2dd9fdad292fe80d071d6288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cee5cec6e15138d95d9e0799900021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aec13afa01f290eeca1bc0b8c52022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d5538ca2c3f27117d3213403f9613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02044aa0e86c8df87586872bd899d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f3524cb881d4a4ece0d218c4288aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904743d506443360bade7b9dee0f8206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f85e558ca58364b6acaa717ae1dcd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c0320c193acdce1d6e71467f92cd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c81d41a4da80ba300616b3db874ded9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26cfab278a4a35436233a9c134c3bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f1a275d7bdf84bd8feeebb34ad2e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c861e21f70592bd5175041002b700312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2523c50a0e50267a695b41f330c72913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da42fef63af370a784fc4fc203a4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be29c45486443c9ef91b82dea83b65215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff5de5c9d815f4c6780e324e034ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb90d430a3a996927014ef86d7b9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f9d8bfebd3a8b4e7d4f0885f3b4ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc74b39e0f00f2d727f1d1cc001b44d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0578366572bae4747d40bd5be860ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd8375c371e9eea0b69d043e5146621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99755de7624e6fa7d7547be3ec086922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac27f95a729711e6c05c4719155ec9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5b586c5ef21bcdb01db4334be0f8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb0a32f4938de9e63be1458a41647a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51c4ceb9c0dc15dd920759b033a51326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275b60d2a8f1c772805954363854cd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dfa3bb84e04b15b7883465e4452fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a917c8f465f472e9621905175b0f1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510e86ecc0311e4be38e3d23d074c7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d962b21cdecc6f83068d027d6f75b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb568b883a516530157ecf0aa4249b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d2cc0c1a111b5f4e689f8a955fe9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fece54f6bd07612984e41f226c30134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5358c284b632ffe812f629ab722d8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3a4f3691c31d3fbe35d88f5ef93e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa01ae6f209179a3cedfe11a1aeb9e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd2b54df6ced1ea07f62bc8602c72938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a387b37ef02be9c2f0f1203bb03e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29315e430cd99c62ec41c961e1df478640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af1bdc4a2c98c4753afd023c5d05d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216e8715f78764a4322679fda29d0e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca31ce4b1049832d7a244e8e66309743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df63f2f865d39108796e94a83b76244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d449292df0c787c62b19bfbb1e72c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa46b197ad180ea4a3408a24793f63746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6977b17ad1104385e7f5a7e53b4e02847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105007d6b9286aa3f366ff9852afe3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e6af81bf92b09c2590b03a144797049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb3d3b2908cf024707550b2a92320f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f167d6568328014cbb3672997033c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720fa6979fff7c6426411f8b5f359aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502c5423e4d114d2685cce01aacd39353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde2169dd3b3835ec76f0cb0d470c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc22a85895c8f6cdae732ce573d36355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b0f812e438e82d878163e80882ec256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c079502f98ffe09460d31e3a51b1de757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dfac73a694b57c538c3b2e6202a8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328374658082c52e93b4374a3bdcea1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf1db3a7b2f131ce1b6dcd8fab267b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34429f74e6b1e8bb7ef5803b56d965a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a909ba02e36d1c9a3a055c1a741962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f6adf03bdd0eae46939c98bedd13263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25020c8f43b6a16fac47e7e3d4429b4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e68172162037194c19f59854cc1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632a11dbc01d4c0d04303dec854592c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bc19fea84ed8e80470c7098f33a9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079fb31ea757fbd0165c591e0f85c0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1448e25e7c43d88569810e488e82569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49254b8e03f43c53cab1f22c572ef9ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb83ce2df801de013f9ef8555f095171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e9a80466467bda50c0474b7d4ba6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980dc3888a9516ebc4a2f9b57b07f5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a03476efb06b681f4b623bfc3dfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea307fb7d8d430afbdc5cf46a96a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f8083657185b2d94fb4ce19720b8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded73ece74296c02cc72ffd8e90817577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b417f72859ba36606f9bd997e0eeb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c9976665a8d44dda5330f54ac19ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6be70b769387a7acb9b80e4b8c65980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458518fee5e38ef644e10f94c3be418981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68eb3f63489fe553119b6922f3167b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17026d0ddf3328886095b7fe3b15b2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9975569e5ec1c709c3e132d1cc08b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1cad335680883e0738c7209cec5a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c120b81a520dce42d66e591eb259286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f509f74018cc76ec9f3a394ee79e11e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91be60929ac9ae99ed3f88e3514f72288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de82dec0a37cf9240c09bc175fb2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c0f8042fca730e1e7cb2c548446590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2048fca64113eccd83b0ca0e7ba5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b92e7cfd79c88c239b2daeea939acc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b33e29fdee573a5aa9808986d15393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb6b7b8e3ce1f907109c099a83518794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f47f2ad69cc3adf27ea754f3ea7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566851d531fc45052d71ac49cad162a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a5699588e5437bba3581ce9af738897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac27fa95c698d5a4c4b8ad0e61ede698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d8bbd0ca0dbf8769c4083f1bcd2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6114b32ed986ec3a0085ca7bb681a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c75189eda9302c2dc950fdeeb0257101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb9d2eb243f89e0c60a8ffb5feb69f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232967f22852f4c7ad989cb8e05ddff4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c4dc6fe5e21b94b9844156e1f2b86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52f80f2ace23b30e86916dd806458a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46330eaf269ada35f5ee24e48cbac831106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5739fe789111ae5730e10845e6b7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbeec5fca6c85161c1e77cef6e4c34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa083a21ed865801d17e49ce3da7579109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a6407be28ebc80bc3ab269b22320d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12130684952e894eddc2cb77a1a390be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da977e36c3d0e5dbf401b632110c13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382d7bbf24981f0821d4d4a9e1e1429113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd059171aa6a367def23f78600ec2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99ac4912de836205c34ec7771941af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f27882bbd10bb1fb26a509124ddc25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd693f3e7fdbf0db9f344c03151ff73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48232980005850a7cf5e4443a27c9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56624a090889af245297e6562751dadb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c892ef32b8fe06770d002f154f17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421adae9f4c7948ce37e4f381419e15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb14d5e66b7fe53bc51c8379806b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa7ad52b7a3c5d4fe12b9abd56f562123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb74ec720d1952404a76007bd1398124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccae708521ddf1253067b37aaea8c03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31354145fc582b1529bc403e79606b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bbf0e7c5953985ec2d5e71d726749127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed849258f3a8d513da7544425554256d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b23f94fa28c4ae2f7b0b53e0dbcb49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b107a40c4acf29741a966bdfe5123130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f65f2994eb2624eebbcb149f9a70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f16b1e9a0a803b4fd4ecfb3eb1c28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c276c76472fa47df2b4605076360133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca109598dbbd8680eb52e9f836d89d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3694e9955be6d31f0e9983ea03ff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f7e1e77028ad8b5f7d68611dc77b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa07903df101142b29af5e6dc6b83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06157be46fe7313c31f5f0b19337e445138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32663b6bddd734eb1322db9d524cac6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afdbf1aa2b2d93563e8ac8285b0a27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185456bf9cb25d8ad45c6bdcab0a5693141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aa1bb70fa119b00eb4576213d3cfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9257900ee7ed407bb3c100a3b03b03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1070af5124b799ebef2e30e3ce5f8e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842138f342ecb0c22cb6349484cf447145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee7c8bc781f9c6ccb7f348277717e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8c36f07e23b54e35e717b00cf525b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31b00ca31dea2dc0c6fa5c5e19045d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c52aec203e91b848a03d9f30198e8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c670de5e47b3dac2e4a8b6d6e2031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8299182b85979eae501ca4c2a8c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218312c5e98097c20e2daa52bf6a94f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaac8d55c2671a623007f67d9e9edf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345c636c25e550e52639fa987eb921e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f8a9d77507bd15eb2a99e753f839d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cda1583c815e9be325b34311a072c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd66f2fe7d9acdd5c8c373a316bb774157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907c555e960ecd85cbe0d7b1e91b7cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3edc61d721aad5abc1008f48341db5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302058143dd675ae12a4d8fcd2189cbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328170d74ccccf976f774f883197ac3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31cfe96fc01eb6330697a10420ba3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d3908f02c07e139e42bbbab8c9820163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97457ba90bb50a2d587ab11b9d1bb125164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad695903eb0aad55a36083572634ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb66adcd6b17265c5dd38138de8692166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fae7ae3c372f92a8616e5ae8e90342167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c0e6202a8fd5df55f48e0a3f4b9fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec1bfa2a606e06366c10568997be38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98686790e98b3579682d05f5c8fcbcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84223ac669bb89b0f90be4bb97ff74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b3028c18a2f323351159fc1cb4c27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7718f35abfed98af0e62f4ca2058d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389b69d68e363af1400e23aa0953e89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ef3c7c7126a809b30e02808927b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8026736a6e7aa31c239f03f6058f25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ad5ae67cabd9b3c19f2d5d10970f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146962ea31fafc23c61d735830ee1046178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39995ef6d94460d36b162ed1852885179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb613a3383bf34e2f0e2e10277ca8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b38eb4145160b52347884841c9a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab77023ae255ec746bb63ab3070406182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c2f3e21795d28682827b8b061f497183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e229eac9fb76f641e5b77d709ea2270184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f129e8d72c28913a4a45c8a060c68c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33016481b4b6c31399ceaed242873361186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650674915f9e305fe4809d15413ade9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213771df34e7845a0cc28cf1d190a35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38c50773a2f48eb7747defc0ed657189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f662f1e60df1cccefca4a29e8645d4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0f34710a46b98f8bd3c45aa8150d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171d75ed9dddb467d8a19218fa3c5b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f353e04dff2f05bf6e220f92e3946193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71eed70a4369e36e864fd24e3e948d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87e975afb6a60e9b3c371204bc00c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14eeb68efaa96a99234699ab66b926196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093251da3cd32c35ffa8799941803a5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea82ae4023ac57cbfad8de06e7b6467198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90bd22238c3c186597cfdac1fcb49a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a8ef4e4466b0454fa4d201cc3b04c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41be1d512414d93f2336005aadfef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ce67e21c48e6bc38abbd580f18e0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04030c8f2bd79b911b8081c4c4829b34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976c46b05d9c7962a2ed06d5f39ecf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b8369120c0c94b057efbc2d53d31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e001330f8120988f3c30cf79bd33c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede32b19e8c47f6312a96e5ff800f096207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa1926c2628615a95e0cb717cbea3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68811ce56e172aa973a86ae70e7008209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118983b7b82ae2a3d75afc4a6c567535210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddffec29a7c776bd5ed10a4884ef0a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fdb44905b39135b0bfc2fc7e4ede1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a326c5f4501151d59b9300cc9eb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d1a5811c2764f100705b0bad0fac1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c74c258da3a6f24408ff30d9e39f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680fc6cd7cd456eccdd5426f283c5b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d53c025eb43a6fc4744b465fd0a26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f0f92a89759058a1c978d2ccab35b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deff56049645ac7990410f5abf034c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4063c3106f3c663da57196f5ad6cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4266b7de90b64cdda360c30d1c836221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af80b7ef31b24a127229a481df572222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b22dc018429c3ba22b7aded476914223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c672696141c1ba1e9dc097bd36d767224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47387721aff17f8e7cde0996807af76a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b5c0cf719cc1f6c4b2699eb013d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d04070de4864c3021d2833ad0f32f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad987bc864d02c6f7ba6bcecdd868f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ec0a2f9bf3a75f57317c4128f1811229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5512851499dbd17a3eee10f7000758230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f97286f8f4d5853cc887357180679231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615b85a74f62bcff72783eacca14990232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c909c3e9fbcb70573b670f97bda6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195226d0ee0891965e68d3b48a4dbe35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f94e5d4c7ec0edef4d7b0128ddd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66e0d535478b6785babf4b9663035a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42c3c63e0fb77a188026e2b360bc5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c42decef00e631ddec7b17b373d1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471259dbb75596db0cf73c9dac6310bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c525127ee6fe12cfb1c2986e1fe0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb75744a754cc7c1759d69da299b3e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d65e9856d517cf1ea33a799c6e22b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc0c93a47766a7c1077cb4c7f3153d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44742fac328cb984136d74821934c720244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb6e9351ce399044002dea2f5efa5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8071d841b032d503602d8f4e7538dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56d5627ac4285f194bf1e0c142486247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70b01c2ff0d5482fa2d46fe7e0a29c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd96742b9a8feda7fd0bb339cfc0628249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b4cbb2c0d4f55638371eb35d8ec4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438d270a1604301ef9612b3cff41827251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3466a8df88369276673b736424060f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddfc0b0c436269c68a0459bceeb569253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab9c7a05ea1dcdf9b1fe6ef942e16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52f43b083e13035de39f8c958aeaf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7394e7dc705dfa99a587157718ffe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e404a2360beab788f80432818e4339a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02460657ec3d3253539b106e914d5269258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d110e2e53f45163d0e96aabd6554259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20005aacf5853e531b5572f06604027e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b84d788edfde05aa977f91f466d9d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dab1f19a8dccb7020031779acb30ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af329a4a04821175b55c3d68274608d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3efb976763bb9d58bb67fc265146df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe9c5874f0414191a960aa8a43d44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773792e21a65743a8bf1a775b03c5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565616c39eb50d16bb541cfb36a1f9d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558814de8d013f3e90e2a68177925d37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b1dff7fe12f8019d97fe7244ce79e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa6c4a0b634359c7b8296c5c004b48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5babc60da799717f4bccc6b38c460271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced5961e4c66f0c902380c358ec1e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d6ed94292d49243b3fd7850df8ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee399d32fd26b7b62e4ded1200b5fafe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5192dd5a78ba881af83a5990117ab19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e0dc7b9cf3d1a7393fb11224b287276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18683d96212f8a978c4806c4eac88a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb14b307ea753c64a0a597aefe4a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871a43b085325ac175e10405c59b22d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e34e93dea64bcf2cdabadc712fc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5fd132cfd102ce9fb12e57aec3a39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dffd0c00fa3337cb062e691ee3bf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f709c6d8f8868566a9927851037b85f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32677f47db3de13b30df0bc76236a0dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107acefb5988be2337e58bbac890714a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028408c0fa0ba933202a035d3702f28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a4474278cdafb1c7a50676ca2885d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d6b5ec8a5bc821036a402559de16288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>