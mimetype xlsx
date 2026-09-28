--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dfe271f36adbd3df19553922d818a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca91a6afbfa6fba85d2d996a2323bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83d5a79d41b0ca10373e3be1a718d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c763869d2759b625b46ee621a8165a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5082f8fa909910986a7f439f75b2c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a23478fb44cac54515249ce74e3d476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eddeec7b9f432b2f335072a2a214c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70a2d26aa61a4c9ad87d85e3654d778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f37e1bcfe3fc9680cafc78d0bb5a039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ca2663709ebd619da73f6370e436310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d439a7e043661e303a61682f1a68411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffae1f73df5f12f29d8f670da59e1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df86b7fe6f8eb6f3ff2e5dba9ddce5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f20523082060f60c3e915625ba2e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3c1a5491ae5951428a935321fd88815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79613a7a77bb38f127e4036f0492de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5ee19f32793d124636166fb3bf1f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241486e7123db7087e487e215826642e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bcad9f7827d5b10a8c25520ee88d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9438fa7f8580c930e1426dd8d315b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601d4fbb92a2f4cc1fd6303732e031c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524e95f5502efa2bb3a6ad5efb5e3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093872bac2f146dbfab5ed701ea289e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc620bb92b76f07c761a3ed951917ecc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6443ede5d01bee0496e4d556a607c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab7b25462fa74d805503ac59ff111026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2f76391b626adea756b1942b0e8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be841eb0a0e97dea19276934bef691128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cc225144ef287d3a7021a8b00801629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdd7a8d8b92940219e1dd3e691e97130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca47e48df9238b45e57ca441ae9e2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae117cdecc44744dd7f694313c4d0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dadf962475638d8450400de614ed233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e92c5006bc71c8c753d6833c9e78c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa25dddf051d936a5dcc271a7a939935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accafacd6f1ed1a26a7e4ec72cf63b7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f083f3cef145847642aec5a7b0d6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e89fb0b254a53968a709ff89696138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95699bb7eff89d619359d9f5e7f28739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b518f00e7961b56f145a9e3f21c2f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001f9c9ab9a1afc0fe3d547d63779041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965ac004e105ba1f8f039111062720142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd1c6920d3f3f3b7f1b391ce5449d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96806b19829b31c82259b65b0f8d2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3c9a2f19f32c636ae8d892b020fa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39041defcd504c4fc72158fd2a998dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa75a383ed58a02a2544cf796ccf46547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a4c2a2e8fb03f232d67fd2ca5fbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a99da6b50f93bd688b1c5d1676c4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f961906db498ec93c1aa3c5d6a1ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67002a5cac55bf808486fd4c26b2ce2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86451b9f29a5488c0a0b433fddea3d5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01995826adaac603fa4d495fba0dec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ecaca6de5fd6679d0a9fc5244491654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b2670c717fbe2da4e0b702ccb47255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efb47320a90412c99eac9492940e4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe4a3768ea9e57f394dafead23b99b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd1375fa360e5ad35a384e29d4525b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6f9f03ce9106e1c93f5ce3149e6d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcfce2402f94d54c3b12033807beb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b91d97416223dfca72c75e8e3aaec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa17c6c18968c45d5cce10c8e0e45da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488318f9a850cdb03f0a2bbe7244a61663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3e18f7a4b77d432e1f9762ef670c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca3afde43e5367f81314883c51b85365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca04400e7f23851dad12af3ee4c67766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ed80ad90a33a33538efb3a78e424667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd3bb5d9d9d145897e4d785269176268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085da57d312df84e3c62a774c7e7249d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84e462a081e2819469e31e80356f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611353f0cfef87769df191a6d1d7b8c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7eb907a8d26f8723d9d0ea4c1d9ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80caf8e73d12423d5ffc4bd2a467c5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc6dcdbef82cd366fe21d6b01058c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec144bd7a3461ca5d22d5137d83447675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ed15c60d2e56bb978f3fdd5988bea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4a5f5c1d76095c236a5eb51d1676977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcba75af281c8f7345465f97e4faf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574a312dc0bc0e8f21c9038fe6f2bf379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79524ff0d9af50eeaad814b50a5eb36e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392bfb978f3a16b757777cca3f4851c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbba707b2e700a82f342669f9f5ce082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f25c4c36af0aa30195987f3086afc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb458f47a196d2ba79b805140d79b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd5fbfe6825f57f720ed0bb825b81e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7b40b9072ce1bfe197e6d2244a47886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb496266d40e37e994f8bf5c1e7dbb7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e48f110badc15a4cd83c41c120119388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a0e0a222bc680b5befaf016fc919489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f4ad545d41dee2848468cd372989190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442656a884a74d5bd7dbc39bde4b6f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e37028e1857a2a541ba568b9038fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208b5f88dd79ea99aef919e1a6ea7c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a785ef35388d2eb6653a0a10e79b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9646fb5861d122f4aadbd0f0d75fc6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cba511973273bcf505e8ad6ed4a8fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ee8d9d31956aca39e79cc88d253497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7fc7a74c9ae15cfb7a0e6da6eae1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399426d033a3d4fa9832d534392478499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd747cbe350daddc0afb1a1ca7acc0a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ebf72911d4ee53a6abbf18913f5a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721bfa6c18d201d24075cd1fea6f328102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed509d0baefc47837572cc8a90d45c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec57934f9cbdd7934686bdead82d787104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1efbac863e885b5e9727bdd434fcc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae1bc291efcbe40bffd5f810a6c321106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e48be063b03485065fae5131498805107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03bdc3ab034ade5570b8154511de9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7fceb661d26d4cdaaaa0411f32c8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cdfd58f1613fd332f09f869c07301110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512b5782cdacd1a73afa6dc9affa3bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ec01547468ab64cad289cd9b815a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1429fd5855d0dfa99a560e523658113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd510c50aba0d6dae978a3dfa75afeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe25ff8b5381d34cb3603189077c33b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0f0a6a75b247a62b204bf1a7393d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f90dd4a19d34faeeaf30aa874d566117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8919699362385bc4697fd23b72e9c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c9eee1f96fa94ab32698b184c35b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca5677f318ad9c2b9fe8083cef9eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5a19a6816342df068ef4059aa3a81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aeb1c9edb2b02a53b393613e60176122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a57eb2df58d64cc90ad39377e311d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a970ed1e51c229d4ee5a3c4b3a5c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ae9f9a21f7db02bea6c64dff1604125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88b78f42767401c90027bee632992126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530ec980bef80ee9445e3b38ab6e7ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f24d7bb67f1ebc4dbd339ebb0cf0a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bea46717a60af57af3e250b5b61e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671eadd1772c83846d73c4831a81873130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c5db6d1e65c507c6fcab7f08ba247131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95278b2778be9a5111db09410f1508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925df407cdf72d45219ee2f6d6c96c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c875b9b91d0c6f827bf2384bbe20e49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e290ece0d89e39bf7bba177ddb9334135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5734bbb3e7bb113e5ef8fc632307ebe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf1a6ba1b66e32e0cf7658c71bd76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533c30799b971dc60c708c29c519d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aaa913601ecf46bc79cbe7caa06d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398534a0363bd13c8478d67058e8b7c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdae2372adae4ef3eca7bccab22b93b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026fc539f55b8e1bf5fd218a180ca1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e114adc16f4e5c679a8428ce25065143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1ff9e1b764ca95668efe9976fbed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b832a2265f785a70e8b6444f837ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508840ac2383ab5b400ee34a8a757cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c11f96fb12868ac443fb029e19318b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc89beaac070b89f2a00607877a34ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ffb4f47f75a14ba11eb35e8ca5f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcee8dc5cb8b0e29b00478644583beb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26901f6f9efab37f3209f68bf7e5d51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1124d02c130fcb6658e407d9d420b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6009c36bb11c510ac58172286f701f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eb0fc80fa4f868231543f9282d46e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec463b1be1c32618dae69f5c4e035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636349e2a1156e2d7ed2ff519eb08fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2642cdf365d8c8a4a37757da0aebd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5925e207073ec327c6c8464dfcc095158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc36257c994621cb8a89b624c1653a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c1500de05c54fde6c1fe980dd86c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6ccdcd2a89cc830ee03d3b959ffb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3c3fb86663fdd9b4fd2e9879e0e45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26001753db97e36a3f2e9f908b4ee9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68573da8c9af3cc49d7c80ad827443164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d19c0b2856f5c2dc911de3a2e6685f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3065d5d936e77219c7afa3bdf0bbb5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f536ae243d80bfa772aad0a09ea6d82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b07b649a9757eb17dda4fc52e0756168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a16ed1d4fe46ad8a984d07284878169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407c4445664e059baa32a6f921797c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a712f46a935c7a78fa0d3c08e3ccce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa129f4902395d5c55d56a87b0d371172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea297c543fe47477c8873a39c7763e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a1d430e49b0c1b87948e8a4e03ad3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc43a58e9530a95aaa3a7ca68f789d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1095393027025a854dc5db80efe8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afa2b5fb2a4cf034dc9f419e674417177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a65d200c76538613d9807a59aafad2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd6ec7761a11e1f23f1e949dc7a758179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b8502e2e92905d9ab93ec76df3afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9378cd08b85365aa0b9d849d262a7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eded07f2410fdc2231b5b3bac899d64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7322d2cfb25947b651b3509d1fb95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9939ac87923a25e34a1717aa3c8836f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6da8d3dcc59108f12057f37091853185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2bccf159b12a8814f291342149b0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417a1e2443ed6af808e60911878f1ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6ce160ce1c72225998f1b60679071188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e8b2763644e6711deec9f07455e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa899ff26006aca6272321d10709a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6472d3b66ade4efeb4022fdb941de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e49fd85b083665df17e9e1896e2c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd6d4ee890bd25ad18c6bc620a055f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b391fa3950330a9b83036711802e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ce1eeb6c8a8730f82daa7dd6e8fcc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde8602c5ae70cec54448f28aff0f48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac425062ff91eecb7b0bd76a20c1594197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b2a24fa6efc2ed4daeb41741a5c6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bbb4617b53168d9810f09e4c45967199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d617668bbec7eefca5468bc02dc20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598b43cfee71b6ce52a4a853a914607201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964edbc0c67bf3027d83fdd14eb62a90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705ca171069365011e429d9eaa9f538203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509921771b8145a3b06c4a42d5dd3af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355f523f0f09e639dfe88a53479088b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c683305f562c34c1f7d03983ddaf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee12117fcfba541954786f2263f43e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd361ce9d719ef55d665b8a9fb0ce6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf859f94cd98d5e6a48b4698ee6d69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ff46d636347e06a94e6f8a0252856210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c61f67f8eb54d5c22e80ede4528d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d45cd3d90da183e595ded9a0de94dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39a0939a2b759fe928727a456761d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a206556b0dc0fe407f0238bf9fd4951214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde31f5ab7b27a9d9ece57d99cf61087215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa395e0c00793dd415a86a90af5af1ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31cf970100f1c11c566fb0ff827f5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee724ba259dde7750bcb76ced09c76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f198dbb9d3bf41677a329f2a6887a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7094378d19dfeb70329999134639f04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1222bc6339cd7aa0447f2a5f8f42309221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592255f986cd6c07600019799c7f685d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac71192849a86cfcf65c0fd262ac237223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125698154d6e53d4de7cff567796d9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891988522bac0715de977e6658332534225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6a7215627d3060b1a7a7c74542e1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63450c2b22becdcd80ef07fda52d4be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b93a7f1126ba1c61a63361fa6f3a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0245dd54c8780cffe871dc79192d5e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b70f0dccea3cf052da32efdbd094b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624903925502123375895fba61730335231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75819b8c408bb63d3c10ee589d3bb454232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf52c84047bcd8509b09064aa5dcb04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367cb3ea60728a0ee1bfa98269c247d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3bd870427671d5c2175cfb6f6ea73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f6faaad32b4117fc6febb68e065f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986066fd812235ff4c0b2fe0e76da86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8be88e35d0367932d0f4069eeb7286238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbc79e18b982cb9fe478370dbd5966239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f037c7106355a938af7ccb04eda1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b1714b3eb918b64147b0bffdbb8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a61dc96ec608b42474d56687ec9de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565cf900c7c750d6a58e4f6ff5296e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b96b4230c84ccd906bc403641b7f0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3d1e6811e5dc87b576cb0a85d5f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a10f814399ff36b2da8ec0555d1fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd99b4efba29448fb4940cf70995296247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb282bde6afcecc8df2a31960a4a24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ae63843824f1d48c86265f2c25aa7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efba39a53b44ed18aaec34e07fefbd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4c87b8a0ee83f7238effb09adb6a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fb65774cccba40eb8845004ecc1fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d62fea74e2f761ba87ed014f13dae1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9150b49ac4dc3eec07a9ffbe3fef2ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97facb736d4526a9ac590adf996f67c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826273f60d32a3fabb183cdb95047e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20833f31a7021a4fbd9980d560400408257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d17221cedc60724489ffcaf15b15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe708ffb5c0349983edd39fdef51093259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dd1e3086b8a07440a4b0a41b5bcdd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6784bdc19d7dab4f574f8ba7d31fbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67722260fa478b98b2dc037213e57c96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf99d981e931881feb995664f16a247263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad40228c3ab41a0b48299de314bf34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f3ad267eca49b40b554bc3cb239b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc95c5de9f3b09c6324d27c63f2e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4e71e21dd61238d4b47c7ffc5fdf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219e1cac456f440fd38a17fecb5495c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52c39ad22305d283ce93539754a145269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc68c1eac49413e8eb9b175ba2fd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb9d49ba59d1afc9d910a60c3508e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c9f54fe47f4909f653762a55f184272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af24c953d0eee727bbe659875f70a2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3aaa43e90b20445e834f191558be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b9827bf2c22ea8cd6d9c83042ab8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b715b8d05ae8270d6ee033a4a1d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16421080725d67497d02a2d92704f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a473e76da41961829a0511844f8e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9e26b855e79a9b954b7fa0887a8bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2cc544bf4bf76015261e7fa300c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d377f828de25b0f47444b4c9b849281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47b63b1db9b76fa6dd282600d04882282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960089f9b411ea57e26613cbcc4441b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5256df8464b67a053a23e9acae40c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d425338f5279dcf1309730745dd78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576838a86d2d3537c1c30dfdfcd1e767286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e295c4bd745624e99847f67de61d353287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360c63caae910b7f8afc4293e4d4e78288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5c8e821bcdfe5503c273175207e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5cecaa4143fef879f439b051b580b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68986a00f0ff0c2eabeff1b2d956513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d570c5226c9d579c46883650384584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6b08acfb6b62801bf863756b827175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9479bfcd6ade5d295788f264359ba2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b4f3f7de59b2c6b0081fd255355507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6fb40a6d6b32d8f968e91813adb1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4e98a16066a3937ada03f5b96d69b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d94de096c94165a0ed457d68b5c9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928556662cbecd1aaaf7e0c8b7e39011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a1d676fef4254911e77a1f01baa2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3454e3aee2bea8e8c321656582698e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd80811b855f8f989a48097d5d7b85d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5502c86b228c5c5d5e8ca4863ac738815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5a0c9200264f6285b201ca5e6d9bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abfe4349abe1fdabfb7bbe9919e67f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19538e1027e82de2f9d26a2cc88e4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa16eaf80c68012ecff02f19aaafee419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cf7910900e6cf36f915e7bc80b80c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da5c1c350a30d80aefd9943ad2fb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0a265580870493f38f6afcf4e65a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8655cc3262871cbc758ffc31a2d0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93563d91dd952d374d35b59638561d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89620795ce4974f7639ba25fedbc7b4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a342bfa0306fee844fd8e0a2c8cbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ae4c652074d0aee6f828988f21da927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9124e8dddae4c607ffc2aa95fba206328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a56c3110d9f77d5618feb4116fccb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6919bc1f5d5d713540d1f2cbdd9c8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd44a6aecf40df6a6386bb655ab4ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55dd95a8454869065b3fb6a0e8808232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db358e6816dc4918fc16e3e3c82b1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4229000c512225b39dab4044bdd8db634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b048b936736ff87dd09944addc2593335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779d71290fd52f3a89c79e1a2817ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e8a61a2afba1248806e3bd74d262637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7914a6e4c87423c85e3e160af287038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0328b0d1f783b0e2b32bbceebe787539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f873df06c6028ffbae9f1e7b522a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804d1167b0004becc09da21993ea5e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03857635e852aeb78ffb851bd52881d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a1a8734e1801401d517f3565106a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56dad0fd9452bc42258fd112c2943944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bb5af5ac2fbb8ae425c972288d11745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99651c4ebf49d676794ccc5224c65ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d655a08e858979a35022b51698ba747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cf7220497438037fada47c65e6e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d3c68ed25b1b878531200cfb3f72249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ec2517f1f0319a40d7ab361f0254950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc3f56b1b4aef1ee498a9cffe5666751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7621e34db8aa7e84031cf22e7fff53052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4315d55613ef3ab43d4a105071828d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533636a5d70c6822d69a82f8486fa2e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449415c36a9503c685683af510631f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de795a3384a9708a9e6539719bfa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485035407b0af81408114e7e7bbbaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16979cafe48b9d8d5bab36b2c370d55758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d0c2380a43c120efce2dc6085f78759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42454e5b9219caa47034230ddf98e4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45496e00fefd485748bb041b2e7ff6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea145250d7af288f325097c674c7c7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43093323912544fc034274c1b5eb45e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3f55c94b2f06db6f8459955a35b9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d85650bb95bb40031b2b3fcdd2db4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df970a3451441c12ed7bb1ca92a8ba5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565306c2b58959ebeaac9546e929b4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4275a1f033c8d37685bf558c94677d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e5faf599de6a864b944c0035157f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298ab5999c94548cef86a3dd199473c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b2353e354401928055f5c95c3fe4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09172f8fd6391c5d0f73749e0f83772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8af23acd328f37f8c39d6ffc8a0de173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564ed22f48bf405a96977cf361c6d3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a2f16723ea21dc0768397db27127075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5db73093ab4db5f6a84f1462dc44076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c7aa4c1a4a660a3ef56976099983177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8d064b0ab1266524a30914fdb160278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf8a35af377a0daa51a117a89df42e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6d3a4683036b9d4b72de76c1c84bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e845d0f1ab0dfa1db660b655ef71b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114fb2cdb075139d0936471391b737982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d8f260c31a9aff35f6897c4276a5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca9e88b145d8831ae8842671df702984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4825810b832d105673b42be6f199385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70800e16f2403edf8b4a8e6d2f092f9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26379095caaf0330c00ca41655bf6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d70615ebee583a8782441c2fa272cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ed25e0d261c48b3fa84595d00fb3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142f574cf0f04581290c7ffeb3cc8fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31e585a50855ed693d95ef9c9ee4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6044404c5345e396af82f913f520592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c7e51073214d1cea080451561779593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eb0d5dac137f65417aca573a96e0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4512954f0091e4d4078b8c77c280795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0ec4ca558fe16732a8744c9d3daf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24175a11974e392d0c4e5794d002784597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aca66ef3d20331b05d82cd0ebd8ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59814caab4e65f70591e00e456af9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8b25ba0e1e111786a721527a730dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341c634986f4c24d1157b2ebe7a1fe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d6d4f5a4b5d3c4c8930989f6cac95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664b24aea64b7acfdf6f7cfabb349cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a413056a3d74e0223be352b2918937f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2bd93411d14f31c588d326b93ee05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea48660dd2b740ed6a7bd09f7e5271a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfdf710752f4a9f97477d6f3f0045b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952be0de1b4ab7cc3e6a80284dae55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631c408f8f7dc8143558b032b18ccf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6d6e27c13146bf0349e28ee9443d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8681af8ad6927c6140b9ed9ad40b4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73aba0e07c038869fa4ff744e52f72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f88ca2341ac4985c337e2b6910db9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efd8d971a2949d7f805a6970403016114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76f140f7b6f03e6f9ba57412215081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2fb0859deb13a371118a1f84189b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e487cb1df42b52ec705eb89209076117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0214ee90f32f9ec4d49d7105f7d25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96599fafc7e12e015ff8e8b8738105dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab96fe1c14c4852d51c4b778aceb01d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5b5f3ead715a56faa876daf29697121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b102c4c1c15fc6ae5d600358c1b821122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81616ed6b51f9fecaeb0e71ec240bdc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09076f4066d7330109808d469e57e7e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374baff675312204d8b3911cc094f1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544def3873da490f33596c7bff3fb616126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e9c48556cf7adfa5228c099699639127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b6b52b1e54dd6d8c4d28efd09a22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02088f4c28a96112f03effa3d1bc27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4fe6e78ef7fb9ca938bc572617789130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb266a13573a8e9024a0e71ef8ee14c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d71a69ad2551e650b0981a5af8efdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab04575d1659052cafd0d5b21b10ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc967707c060d04539743389cb29f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b5a50a1806846ea958168f1b5fe28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d75a7008fdeefe9bca0c569e67b21b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c36b97a0474d70be19ed96e13218b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb5ad4b66c660a11056b05d66d77e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0ed96e5703cd76bd9a43f0dd628e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f57f4a31a183f054090541f69d2eec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4666ba2defad9eeff8b489500ef1d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5143f6109d23ace00a66bea10df4139142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935591b68a85995b997032205830ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9b64ac3f860642a37bec923b96b1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb114a6adf4c11d982a8ac11351fda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c48577e7992a7f78169f939e09851146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c516ca1b07221e0bf52533d6e56361147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e36e2361742719648ad6f27cc1145148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf917c7cf140718cab60e67e51871af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05184add4794b373d0bcb4cb43a3da8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab074f72e05d78fc767b2d35be978fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a95a2edefde502f93940f2bbb1dfad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1f1d4971acdfae16dddf165b66750153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f282e62bc742eea85063a00db83dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a8350d33e287143598831f0b3fd7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e42ed7f48818f9fe2875f6bf3c6aa3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8546fff242a122d4dcbf511aa5b8a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd2525ae02fc9a0dd77719c70f5518158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674e5212e797814033d90163c86b86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f30988439488b59c7adaacacd2aa38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5ca284e4e61b82741d71c530b1d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de1e89fa8d24eaad1a6a04abe1541162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0d0c4833d0da4c1b6640aaf34d9ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f546a29f3dffd7b050b2fbb5a4ab4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b8830c81fbb390520ee0b5e828a5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a42c08f42d7b590f6f6a0cdb9bb89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ff8eb5cdf72cdd844826b77ea8b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afd346a1b6e6537e6bed77862b59f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df8afacc519c833fe898fcdca5e975169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6341e223dcd7e6efec509899008f89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59130c01356c48efd926d8956d959512171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010e325bad3388b672017faacab8aac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54b61d575c32fb90ea9fc00d424cb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafb6e9449eee23afc676779b32ec64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c785639ff8d53270e42d5edbc97130e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d9f174edea1df39016da61e7d3ae7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa888fd9ebd88200aeb9a8310c9d65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc51e80300a7e7103ae0d7a6391a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87975f809c6166bc861e3f13aece1aa7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb03ed7c28ceea2a37ee598fbc72a75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba74ce141a82638cbced2db34fa17d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc4071cd624d3f8248a625b0f95b2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337adaac0bb64dae5315ec2bf6ac5632183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ede35ee7a12f6e9839b4f56e2ca9e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8d17cadb9a829d39fee63eb8df23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8917b70bc51aebab81b50983ea1802186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e86ce683d406716e1d115f28597660187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d1025574fc8983bbb15eb9e5f71e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d4ecf2aa644927a7b26f89e77316189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c966efcefcd43532dd85eb6f831b98d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee1f054d2d2d666800a8e3a976e754191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badc025997f6a974fd32294423262b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefb0e1c5056197254d99ddd6756f6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5671315d12dd8b416dbaf5506b77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cac80fbe8d919ff05001e93a145f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fb75257afda58818e314a63228b00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675792655ae21bc64f9d50d2bf4b1e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ca324e44e4444388805e693b5201198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495b4b646498ea995256def38e27a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704d4cfe0208242f09837a19c7c4bba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032074660bb2ad621b4667bb25f530e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12f108f13e93e8371ede0e4314b96e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78cdf287957eb27448d150bcddc0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dfafe2e7153e9ac0b0b0f5c77f5a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d090c224b296a966a90b365804e78e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d312ea60c02e3fead9bb9b434c7e75f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8010f854a6ee9b22b84e72253f15d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279ed7c5bcd31ead2fd3940f3f32f40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993cf28374b7842eeead41178a52f07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ed016cf857ac52b9e9dab5e9fc2e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2567c22395403b09c4f1d9d0f6f9b44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c80404093d5b612163f2b7a65be5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd5b769daf7be60b04d1cc0a77a056213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52319e5cb28af24f5021081c8a896b27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298fce39299758d342496094cf41aea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dcf5b84e349194e1de35909248a26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627cecf9b61b6bb802d61228a2de0d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa026c067a6112c311a602318a94d89c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a11eba30c7c55872aa0b241cf01ad8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b28f849ad81cc63b7b6cc973371cae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86fcd1830a5dbe2672bc14dca4005d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b5b65227a30f2a7a7b8c7c8a46786222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aebf2e1334842c2a2c0d4fc058e634223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef55d1c59e5f1240d64eeee734e0b32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef2237944b589886d38663d6f56f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b8fe5ae8911fc9b6462fef070da1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4a8df5985f310f4cdb804c1a0c03e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f089b86ba78c5b66557731a204c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242779806a54922fe7511702400d680a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc099754bd5d6dcc92bbc44c48044554230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36344d8676f65d80ce4dd6075be6e68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363054134ec3412b56ba95fbec27219232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f87a1301174de86a86f87d9dfe1b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c94c71fc5279d707afdfa0d06efb97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84ee6c67d03bc41782d657e1f9d50a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d681716d14819aecffa1e1bb2b737236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbdf471ef47d1d159aee8ce1737c02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe7d0c365cf8a20e2e5d729823d1f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7769b33c34b2e62ce36e2cdbe9b802239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0761c8f222f0d266a8c3bf9a003c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133faf4ffc41088b84e244c3d1aecabd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c483cb7e41b16312c001d8180670242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64886965dc12580546c734b76de29876243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a03aa89a06ea53837d71129cc28fcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc053f78a6ed144c12c586b4f52c4697245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4f38434ff36978355a26559772653246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75a21ffdc716f8cea6d7c0f4b78ea1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd8a44a9b41b36dc194617b13865b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013dde6e635886fe8033ca0b6df2284249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32102b62350036f95ee09fa9840d0d44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae0bcd49aac221fb0c3f7cfea69dc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c8bc66bb35df2b69d26e20a4a773252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b36e39f9dab33a6a2ce3c8b76db420253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1a993be7d18a2fc47c5bcd9df7eaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5daba4a36a2d3015edcfee2afe2fe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b2fa7ba412ca5dc57b71a8ff05cdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4aff7c8f88cb1ce4a2bbd7f059982257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6f1f162809ffa65a0fd9247968a90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e1c32c274def95d408d51270a6fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a35a4801225b8c47861e8324d1de44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed8c824125237e3f6afbbcf0d9b75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3680533537c7639f2d0e1955cb71076262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4556c928b74b3e977a202f81f80626263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f919597c4212bdd26f89ccdb185000264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd61666a4c9b4fe584db4cb5f0a691265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c514f93f34c56649928feece9a9e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2321a364a3d124fe58cfaaf1a21c90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167ef014f9415ff3c1f31551d33016f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a31facf7ce3e8c9b067ef774aeabf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90fc5a758968bb239b3adb940252eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d9d84d031a73276ec09c84bfa7f11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7d52692ec9efe93a4323f83d43dcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448c0687c8b23622c9e454fc4f7a898273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acf3df2c9b74504449c30f28e7d673274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf4c1f3d9227f27c34e37cb223ab5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1dd0d49ad945a444a26ca8fe99db3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec6a38852e8affd2f1ebd87bc25a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75d6e2b061f5ad354c993993a1b6cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823b5160727c2e35b9f1488c589e20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eab6f37ea0426629ea183a1b92c8b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09707db7fcfb6e76a3bdb94e940b52fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a6cb54b6e4d2004ce9738230af24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079469adae6dfddeb1930479236b4c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b12108cd6f8603869fa6bfacec9ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf7308c867f10a58067aa8cb039592285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a044ad7ba07b476f147e1f6b75a07a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0c68134d70952ad39bc806d2e8513287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bf6360dda13b7c1b81c719dc7c4ed288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>