--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02097865e7105d2286eb87b5ad8327fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c525e0d2818624bd959a872ed1a992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fb74f30438cd254ddd17cfa349c9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd84d1750cfb8289fd3d5ec2a1d2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61250c8f113d1473e8bf08353aebfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde9d37b6a11bfc4048a667e88da1c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d39560a4f3d5101d3a384fcbeeb137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17bfaa46a85ded972c2ad56996e5098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77e1a337bbf4e03118986e1dab0ac59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d5122ea51e4c4baa979f4235b79910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb82ed7b651f8144380cc4260617e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af573cd330d430ad34fa239c3c017b5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10883aee09fbca12da657fcfa10d5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37ca3408bd3e7693fc3d7966d5ab9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dc973978d6c5bb9eeeb532b2958f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8512db93d1bb502fdd0a9add298bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3912d0a1de2f83e8e3c0848cea42a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10616180285e4cfe4a5e3ba4390e2dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8985136b1ad8e67d0b4bab539cbc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac6bca6215d273737d8941cf40783020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544d0ce20083439444b064a16660eb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c083b4be62c9df659518be20f1ab87b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2218eb859a5c04a40978d0e1b28a9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fb5fe970e1a88d21e6e337b56126924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02c85eac91c264cb6c5287bfb527b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2587c78f02eceac8578856139d67826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c1a05c9a0aa969a82056d3be1fa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad43fc67b0dc8ec9439d536804e47128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08275a1b9b254cfa4e4bc30311fbf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f14d14bd2276da9deec74355897c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a5a39e1e15902c70c5cc025e6e76531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9913cfeb00c454b9eef893b049941432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f127c2e8eb5745226b39ff8016d03933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026e3c1c4447007f8483c02a116b13034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52b806d2a89f8861b4eb2da3bf4bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9f4f7a91e1b05c43194be21d1e51236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ce8fd1ea88caeddc932ed311daa0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1bbcc72aae5053498aef04410919038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81142d527cb79e15c2f56273373d82cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02868c47f44f49fa715ba27d63c557dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f16aee6e3f0fa03e8e50bb54cf0ddb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d540d891b6953f92f854bd5f6412a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c02403d971aea9237c336d06aa6f3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d32b5324ba7a7ef8d5382cbc5c24644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd6c3ca9518da259278caa8a81429445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5cc99f7712e39a9910cd02ca4deef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9845f4934b76e64848ad6c06b37ad747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd8d1025a164b79419ad0a049b6e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5ba0431b9196e4e410391f6fea34049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3ddf2e5697f03a66c0a55e56cc82d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989401d63bd61965d86850b3652fe2ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2108362ccecab35a23d03635648ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f347eb924fab88ce47559a8c6834de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a220bb291965412d3fcce34d089fe9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd85b4cf85d0db971edf0833aa17f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770fe1203b7440d098a5f018debadfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc2d7061faacba66b4e859975b3a3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708784e5439cc49ec047a072dfa349c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc89bf7fe508049fb9f2c00850fd8a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07697c9618287e589a75d19eafe7da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f360869601a4c25a0f0efbeb740f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5400fe2f79ee27018e56293c2a1404c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c2f1715a131f6aa64aaa6a62d862363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e907da9b66f268e0e73f7a6c7943a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e5837aa0913becad18df4da9b05bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d20d979dea06a35da24e6d788f689466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81acd2855d47cf9c7b021de5ac42c4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398bb3cd4632132bc1dfa72c398ec9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777ae3a2d1d7b21174e2efec302fc9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21034ae410bb5eba4fd8229f3c0d540370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2427524eab610d3f0411c3139c3139071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2fe339d09f8874349977fb62650e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb8bb7f1debb30a80444297ad3ff9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b654721bc1b7b31c647d0089b09a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b9673bde52b5ae38cdcae520131e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe2de48f9802166e5b77afc88026b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccefca3f0f8b6a3aae59509925f66d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d04169f6c7162e3c8233abb93b79178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833bb1d43939f0f10cb0bfa203d62e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e732acd73471898a897937f0eacc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71913c25a6ae62f053c58b88f939db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a9c78f50f80bf3796b53b72cc3ad882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3846cc088b9f714f4171cff22d35f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f452b86121a2ac72b1bde86fee56084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45a0b5b5a6d83a66ba35803816c44685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f568f37e39623fa342564d057290afd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9fedc6dc022d3748bf4cd908f7a7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54755bccf2684d7dc98d75e381ee9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410502c85c215b630699aecd49beb4ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacfc5c6e47469107f1f80b88d44f5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8898eb4ac6863fddb479891c416fd4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ddcb661b103b59131a658989fb76d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e322a749560478d0634b22ce9aa38693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92324a9d8df196bf385eee33d61d508494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041b8aa3f7f03a5e7becbae44fe1e4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6b5c6885c2f9dd5eb4752602df47796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc930ab871d6929ed6657bac9a7de797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea63e786cfacb9fd9e82b46b6829db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aea6855335c98a1f882b68488c31899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5937730fb10cdd4e0160a50753bec34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e722fefd0b7e5c22e7fc66628ddf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6503463ff05c36d911752449bf4155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7437e721b09f3fec2e1014a200da493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d1141d19ba03b792f20f77eca9c8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07478a6a8d569c3be56267b75d0ebf41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b891e9a045e50d544449f56dcbcdea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc304f4be14bd566423c55379e350a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652ddf143def6baf9fcd6362b5a171b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369512c3992ea72c8df049b73d31034109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def713ebdef910620ff0052c2a47c6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2e38ff5566986e2ae14692635db6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebb84e909c97f2698ff7e1ad0ad53c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341fab85b3f20448d5e2cb3a0b0e2c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbae2c2e87f29c6fb3e3d38f58bb2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3357c4c8bc28ae1c2602c365ae238a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cb10ccf67e860a12f16be5a0f4bf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074a416af00678a63048aa765c00f4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3f5b84e4110d992944d89d7607c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdca72029571c8a292bc3327f7dae88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988d9383e94c3a99a307f21285699fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36566e690dfe4fabbb57243a778bbe54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5560b8d0f06c1279eae833e60a35dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ff4c9aaa2addfef228d68be9f177123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ae293510601651577c653dab4bc04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc3021e55c2998b820706eb2546b3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c019cab150f97af4b66bafb0e54a71b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61cb7f9b1a6d4b22e129127a59463f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e840e5ce656a4ee65071432ed64a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eb0dc3008151acc24969eb05a6518129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f918ffa28e38e67e33e378df898bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d814a07212bce2c9ecd16d25ae24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a766928fad04ad47e174648bf908221132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c28a3a5070a8f825dc84941e06b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf39bbc326b192288fd6a1f7be57d3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831e7da2228ca5c0eef32ab201c4cc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af8999ac5ca7a8eebc563a8374c9cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82243256655cb1da624c99336a60232c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f07fb840a1044046c4570f42dcf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e933a9d05eb5654ec2f1d65247ba0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdacfe562fdeb55c099729daccde787140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb41846ddea5a1d29e1822dbd86116b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c39b693a0d2edf7d902e1d43f10194142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bece30c1ccad46e8d0a48d04401181143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56f6ecc6ac24d236ab6b7bc821fb5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5501fd6af43611dbb5ef9c121961c63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063cb6c2570cd4fcf67704ad028eef4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e1dcae3f7bf1e30d81a6a0a39cca8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f871146ee1bc8c218472c8581b6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df0dc699acf48231baf63d3569bb1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90373307445cde239e1e31b9c96a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae59914de76cd95e02b2afc7b12cac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb2d2fff9cafac04f34201e516d71a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5e7f6f9bbe5de65ea3112becce7a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15279bbf381d96caac10202c443a7055154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4348ae394e1596d5b6753b3438abb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec07a42806c59d53339e771b78f2b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc7cffe18064235d33a5403236a41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810013eaf3d6ed5ec20995c5775cdcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa2d7dbb38ec94bdfb26a8edb6993159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cb8bbac2e5f366b2b178598799dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c947ac052a9fc9ad732579d85af4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb10ceb5b5ea2f3777a2ef84e812c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46b9e9ef7ca70447122e413df71eb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6692fa816c806a8a4cb5022dc083e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eca87feac0790e49f0c8afdfcc722165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26b82b56c9c159e74d452e9361602e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e899adf84d286558390617778a1bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b301282cfac0fe8a9d6f93b08caaa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e991b68145c343a7c28f9129093b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689244363e15558db5a14b1b49c3ad44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70de8e903a50dc52e34a577e4cbc3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c14cc31fd1e39a55df420e3ab784172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d995c5ea4491d36d4f2dd68a8537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ad04323e13e7ba4e358c10658d985174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5aa817cf411a7ed16ad0d8138029175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d49c29cdc03819ff8e12f2c4f2ee64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49df1baab30c095ee0b3c49d64372a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504628f3b620bd00c5699ddfa427d22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ffe0bfb9c6b3cc72472498b292ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e80702f09ce6f55135b540fe6d0098180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf6851e658d3a9f53aeb29bbd658f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe526294bceebc6d409212f0571172b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d088d8b3cd59520c1479743d5bd8fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b7900bfdad2060746af3d0713825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b59c981eeba4564a5e2b2175816a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f9b0df6a406d1a9328a526dc64ad6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30377de5e8fbb5c9c7a7976026ab9dba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c093033e08ae8dfd07ce70e77cb1ee4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e9fb2ebacdbfbb28954fff14c233189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8afef8fa8c2541b467c40e2008345a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e51609643b41c735d3a65ef51ae60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd4a38d9e11eb5f3a70a87847faeb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edc4d26f7a38ca245fd68a2dd0593d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e082bbc4adb1e0c34388434ff3766194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced67859968774ab3336099d0f5f55e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab2d72bf281b44b1dc3b52381f9a53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff861b18d7061b40278dc5f885e5dc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff98b30b2fe1d72a80bc256a4846d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbafe88e8ecf1deb4426c7a86313f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcbe75d66fe483ee254f137f6a6cf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ef55c4f560148170f1ca614a37b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b1347488d17185fa130ce43fd9968202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65887c1d07426aa20288c3733d99e05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a028055c1246966caebf759fe23d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becb24a7100e07082ee6ebd6ae98b33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3105cc3dd77f682df5449b31985c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8e4ca12bcc66eace763a1f672d27e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f902d8a94944c69d0a8da08b3a605208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5e3615ba0ee0452b435b6d98330f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab844666a42a0fb4694e5f1508a442210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f03ad7a451ce902eb21a51811afb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff5dafe237f54f4eba7b093c1d8aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c93a16c81aa4a1cb5b614038f46b18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca186e5fdeae3db3c94b24d571112ea7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5745bfe0d94d1fd3b6f4ec85191a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a341404e242f60ce6252df473c65c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f89fddacd956b8b4306d00b926c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb20dccc4fdc06eb7914204c5770cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13db3b14cdaa7ffcfd05d007640ac8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545bf7296db8250a29a6e9dc37fa015220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a3d54512a2086fd975542284832f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f0b5bd5c7ea5d2cda3701b2dd1c82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708d1b412d2a87cad3e5c394c83ffaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203d321257c27b83173a2bdf6415973224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e152c1910cc4d0f2fbc66e58424fe55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf8f9b15ecdf129f061f695ecf85ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe2ca9ec0d0ba2de72633f0e32d698227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b5827af5f2d8059ca26fa47a1a89a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c6d0c0476efc431a6f2a54fd3b43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c4a120b04cd0b9deba589c77e6b00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f8c56722b216365cffadc02a3cf2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31449d9a27ec92bebc6c554258956e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cabdee10d69f0bdbf4dc911594753233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ea586492fdcd9c70e4ba3dd0c4445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bee771c5529f1749747c144da548e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd966ce5d393ecf025ac453bc08f2833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca778e543c3fc758c7c40dafe571e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c59039f216f783598ac2f7616a278238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fc39323f408921ad14fccc57d8298239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb4eead7ea2989f432eed7a0f9bfcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781872985bf4482dedd582c33e209095241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c4be89d54a7404fe4e239e3cb6c98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99a5afcec351f11a684c1673d9a82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3419241f9eda642affd1fcea75e4a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7cc81746340a55437575e57f8b2f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dfaaac3bdeb58af62ed8e02ce3cf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415243eb41c3e784a6d37ea2117360c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512ec56f90c0bbc33c96c092192b509248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37af160044e4746ac5f5859be01174249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cac143dac62b6449a14ac51c0f888e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26529a8919c0548f71c7d2738e59f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b05d11408e5ebc96603fbadfccaf1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a43d3c2ee663ca3ebb4e819bbe0559253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaabcfa0b80aa28b573059d7111813d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c81961e10a215e8287ec8965ed0c70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ea0507075ec1dd222e340d62092bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043b0368f3733396625cc50d5bed59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090ac04a0f94dfaf1bae4b7403d6eb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d6865bbb2090f2061e66ff98bf4f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85802cf3be43d0fe925db1a413f26a28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238362eb7a86067715acbd59a9b04543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec5ecf376dbd3fa024ee6085ef71b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d338f323e9ed91365a0825b117c2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d21611cdca5d621879e667e0b38aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00594ea37e5f6d5ed628e6bbdd64e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24249579f4b2b552a40a088013df6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68315e10a5675048430e9f84e45436267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0396f9cecf3d28770e3671343515268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742424da2032ebbc67b1a049bb03c61a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd2f5e608398329bbfa38a7d68cc99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600d40e2b55b3b1ff008daa710792b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e780cac8afa0a417ca67de1c0cafca5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88087778368c23480d3f476a0b7578de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560c61908bba7a0cde9a35bff87532c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719c3de4dfa8d5b302632114331c5b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c41909cce871811404ce068681fa1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0255095be630ba1f133ce1ab3c623277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a06dac2ab06325fccbc68bf82ccc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d5cf2c468a0ea2f3b58681d360dfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42044502b580423ca79dd0088cf61c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc69e18908d500a45b64505850ddf2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcd600834be625cb8d40ee1be48e6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8caf642a2c1f243ace02921d7b33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340500cc9cfcd8ab5f159349167291284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec8dcff4a54a4582b3538da9a8e96f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db325fe06c4c074c1a55d1e746ceeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295957710246d86993e6fd34b686c05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97ee64e18c1e48bfda63c29561f34c288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cfcd64b4cca271348121a5681ebcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8332f967396c5da9f2899217c51cb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79905061f857bb5ea50372eeb4a0203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d427ed1e68adf38da2a8b9cd35e984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2713f43192433b6f55622c439177eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad681a72f0a4a2dc743ceb72ac3312e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fef3debea135d2d6b04c9346773af97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb687f746829ca5e1a217594277cf8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebadf77f2d53be3f57e16889061f60d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d6c5df16a9d4cee02a000da25dfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c5311659583d048e3c68436d0aeec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823fed42f7e6c24f766b0e81bca1da512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4efd56a0311423f08970d2aed1d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0905edf55c79dd3ac2c12446507dee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a4cb5acc9f48511d97c83d313b8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fa1887930d0e1d2497257512cd07116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be246c44131b6800606797b80a418a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92723d9e1a3275870a82680360dc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c8ac6fae1efb3f106ce42b425741819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923e04e51a143782dcc1c42d23465a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4850378e390aaefe767ca5e10e4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbeb972611b337597fe9fc5b2b69c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a263e24e5f854b516a37fb790459923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c201bf4129ba613400dec13143b81f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d685962a79b7832f6e879510604eea525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30976c41ee5a73d20415c59a2fa4984326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1973e95aa2028006717831c36319a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cab08507eebb0b8087f787689ad8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c5cf9d7e6015de90a8224c5617f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06b18ccda92ab038d2a10611431e9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d778a265f523eceb34c40b3abea39331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0325aff67be9d0e71d284c583de9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4f2e9e72a2da03f6c18714973a6cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c32cdcd0553cfad813d70025a805c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b683b17dcdb8381b4162afa9625fd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd5b26498933922d5865c88edf22e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd8361eb280826a854ae92c8cfd9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a69432697aaffdb18c339f14926738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d3e9ccb77201618e8909243b3b86739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec3706c5963630dc08cee5ede6b99340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0dbdc7f246e35e0688eae8927674841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eeddc1a4901758d865a6771ca208142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ca8a401276235b8c4cfab70990b6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823019df9895f0aa73286ac3392b5fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ae8991d36619c9ea6c42a8ced9abb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a112290d1d722dc359a7260609210246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a892fd095ebba09db92e9a5270a3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a0b207ae905b9fabb8a0b552702e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a5c3b7d87713d8b6891b065cc85649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04fb80a1f881282dad115d898647ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed153af96ec6fc1724d6ea230c244151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe8646f780a581125fba1031c64b8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc32c712b81c9e65928ec84c94e70053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e747a2d0751ff3b6514093b49d1e4cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d8916e4a4a9d3ee23822ebc3c9c0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b69490bc733b33fb7bbd8de5d061b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024f791c1b9be10b1a95d9fcf9b851057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f76db3f6b891c00a8a795821911d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d41d7eb4c67efbc4e6ef8d483563659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644762bf72ce0c8884d266b4bf61ef860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767bb6a3425036ab9ac1715773a4b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653e724e765d3e8991b0505df90dd1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b2638535220ad7a06c9259b4c55063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2bfc7d93cd3934ba4e9083481b8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d965b067d3af4b58d1f0b5cc176d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119744c12baf081409e594f201875ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061062ebd28c0adf440facd30b0fb5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0c7313dd9f2551f3cf1ae456a2ea768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1944cd22c157dd3b791bc207eb3bd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6bfb6d6e5dc9b30a7ca00cd46cd9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97957f9132f83ee74e41a787839da4c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7268e09352f0a6ccd3c757052519b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1336100736abc253c82a8c15244820673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3c5952884344c969d00271f8f76f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc8f2ed6bc2198c85e4eddf0d870575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9741e6640ced691a0f04126c9fe37f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528420ad5e81968fbb0642d5e274013377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d706d2a72a7ea0de0fee205a71e7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2783b96a9e9d0a194aa0b91da93479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6c68bb9ee37b066b74cfd165b81f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85188a2559eefe8fde20470730250081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3330e036e64884607a4d4a11c06cb2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbe7e348fe09b775d281718905285883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c9e5dcce17d9a6f0b804155c7d45e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c567a4e161040077aacad6cf7bfa085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f60705ada04fa7d14031e56f4348ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a4d92caba1a3ee23dec11ba760a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b3869bd0e2622cf2fe90ae47843ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd8a865659bdd85902ebd7893899a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1d191ac0e9ee9cb850acef133ef6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed1df9abd9b52d176eb8e8cd99e38491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c99c66d5707a82e81702fd4a039d9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1515e635bad39a53fbb6d8971d0fa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1135377abe76a6653bab0df021d149494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84dbaaf49337cd5af57e3ded2e30ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70043029ed52017c4646ad9b82f81e8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710e9240f2b331184233587601b288497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599e66b3c5416ab50296880552be4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b24ee0c1d1f4148f93fc95e4c68f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3dec25247696b138a38cd24f4b504100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e91dc195bd7a69ce8e43f4498302c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27943207deee7b25043963fed14dfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040e6d90eb116f5b3d31ca4cbd26fbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351afc83c71be0a318ff086a2e8cc7cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab2e1450e3ea980ddf5f4202d18c57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821418c791f45ddd9ecca3366a7477c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf3ad3539663599ac1911647b2cc5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c86e5d696623bb58567c590ed083e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbba98066e30889129018f82db8f6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5325cd811fb6dcf4458ab936e999387110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf917f87ee086214d634153f3c9a0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5b6acd9001528364a88aeeeb5cee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d104200ad23c6a79c4ee06e546fdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a75ce6467311abf97a2ba076226311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1241d9a477f1f93381793b6ec5f594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fcdd4180d68959de53ad061d793f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dce818cff525e8147d505e87d32c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f77bc17ac4dea7b6234f92d741077118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04956a139af65a7710620f9f45e1d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c94f4c7d0d42129847abad9b743c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062f6b1d3640c204c962cbc34dbe000121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913e7f5c817b512aebc32fd0dddce7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a3711e932c248a8021cd6a8328467123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec75c5379836ff64e1910a613356c37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc485f7c3b9ce12dc65cb2a5be365125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b33c128e258c4148b89db158c444126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7812be6f85e83bd475039fa10e387e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da747c969220bdbc763bbd25d40e89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286ba13c657cbfb71b1eceae975304a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b297c41e80d45b5707f9eae8a0d52b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6828a9a1a85ce486f3ae04e4b33ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068f76b2ab514d80c4a0b298f3cc59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e21c126d913cc6e2aa151bb5d3133133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0cc0793e929400cf485925465dc53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253011dda520cc86b18f8f33bf0dea9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac5a7e79a379a1203b671cbbf05a2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56102eff49e019558caa053ce87ef7b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b1af4b4c58b36689398fbf918ec2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e287575b6e200b9db3791feed2bc338139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664fdc8cd2ab793b0f163dd29678c13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30761f1b6cdac54e8cd2920534654f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242dcc51fb29e38ca29826d91aa344f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ba04d4fda829dbfcd98c453a17dc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a9fac8ba4d358c767d1a3e956166a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075fddaa300507abcd0c2a3ef5f6e07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb7bce33d9b4e704f2fb7390242c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171712f9b5e1720b8aee8b419b49d17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d958863ee4aaf0a733ce4c33ac7a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618f57270174b4424d57694abf19c41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db676ee4d2f96408a9101259a07aaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76389897e7affd99a26243eb5eb7923151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574dabd02c94e55c08f0f9fc6471f1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b89a6907e972a709cc6d047016dc0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544913d83c24660c84fbcae7ad4535e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645efce5f1488a595172819f6713a65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356ab21b7682bc42f8fb36ea1777aee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05e852e3e5fd7e586234d9a7cf40bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c212923a79bf09989e3c03fe907aac4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35292f0ec84cbcfc7c729e89ac986528159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b2c41c02445f47775eeb0b197991160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14623ba79ca3c19e546083e87421498161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77e1d6228492acfec5c8f6c3b15b81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76534e27e1d75f0e68ae1677e10e02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cd0078c7ba290d44f611104d88570164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce10ac2d45e1f5431888e1a558f2929165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563cf0fd9085cd04c70590d8c07f9b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e038f7a0e596acfb44226434618e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4839ac43c9de54524f96ebc65d3a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3431ed2edd295d279304d8f5a8c86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a27ee881d61bb46698eef6763014b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d539b741c03415d013b7227e4f4ce6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103bb77f99df073cf0a89ffa66ec113172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa740cfa85c6a7379888b08354819f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed9faf803070b05a0ea1de51e2db18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921e773241117310d985418d81edb4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ab2392557acdfcf0e484d07c66fca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffe93d4c92419e5343403e7c88037c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e270b3a0153e97e2d8a18bd41da082178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8ddb153e7e9571920090f8e2e6a32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda637c35c87e292f4fa6dd900772947180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d965d9051f42372cb523672e827f94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9f286dbf4e54011cf7a62e37b22bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f3d5ab1ae9a14f2b651d8770f7dfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9fe802a16b9ea478cf00c1ffb1680184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce37f2f500253f3eebf4c58aa30ffa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f3bc81a6b6e56d9413504fc608048186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f95225f720e4563616d853e100e78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0a64031dddda5785716d7282c8524188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d383c2d1f9887763e9b378c7a7881189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc26671927b3d438e8dea9d13e583f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1436c9a88586d7a0c9fca46257e20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7404b93bed9836c2b6a3f2584ceba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3617f4f061a0d7a16373a44d5b51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c359a486a0bb56a72e7938d719465194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eccd1e833166e1a382165949b4011195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdf2cc4e106e9ba5eea6529c2203a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f79141b2053e8f303107b418c3cd15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175774d3327646c0eb464aa67d90a54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868c11e00bb8b1c7d37279ae7c5c7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57951753d1d20eecf0978d21e54d7cc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be22c9f7cd9d2ec59a89366740a967201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a32a2ee1fc7d353fcc3212620900202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9230e99513179b81c25a5d51a84d4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84519dd642f4513afd605ee8129de66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b1625466d5e57d3dcb65e5d8179ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60ae3eda152c277630fff8dfafc21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a204fecbeaa727ac751f2107fc6ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2cbf5614c1773b2e6b035fbe664ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fbd11d620350145784a1b0d20e318209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ed15e02ba17866e95b0750f1575f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f23ba15ad1eb212b6059144d5ec32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96086679582791198d7ca74e99883bad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d21ff98c8c5f5aef5e3af1000ea15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfeeb5994bc2bcff29439e7b4a20ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5f7f03d7309ad157fb1329a69a4cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f853d16536e35d21fa2ffa8efc38c1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253e862eab890ecae6cd96fa73d615217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6220e636b1c1f828c3cde3b0726805218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccacd7b6c3ea7952c91cae70a5a176219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fde25940f07bbb25bd5dfd83c8fac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821002a300e26ee808e667087ea32049221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16fda0a3e7bafdaccb3d1a970dd6d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba568b269893e8075927c028c9801ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af736bd1a789d08cbdbed23ed233b7f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb4ed0df23a04014cb3589aaac58d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fe7f5276fd28e82875de2910a0bd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654ebbae3b9013ac227ed7e4076171227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d910dabafe9de204cdb13d9e6037c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f2c0bb2a9021371315e791d9202a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bab60dfe4e0074ba2eb17f9a0f344230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d30394ca2d9f5f21e39d1b84dbb9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b213bb1b7fa2231d177a7c56c8e1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc847f78067622dc725d13095c222b21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c7e56ed6be2938d74a497cae53fd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f71bef19134debe6ade56f5760e4cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42adfda6aa1c10f792744dadc64a8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121807d07ca044147705b2b9384fecd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6ceaead742f82e6af3491bad85590238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529848c6ec547806d55d8586f81d1f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cbfdee3a6486481862098d37d6d3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dc775560da8dda823974ca2b9baf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e02814bd4e51d714cd604eed3e276c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda6f22da19b9a031b32b5583763f19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e3bc0b4a01510e857be32758212e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88832189fd768794a280eff72edc8d24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f4acbc476eef889fd42fd24f1d978246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4c025108841150fa99aa375ba6e96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793410033f673bf09e15ab6b4e7e477248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76002a73fd037d3654b9d9a1c775e7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611dc89b5926893d8c1ba73969185a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c97682c891833e848019786d4e1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e3ff7e47392752dfc7d5955fa5a8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351cb25ad8625f4f61692304a5a8d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e22c53f39633476a028b2d5bf0ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b91d6adf7733ee7ac34b711b49b50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bee6590123bfbe177aa278ea42c8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3011643638821114ff3e1ef44dc4b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6003f0ecb5a6bdc068f8184ce99909258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e1eef1f81a7aa285582f9f1a0015259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1a481055bd5dd637aef5ffb72cdf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af69ad6bf081f4f2acc9028f3a1cf18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480fa7f097c9ef6eee4133ec951c68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e70b78d34c2e2634298a91381ab4e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31ddf76d14a61ae32eb00473672ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5375d62796607d4122b097b1f3d4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2f749be7b6be43cf09e533fa6dc88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074ce382348bce9d96b3d5e217423c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6af544294abd7e2d73522d4947e9a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9293bbc61b94ce68e7d8352fb925798269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ad2d7f3a660d2a168b020f4fc0b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5069b973c898cff62b2c420413ec8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ab4db07166ddcde87c2ac5b34d39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe98218b5d57b24dc55528d4311f142273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d04abbc5266216380c9702fdc263e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f41da12fe2d14d786fbc35b07684ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b16e1cbe31ee28fe4e7fcfa5082467276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34567c99012f59be605e2d21631b819277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a25844b549c04a07bcbdb8f4ec227278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b07d3ba2feb219ad873ab6bd43f9e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870acb0194aecc57a271888b722f596b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c308233f76a27e14a3b335ecb457281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616629edce24cb5442c00089de899e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155b1236c88639910bf400f6436d29d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac840905fb2dcd0befefd02648b9aa2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e00613b021bcdf6188543e1992563285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f13c78d7f3256279721b70890447286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa9c510434d4fa4fc79716120e00a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece167e670b9e13c590f9395ada82e10288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>