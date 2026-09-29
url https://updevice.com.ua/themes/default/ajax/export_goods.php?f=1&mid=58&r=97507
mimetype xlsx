--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868cbafd9c0c9728a873d60e31ef6711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638ccde90bd642457a355e955987742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b6e070022988b94f7768bb4d681f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27b32120f9bb454bb60d92dd5565924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ca5e67e9b6c42557e56942e599c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9030512d8892235e5632ae1699ed96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542c4b60d15ea4646c23aea4b0c2747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190922115346e2e0c614fc8dde1d03778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fb923da12a992e9e67abae46526a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc65a6a125c0a3ffdc8e730d1c9052a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a46f261154433bd5104794f85b4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128910c4fd4a92aecc66f9c6c58b919c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2967a7df959639b382a04dcdac98a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd751641beb06036f0653cc26398a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d005e7f44a06b64f476388e9f2b8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9edb8c438ed70c50395eccdcd2804016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd80266db096556bcca38adbbc490e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5cde89772d67ba5b8a0b1cac6902918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70832850c1c962b7f33b43cb7320bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30ffdf6823c824f52abeff57ebf6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbf2ff48ded8249f75fdbf4cace7a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f72bfa4f7f493adbe455ed5bb6058022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eaaa06a1cf02220d05668f1117ced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8651c7a4ef0c411d6e6a4265445b6ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf69933b1280df6c1f0d48839d47625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30224a7b2076f55df831902db807d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c44fb9d2f46370a5c0e950be45aa0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83e76569b53519462d6fff72a5ff7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86e50060cda56cd8e561e0c8b9873c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467832b068f7fc1ad275d3467b6f5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca1ae084b3eee8e2c59810a24df36931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6013c08fe40aec7ee9c46909f38f3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ccf2de1f94886216957428a257b0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec08232b07f83cfd6d7da722f3c3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da28e1bc5ffe8005363fe431a0b9e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fa8a209a13c5679c503085f83d03136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa428d2c2dbabef8fc710d6ba3b5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeec2eced4642c89414f3e2993506d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecceff10aa2914936ec16c12cf50cc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adbb967a87088666ae59d6470b022540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eb9991ce64d41ba852c9b374a6fd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df387f8a548684053979b04e1ec8f8e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77813c0de96023a2e590bf470a5bbfbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993689a1c87cb9e73a6305db69488cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07aca0fbe8ad23cf010223e208adb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3936f10a635782c37e114697d386846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5597fc571f538398f52c8ce57ec3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b8e40e3d487d7c89a68731545362548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e565324af6268ba345c8c072cd81649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b6a8fef7c0fdf7ae9ddd0c40a20be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800055bb121b4dfbd234d3048006af951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdcd1f99d43496e478c72f37c4be6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fa3c2d38c57be3f59fa93b2a90e2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8878c41757c26bb91f0a4fd378c7fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21247b6eff552230a09917068cd3893355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1ab86e883bce30264c34221e1b57656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57393c3a7952ae66cd529ee37c6c430d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfd5768a3bd1e1318f74afee0e6e8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258bcfd462327a9863cc9cdd445bfe959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e595a6306a9245e3b3acd7547afa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4c72f9df6e286bd214c60c44ef3b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de168b4995971e2052e3f1c74fa0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6f35b9eaafa9e426291a9ccfc879e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876151f07596fed118a5a608e5618fe464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ce4f3e00cf74d7e3c0efae7c596f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edce91dc29555e20eaf898c5c705f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63d2864424aa9514002dd335c48ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf492a44b820859a3761c4e91652da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfcc80e7396614e46063dfea435ef769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117f226c3018071c853f06a478670c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ea5e1570e41c447e19f889f97e12e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24f763dac45f73ac0d44389948110d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92687501476c150095813d0eb328ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b2d6850adee8097f74df9f15b98c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f647d985059e808f55e215fbac061e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555497cd18135c7ddbd2d9d5ee1ee976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab45759a3ef8718ed314430101f78477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25058b6d10dd9cd5883492c9e2a808078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8817f5af2f9332751bf7efae620579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba122f9f6cc2c3db2e16ea6d7436e6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc605518db2cf53d4f6dea99b0e4d57f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7eda5eca0d18369835b856971035482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace645426781aa1b346f2bf565e6a4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af576496ec2d3133ca27d455fc787284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be58cdce2a597c0fe8cc4d8eae45285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea18248bf80aa58964c2ef4819f822786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf69714739e68cbd6f3c1d6108cad187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff0be6f865f25bb1a8489743fc4a5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee5718cb8ef8eea75785eb02d83e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5439f77da66f979cb73d1c26a036d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18636c2a6b3b53aae60f030aa84f3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15392ee15ddc51fc0071a9318e71548292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db97dd29c7dce0d7d1427df378c036593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923520201ea77d04136022b74a667c6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49661ba2d16e531638a77a19115087a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000042740bfae5c4b8c67a39989149896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91773610cb904e2bdbb066b49e9b44397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad272d51a827c8e9530aeb8f9168027098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e72cb77aabffeb1936c43723d52799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bf421fc5a9cd2094b7c7c64430947100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611b8babaf52112c3a84466b961e71b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c5f995897816af5741f1bcabd058102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21ffaded07b1bd701837284ab3684b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b3c694a9852021f1cca3b6172075104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c4dc082eee14f713313f164a7ecc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959fb4a61317c838b56889d9f9360d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0acf5ef16d3b91df4f4d7dc166eda7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651802049945ada672a1ef32e3b442df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d63bed350738e3e33f8be2ef4d189109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe0af57f3034b41160f6900382ec0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff3ba7f12e7bdf12a4640433dfc063111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31026db1c7d3c54534b7b01c0722dd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0bf6ab812f8d3185c98d5909ffb05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f4ea6e373735fc75655279aa74b09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b0288e695af200603c414da40e6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ea8d1aff74f509d7fb9d90fcd4abe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc7d089ec8dabbdbe8396d84dd80e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4b41dcf0e7ff8e46a8449d32be628118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1fc8e4ba5e9a61b02c04c20883433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84560b9a7811d8a6b474e1f034c09f54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ee2b657761dce21f920ea4bec87bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4caf5b9dbd9e0737e861787ca94a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe6d80e45a5e5ec2a9dbb85905c3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0a925e9cc88b7916d90b5e3586b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978219b1524887437d116fdbc6397d07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ef937e573e136f79255617c105b36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaf0ec0c704cd153cd0118da01c5ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b3c83c6d1fa4b25724a463c22daec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cea01b469f57b7e52cb1afc771e21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77aa38ee0d01705c604211dcb97be7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e81305fe8623dccc5d5523ef13c457131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d27bddd2c9fc3ea1ed4aa3e80fe5b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0133b48d5eaf7e577eafec3cbb08d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ed2a539cecce0bbb70d815948643a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991c70453c6c778d3c75ecbe4bd528135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca39d0af7d5ce3e7f1a8608128c771136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b726c63beb0a3390c04f54381d947f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a912599f42bb386a5f76f09cc082b45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d58cf9661ff31bd77f5fd75c97f38a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb2b6dd3e44294db9c064cfa1051e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db050e2d3cb012ba29dcce3795a9c1cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc39e6c6a7f99fb07c8a4c5c6d933a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfaf0376aae743a01e1d3d41b470ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad9319b9fd1c5fa26062a48df1763144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d964f7cb0fd0b1d1facb27c48b10496145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd79bce29e87d92ccf0dbe21f5a07b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26de8d6c345af94dd9f46cc2ff448cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15072a0cdf55ed76930a564c6a4348f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38d11f909f7de10b62e8e6855f646149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dd1de08480a658d98eb5fe67cbe8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f097d4748a1f74f480278cfa03041151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a15b949269d6b80b79731f947893e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52264ab4f9279b1e21c0a0c3e56ace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74260dad42260814c597f0ae9ed8535e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83d5d20e8360287582f147a5df5a05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d421abea56e53804ce438be1465b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03670981fd7eb21d81c2163f0a0677a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0966227b63184c0ec4b490cde575ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e755fb1924861dc2d83480d6ba3f8b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1c2d14b7a67921ae2c1088d03d5a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9447849315c7cf27b1e7598299086161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217bb1d41607309532011716897b4d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680049c6f06dd73f9123295ccd77a6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717127bb85f7984b0514e9440c33204164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4fd34024f5336d1be902e7f9a87c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf9997262e139ba0fb865e499df5b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba21cd7d67f0a535fd3d18dda7362c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d1e13ff934b9215a42aa7d4c92a4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69363dee5103ac37acb15a9f0b7aad87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3b7dd5d1275626b96e25929cf344170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4fdcbefbcb3b17aaf289892775fc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f7cd085c4baad89d68462f3b0219172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76870b864c215488c5f854f63984cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d8abc62cf32af4f1b866ffcd7fe39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f2861a582209189b48ac6a1c768bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9daf4456ea629fb8fddedc99e1349176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ab79cfd5637c2d2794e12eeb0bebe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2d6ef4be9db20bd0204fe444e7d43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a0a15a92629f30d8cc7d586c37d4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1b7e2c89b9ec8c37b915e3ab8d2a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e30f69976843968e993a91b75df325181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84919b02af083b524d20c3d9dcc8f457182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e809a34a7d95cbe4ccc4229749f6f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883b3ce77e9f24a6614c7ec3eedecc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8839b37bf7e5e9ffb0737a109edf1e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649677b752d9d29eaeb3e91b5e6e8c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14f096c8456297e7361f2b9e7b989187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71266047f596dae816832361a82b15b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55123854b002edf346f934dd655a104f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d7e9d5c0ac3069d8ae3c9e56411d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b824cd421741bf598ca554625df4fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeacc59e9abbc6fa384cf33134ddebc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064568909a70b5d9db26f0008ec85c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4e2d1b78d2bcde66e317f2852d1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703ed66ae7de0e6ba00fd6ef7e83d89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568e49b063400ab9661f051c0b2a49f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51989e74ce8d174071665b5e387f80fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9272616755546b9602309b3ab821a01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938786e3aaa9cabc0d979799a78d272199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c924ce5b50d3c4300dc84fb1b5ea3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3dbad16f3945d376c79b3d46252d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c52748058b3f4422ec7f6cd8dae085202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de1aae0878c5c27e3685b15763631203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ac2f9a892069d65976ce98c75ea6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a834cdc17a1a95ee30d8abe427df02e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda8753d5076871bda2ced35c3fee70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f138ed9d02a430b0fdbf959969ad54b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e408fee50a2307579734098ec6fe3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9399b690bcad27db243ef5ef645a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8939bfcd1acc3d5e5cdf54b75468e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b7f7efa7755be68b8497ac0b7558a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb3273022daf88d687465c3c37c8dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfcf080fe8bcd3db0aa0fc2b274b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb93c5ce48b1189a1c3404ea70c141214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eef9ae44359ee870ef899fb560814c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37568ff0cfb1679ceb6b2fea5c0e106216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649aabea2fcbe4022214277be6d7a40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531ecbc1ac2e3552d7c962949fc092218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175e9699dbecc4b1fce898933a3d54a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78628d880bd01be64ef4461be8cb37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf25ba6b8646006ca8e7c7a29ae8cc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f06170aefc76ff0c1a4aa09c48a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245adaa2c23e57d90e9be78d044322df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957de398df537841fd7fddfd4e3fbe52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363bee81171eb45c2004d4385c9cb0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbac19a001466f5bffe8271f84981e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24bbf7fdf46bd31f8f84f6795203c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63352d2a07542450c8272fd040c2ade3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390dd2bcb44abd844183f4766459dcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7ac1bb6c6ed0d50ca46bb180ed374230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6955d52a3713833fdfc7c4ca4948756231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d363b1e0e60fa1972ecf899fa3b690232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3f581a7d22fe14852fe7e20f309d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270edef5499918132af1e846b5015f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72019f1602717f16afab8a2eebaca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f05d5472021aed94be455eb03057236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8faa8d1eae5337f9d4be534efd780237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07441c92c7c17c55a601cd6cea944990238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6673aa05c05d9000150fde3186e50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d23b3832316229801ad239cd24c08f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c32df4007ad07f748b325de5be7f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974b0adbb73830156465f3afc8892e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693ac9680a98787a1435c483791d057243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f0eafb430e4ee41bd84d20428cc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a0bbeca26900a7f3ec9bfc8d636bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d4bde9393448cfc9af871d8a8174c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b36345fcf1e1888694156bf0db2f39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d2770244e0d835ff46f206fc3718248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06459856dac5aeca17da4d8c01e9d4fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c3ac2cd6ee6cbf464b921f8d11ac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ff6d431aa9e569b0fb3e5bc4037fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dbb4e72ce4f983ea9541ed156f149252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c8cc42fbdb2e023cf00e4bf45619253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3b8ed54ef151dbdeeeaae771c6738254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524310ec61bcfb60070fc686eb157b11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1e5e1844dc51520ec9e8bd140beab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac16edcdc2143fe11caaa8eae64b38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51237cfcac4d63d6d7d53d8356b28f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c01954f34b01a9607832d120d1574e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103db9181b8aa28a268891cef36ca8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf46765aa608611e18b407a78e50e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb22ea2a4996dd524909c1cb393dd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268cbd6153d85aca48fe10ed4203a80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f672d86813fe4f5731217637edeed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a5d2c8b3294e616c01385c5b2265265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf63e5c64539fd6109665350ed3aee0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a22a55a1132d8f2188463d3026bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946b2e68f87740aaecf034b3aff4cb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c3027b1123b7bc1e8c76e939dde4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad716002f285c1d093842153fc5059c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cd50bc6cbf6fd4bf09a3b52900613271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3342f7edf60ed9176150f89d453a6a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c133af2b3c4b288102f3bcb8590894273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ea34c52f01af9e482edb460c569b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b78923a3d6b4aa73384a2e63fcc43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c76f74b5bcc29c5eed776d756e019a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54a8f2c703c3968c4142fb296b36b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017dfdcb12cc0fdce82a545e49ffa9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b90f84cb18f697cdd835090f9dee4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bd8cb710e6be8f0fb8364448a9ca3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a84c77102a1cd0100d21c93ce9a713281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6bbb2c501db8b8d73a2db9e3904ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a76625d5ec71966ae62dd53b1cce7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1093639d8551934d144a05f9ad520284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a7577d085544013f95cbcaaf74d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966490d26390e35256147ec830efc84e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204166d37a7d786ccdb7a135da3ff25c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cc15c1d4badf41949a347cc9a599d288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d886ce116c7e094360e6f33c263731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908a7c8813027a5f6987af146ad74a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b7466af5b07b0ca2d02b403652b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669aeeaac3cc343b57a334da7ed9b084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7352ecd8be5189fb1ff51271ebb8c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb089471fc61ff0b3a9a413a6623ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b861c0963b062079fc58917f6215ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd46619019aff8fc367025000679cb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034d262dafa4b199f33500068538b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f50583ed20ff5bbfc4cf39ff7de2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dabb7b01defe9931932d40f75b94e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3bd98c3325dd8cf5930ce101f197212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae135a604b35d5927f38e226b73f5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe25b9e4191f5f658f7ba7f7dbe1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a495a76a52c12810605df182156b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d470f44e1ec0d512f9f500d2744fb9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91efd550cd8e03f1328e0f46ad1fc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf832d236d0a42fe2295c72604a3d67c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49831e0832d31b77ca2b406ba10a7b2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149764f34edf9716372ea6ae82bc3e9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f72197bf9154c6517cc18aa956a2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc4255cfe158192b95cec1471a9eaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d7f34f99ef1fd111290547121604e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925b46bf0f9f440283bd78cee807f2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011ee98f86283c207e1a71b00e1af425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e546f5bcfaa65c54192864d5ae9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1d65ca6c35ea5e57ef850b41041127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a34d810ea65087a30e9c570c129928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dd3d6a185583cfc1706563381344129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae04228b3ba883f7d7c456ca1e2662430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e6615444603378aa56cb9a14b1d4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210b3b846af06513cc2673bbc2e930b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb001bfa4f098394f5e7236faf23d26a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ee50d6109ee111bf03b9a159894b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0298207ae6efedb8fecad187dacd1b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399db45d4dee8683eace9948ec303a4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330207a43f9e5ce8cb46c762de43c14c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570f6ca32ca9fddeee419f5b953a7d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759e6f0fde4b4f4590a085948ab06e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5d910509b993133965c08c225e72040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0af2860851009aa11383733658cd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba711ba80c407129703e1007fd58e6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b91f9ae71ad3f4dc4cce0e5aa23ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd7476ba6c97dd5e74555170ed916044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26b024399c9981b7545389be08a06345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12784505ec8c4959e134ec88374488f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fe60ea2156a00c14fedc4409f3f8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e7ee1123fbf1706c1c2bdde10cfcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c25d8d39f08af2474932478d3f67649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0df797d06abb64d910010dcb3097e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b10aee8299fe38703677368ed261651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec1efa4bc794e33795b3cc6847757352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ddb4de7328f75fea3151f91d03a9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8cd18d21927282b34186d650f6a0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f14ea67bd2e05ffbf685182831a2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba31fa9c7bead7ad54f8abf46b1fa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e871b88e1931e000b7e5a9f4ebd9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155fc40ba659e58bcef555c28e0f7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc074b963f03ef4809b653416ae0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b6398df182c95bee0b47b9aebb4c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027f45d75ef37dc0dd1b0770df8e4b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d1d3ab231d6ce44fe2329f2a37adc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4dc876c77c07433713f723689a75763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254198263ae481107994859cf8628f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf45efdae7005a4f92fddacf37956865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f98b9786d62d2a8e489de05f4ac966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d949015e6d62d41b04467f7fe6aae067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a978f41f1b1b407debde897661c84268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a92a0571f6eb13969a359d065c073969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143ccec40657e509ded11c63bb38c2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dca91aace80ca8630cb966c537d09c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bf57b4fb5dc960b2939c2f958ea6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30915ab96d3af0543d1156f4c00394573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d60965d4c98c3dde4b1fc8e54ec72874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f78c38963cfc4e8d00699c134bd87775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be085ee6b624081c8a461a1b68bb23c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc201efd09217419fd91aa0586a083477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd333f40b3a13c09020f838b18675f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc37c9408f524113c34b97cacfe19b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28bbcf00d7efb72f093ae3820feb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325a2bc8837554f6129b48bea6a0d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e8b96b1028a16e5302aa7ab6a9d6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71855d36ef485d4375a76c6804f8a68483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1c374e672c8552111808af5f96f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82288dfdd266e5f576114c76b15d3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466c427831b148fb0b69a94f1debf7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1eb7867004fce6a31096ad404f2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd52306c7986a6f6a58dc4d545a47ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfea895387dde77c60ed1aaba0ccb0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a146267cf8772b2f4cd942b5dba8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bc542ab9b44fe47fcb63fac8c4e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c682daa067985814eb73be6272af8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51614dca8538b48cb9f6be83b9633dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b00fc8c3a9cc3a122515dd836677e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69563c6a24319aae89e9be79a9106bfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753c76a2e4e6154e512d9484b32c9d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2d25bf3d74fa02e938163b682192497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca24100142bc77d11f447c5b58b57498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60295985ec68b3efbcf1a97bb69d47a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac90d343811b1edb6908bae86afe541100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61b6a5fc0a27daf2537c3d7c3255c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0111d88734ea10ae87a7da16d83ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb92f0e7edd28c58a9a35bdf4780ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d171894a21a8ae0a85275dce507dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d10c0e06f503ffbbe2e97f28c1924f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91913a38e487c87389cd699b69472106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129199961d7fa076175d484445bd84a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc251d25b25ce68062ec8eecc42e6b0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3dc8e6b7a91fef06cb86d79e4abb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1132971f44c17a92b2ad731b3bc62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f255e7ef79bbbc8b7b91ac55f24af5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a477f8d9a22643eadfeb56c38f5702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aafde292cc5947245a31f23f174bc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e3663d6767c8c34f5f24f60d0f53e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bc7fc11d3858f78a61f0b4a640e59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068c167d86a858ee4568538581d6a02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5285d5abeac878fd89170b28185f630117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dcc9d890835fd5ee47a06e1c788b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed027ef9b64084cc79f530c54ba1250119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a556ef5494447b3f935b93d9dbef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd316aa3d075b56673bddb0be9e71c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990e6692262415f99f34bf366e179d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12889ad0be3693e344facc710e2897e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcadd9b9146ad4b0be1716a8be397d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c777ed7106b0b0dfd23f3da3ed505125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b275d515b27a4b17c5d39037c58406126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e324a6b20573f2f5bfdfded68ca4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744fd684e86177eaf692d4d072a0644128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fcdecc23d843a641aa1f23fcdf13c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c9824d7f690bb2275dc5f2ff64028130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c0776734b5635064a9bd76145a874131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e99c156afd94919eaa204c77192b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1a730cd3a4e94be072f7ca4b90983133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e045dbaf980bc4e3d82d4c915914134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17021b4dfae94180932c463083ae684f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f3736118ea0fc1df2614c55d56138136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550f5ced05ad539bb67396c74e72f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3189955e3cd41a8112a3d2ed396bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c74531a17a81aa75b992cf1cd805bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4770c5673de715d5446a62044db2215140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8362c75323e3ab6c1ed1eaf446b17d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da438c1c179bcb48df0a9dc0bb2ba070142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed69846cca514a4492436224fb3611143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b04b1b43fcf478f73b535ab5abfe85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccda6434e7f7c4802581c11c4e9fdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035da0e55bd3a606b1494205b0c0af3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eda5f94b19578b577d31d6e11cb3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806734691652c636847cb7bbc209cec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80c9c095df097cdc994268b591892149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7608dc5ff2f71d09389a3aa8a21be3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab3658c7cedf6256e95167ce3d3d37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af4d752e97122eb230b8f7d9fe4084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b5dc819c3a0b2f2754549e529e33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3e0ddabcf392eb250bb5839e73c95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a31570fbbb0cfe70b98059e94603a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5e985d3e2cb37278f61206dcceaae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c580922b85a1f470e315715522dbdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a44c381135fca95ba11b5bae3cf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e75bd4918b1330d6445e95d0761a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a7dee5359470df093f901b05cda1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad258f4f92536a6ca9a6f566a35780e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed1d7e0d1b1b4f415e72406104e44b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e8cd866e614c58100b360c2844d82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe483938acf055ddebf09b0a8eab17a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af37cf4a7d2e5a65cff945c46de6ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0364a4ef253950b26b24c6d27ad946166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11f54a3070245e22f4c028418ed07f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ca07af5ea573d0dbba6bdf735586d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a96a2899dba6c66c5a92f19c75d875169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a803383aa90cb994f02c942039d9556170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9208a022bf49d322f0db5b2263c25b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cebf0db37246a4bcd5279a78408cbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e44852ae897ae22bc3275265c934173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f874c2bbe5159b1188b19ea9bf9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8019ba5e97ed1e0012b9f2c08f722175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f26dc33e667f8e09be5b6452eba27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5fd9e1221fe710af2673b16f0ed95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303bd44ed246ea010f2b686bf1ce0d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040053b0bf09ed3b53d9fa22e87e1ece179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279913d2dfeccd4599d74804dfc0806180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702d311fe8789cc2082a3ea8ac8a77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b57e814b1d13d92cd7cb807b4cb46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a89cecb5ea35f627c70e955aad58d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226a3918ad13096aeaef2cbae5bfbac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238246bc78b144a6a36ff0fda90fd69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b256667f98d6da1949625cbff9f06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5f94d43f92de3c56336837fa953f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b05016e88ece69a7c3bfd1a0d4e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4c02db793e04a4ceec1792088d4bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98211aa22d1fde0c0da0b3dde884cfd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fcd2e90e97826d7727f3ad02e601c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c61136e6af8358f937b1c77fa3b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177170a85029c5f239cf44c966c3c4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db824819ef31a399041abdaabd07ee4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d809d2924035b5578eb5d8aeac5dec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ddebcf0c567b8ea0926f5da882f7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5708888b7811c7d6dfcaefef844cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511bba6ffe01833b9ea83921c30d3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0334b98f68633856b5509bbe4fd630d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6fdc44e4b983c15d4771319d79c89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fac516b957eb57381d3b5af315368201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8c19d26b0df3782d72a6824d77125202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7bbde0942d982dc43aed94129ab00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1caa16df4738d116bdf79df1c71742204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacce512b1d1464d015985e74781caab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17496e3ca8b7db1f567e447d92e98cd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d5fc5db7706e62c702b00cd09e0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65745e66fb43d988e9b7c79084b6859208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be8b494588c3cb56bc201183d99ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce19d7ee528b0ffbb06a4cb8dd1ad41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc64fe4e4a41b90a7976b1429cfa4f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f91a370f7d81a570c5f5674bd45f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f763bf0d5c49e4cb5771b5afe5abbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087d18b7d1acb4efcbfd87d57ddcc03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97e7a16f2f1ce929a2eeeafbf5759215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9bc17c07c68de18270adadcfa43f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50642c73bdf07a1d46b7cdb018f5880d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d7353c7195bbf35539077f4d618a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37172eb3216f5a0c0d70d08482810c7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4d8abb0ec90395364732e19136e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c2f7afd418582cd5f3811f27b726f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b215f584275d51c5c916f1f4e0e75f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050f5760abc5934530dd5e6f5a6f8fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937bbe693e4ced4cfebf8fbca7d6ecd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc35298a3bb76742e843c3e88309424225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fe02e7db790a981e0e78858e3efea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e92be519706e08fb9b8af8c8f644227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5b20f91eb9340e75f75c3705e7bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b0ffc2d18675dff286dcc837b8f36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcfead50593898b659b77fdb0ee96e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da2518cdb69dfc83a21b77a2324191231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef0a34cfead92792131e2dc45499f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e770c0fad638ab47dfc95dbe597927d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606c6d23ab17973b88c41642060be4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eeb7627743f3098952b1fda4ef2de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaa184ef735166fe39a7a9193aa4df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6ea784d58024818c53ea91762bc2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0389dded35b6d4a9762e52bf342047238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7fbcdee2ccaaa33c37b55a64f964f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7020f82ca76e989041e9ad11448aa86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8df3887e9e25229a78e97bfdab4960241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8059e3c687336d9919633f1866a1e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793edde64d477a69463fbba8136d3a62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e217e40a1d8e2279c683cea3e21e937244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836685653411c9eaa8c7c72cd5de78f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bee737a1fb73f49076957ed98bead246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6748705e13a2cde9adb03f66c98b13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c5eb121fb11e73b19ff754e5ea47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fefda86a55fb2464160a96d0c4ae8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bef86a01830e1123f19ac4a091fb0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cac2e222d612a3f80d6461d890491251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3bbe96cb3b6a604a48572f1c0e728252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7549a9062372f8f717b09e1c7458253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18cab0f37f0e0d81a0d683b096b3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e6e0699a166de2f1670bc1484da7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bbf41b44913d8e815fe98ff7f85ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b8af3f662d505bb8125668e8d4f62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e989fc66dfb4c5dc937e1c21985574258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559f712cb3ed3097dc8e960736170c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c95efe6f8994a72a03b42f7df667b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a236e8f9902411beda8c08abc5f6f78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f600eba17ed238eef7cda5a809e5e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6818d37014e1fdf2ec386d7a672e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457c337a867bed5bf0cd9ff8d3a091d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb9fd570ab2e26c868094a0cff02a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0d5be053784a3b57b9940deed27d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838efeaeeafb95488c167649fe912982267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ac403149d5523a66e6efb504c292268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bab269c9e4ca98907051744e61a70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef75815c57e06737bdc22a20ae0b243270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c598083c26e1cf0c133ba7dcbc34d93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c103eb73ccdafbc5f276aa732a0d21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7076bc0ae889934d6a05cdd68e646e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643073c227d454a56be9dfe85f5fdd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c81c523cf7c320d992da458a668070275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be4ced776c261e63b64a439602a75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285c846b5569edd72f2070cb46b0d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6bd17793c909a372f4efca9ce19b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097da54cd937781fdc7404ac71026513279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f38320010aa91c4fb4c5c04d8c39d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6238b1d14ea7c8248ba61b381ed7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbcabcf9c19645cbb3ccbaf1a0631b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d6620ec44f6e41f9fb75b63c1651a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece069db449b89a58d6e517e00f098284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89841163f527e9d60f0721b1874c13f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea5e40a36aa0a0ebd322d1401ebda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7343995495de6494e8dfcae50eaf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8d94efca2584524857d32138bc15288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>