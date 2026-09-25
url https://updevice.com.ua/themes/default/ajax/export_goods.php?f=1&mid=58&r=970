--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1294,51 +1294,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee434b4ab5a053ab93d5b16fb58beee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262c0a6ef914091f3511a69a0ebef762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab82b252ad75be5490dd242e6f182ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d53b8dfd54eb761d1c685b664b09eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f5fa526b2a39ba1a77b99b520b9405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d22a935f2e8e32659ec5b646bc80636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cb84fbcbabd3839ebb71d0f3e876b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf0ba13678a688dd557c71f4272258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4261a8c7f52c442ce8abfb5d06b9eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28d3f49783e09c158a90d1582989c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2220ea7c284a2aeebd86f3808fbd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8ed728db3c03c1d0bbef0ebbc71b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317776a963b11914cd4cfe74767b005913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a1c771a66343416d844aa33ac6a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4876c5ea73f1965b1c41f57d58909d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46465f158efde041cd21986bd82ad0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b82570591cad194daaf46e673de1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec90eac6896d4bc24940c97795f5ce718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145020b46e9fad26685585b2947e9de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b035305a4559197f5fb26e492076d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda02f1e07d52a5cefd6f2f5324646a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633755d852c1a52491d3fed7c795d57822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd1d38d3a8a34d1eeed30e4ed01fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e62ea351654935cd85e8044794dc6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca6697b2392cc935bf9c4b307696c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe2d6abf1b0f575fe5466dec4c158c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c531068d7458c9083acbff3aa318a0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc34524938ca4a27c7bfef6079eb2bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458968cc462046a0fcf34fd3396ada729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b396bd661d7a0c637f09e0c3afec030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5397fe08ac6ff47424d6bbb85def2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04967195d797c499250dc9223232d3dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f458ab95a12415ca133f42fbf1e9b3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaca428636fb63f5e3700433c4e92434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53496391938c17301767c33bbc6eba035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac5fc2623cd895914aad0c4cd97a9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b252ded6a74db2a8630a5226285f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb061bbaa7e51207954cc7d3883e4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4231d99d97359111e4dd03f36da0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11f5f93a0c93e787024944025bb9b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4885b26e51eb9060ad55a3a5746e1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f76b55fdea6d980db4b1121add74e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85648b5ec9b87160465e8964654b805943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e665e7414da0d6a99eaa5c0c8a8f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc949b69a79ebe73f8d77f2f46143f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a0cf039639937084a3216a9dfbb3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a6a13ff3a9498f532f68dfc33a1f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c355e7303911bff9b8071b387e24f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2535d58a86a5c1a951f28b8547f1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331c16d2c87309393b3598fcd6d28ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18cbc5232bccd4ed309581cb6b37e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610d7ced5bc5bce60f7c64dbafd15f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9583942e50baca15c9adf1cf3409a7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91620e063491b2d309268068c65fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10bd290dfe0b0f6d93bcfa757cba4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e386d5ea3596440ff11de08eba725156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df683647e4279f1e170fbcde7ab64d1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7127ae6e42bbd194439a325b8a6c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe8775e715937a62a302c361e6a27e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c142409b78ff412cab5d92ffcb37c7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca5eea4f6a4b6d872c40999187bf2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2158f3d27982e9b20262424e3cbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cde56f6f32883c4909d73c3bd455663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782222f2977709d09895990140fe78364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8b028446f59e023627cea84ebe4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3239b0349135b7c6c0707f6a77359766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37b9bd2ef580e2dff0e9a742fc8af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce86f895cc9e25a40889009d27d15068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a42b52e0cd57b46fbc4d95d0e8b90769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250dfbac334d8ab19626477bdb343ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2999ca76dfb77c16d6799560c476f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e01ab7816c010e503cfdfa8d69b2d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cfe0ab2de888d8436b5ac1e17dfd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db2cd046c50bd8beed4a191d7c5a4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def96b3f371b4ca19c04b452062b46a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62756723714b65b823446baf8109f34076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9379d6de1006b5ab28aa1899a533e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed325276dc10ca58ee7f5570fedb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c329039c6ffedd7daac7a730a26279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa73a8aa96d285af73b4293236beb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da591486ebc161a26b812f0b33cc3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea1a05c0f18e598f6d3737efd058e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce44238b0f1f5e578c851a3904c0d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979a0842cbb0c7abc6d5600db4b4ee484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd6ed802f7039147a62d6024f28d1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc422d664afa7362f10297078e616786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba996e6f6b40239163ffdf63e70b15687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb184c4abbe47e0817c156ba926470d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374800b80c8c87b99160599cc11a798e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acce6a947c66eaccc85e62a30b222290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96277793b48eea0077a8f087502382191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d597bfeedb74534d71f88f4b22da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2596dd7b5abf403637c0c00eae67493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da441c099efe4a7bfa0b783093c62d0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4760282dd2eae3a6f221ecbb831371295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391822252ea7cb762c973243190d09a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb8ce7380de5cf4da3202158dfeed297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67387c50f88bc289b31b74f07a180898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc5f699f20826f5671263e4fb8deed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ca5b3bb534ab71758b224efa39f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62577146ece46fdb3488605c58fc82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d74e1d72f37160471891787f00069102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf94dfb5e584a6d9a8a1bea3d728b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b5dde844f6803829ec1c830e97928104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f44c1c958941f0f90f7b9190e2227105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b02fd1853e986352f3c95e389ab7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2ef2ecdf4ca79de88ae8c8524c7da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e9a3360f20775ae388aa84e53de3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a8e0215ac653719ef7e6155c1715109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197664f0353f0cddce7b9560beb5312110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d2377224689dacbbff25b8aaa2c5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a67b333c0b81744a0241db19a4faa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9062865da65473c35b945dc4ef3e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b4f253511b44190185c4cb528d4ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b450169bed824543cac6b9cad6e2f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958de61218c9e9d34ca85deb987801116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad8da7b44528c15e10924fd3a02b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8517b0a45a2209885ae7d0e78923140118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ed6c8a4253c3ba49bdd6e5fe4d346119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739256582deac9dc573afb4ba90dd22e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f22cb160f06b95722ce1ecfe84bb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc146fdc23ec1e84c96233a67e4ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bc968939bea19715c02f926a74c1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3735bb852a022df312df62f84c31c11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821976d0f2cd78e9e178e50eda389304125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c5db0731f3f2048b9b721f04e454a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af992ef0ea6e85af486d52fc77e1968127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7047d73ca239151f9046b485ec932128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61735159c071718826bc61720878914129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0040e5a9fe647d7bd7abe23174b0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccec69ef0b86f9dccbd3182ba467f9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4241bf673cfb1024ad9d63b01b66d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3543c1b1605583ea1e5b0e810d5b310133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bcba3b1566f53262ccd4b2994374e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41739b58c6e1afaff11ee3f30ca3cf8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef782e7743dc466489b224f23b659f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab34094af02652736faeef4260d2b71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e580d3016b5b33490179c47ff2cfe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6c2dca6c6a610383f25611cf31518139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa923d70538f73bde75cfec1e7f826140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be5840caf8be263ee409f8e0ec5fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71966a725d39a65bc200542d1227733142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139c4dae66e30ef1809c9c3483fe7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b7056c5a528c6f157e78126651f41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6e2bfa1d48932b83ed2c1a117dba5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a248afb81b73a883b636fc067535146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d69d7b8bb44aa15eb8f827fa54ac9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969f7fbda94545206c3903be979a30d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6201523ada8271325a040468e4f6402149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e2cfc4e309dafb539c0e401349d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4325b34e5854a11a2109d0249319927151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40d82461d37f2e785b3fc212ff73cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1dfe1d31a570e1948b7f398d2de8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35551246544cc6fa09dd59f8710c8c44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf7a905ee0ced64408da2f73d52499155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d3033a30d1a80912845948d031b85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998f6069319b943b9d2ae623f1778c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa696bf8652d9379148e651e830d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdb5b7d836c420b62cdbe1d090814c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d77e34ea41d0351db95f8695043d1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1131de4b8b217e788db104c39345563161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec0f98a53ecc6ed26f5dc115637b01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e571f586eb3208580400fbf442cdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b19ca064a731f78f102bb53a828078164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4d9d78189b172c79a4e3adc9acd19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed325335145abbca2e81ab79da026abc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde92e863bdb411e3a6d3727178526b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1debe914c43b7a35ca649955ed25b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c7dd1eac4d9ec2ce99c94c2ee544169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ec6497e6481e2beb52cd12b0cfb99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bdcdc61d0b8b4066e0d46b64a6f7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3092e1660c97b12dbe45b675abcfcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef18d1e141d97d1649d13832bad7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a00afae8ac35a1a424639e1ae1a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6471bdf4e0b6bc4a542f78e08d1c4dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d03e4b02c5dd860b959c1b9176a94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a325e9b1c7163ae531ad9a2395bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3868a4708f9af47cab0f8ba89241a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d259dceee6deab24cc987327c23d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b9f63f494a73bd56d7e53eeb72b70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3812d81b434f4df2aef4d820cacdb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8922ec5a4b959cebccdb601fb64b07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d127d7f5e7e8d9b1cf6cd86502b507183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f0dc53a9ba67a2bfa443c09051ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa96099e79fa530f192e595ca57d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164e3c4451923b31773f92e13728da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef27a03342e4d06567e4c44e05b094b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1187a27090e90f76abf6dfd6b70d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb1912b0a9304b9a1225d84f28745189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc02528a65644c7d7d9be873d3a93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25f2b0da8e0d6754e1293b59126ade191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795d68c92711a12315de3318665f783192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986531e06a0150dec1b6382eab1ca2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8efef72e293ad8ab52ecbed81dfa36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8062f24be50713b30496dff830aa97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e83a8cb57f9479226b9bd9c8ce524196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c2626eec705812746a97ca860fe4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f33139b58ced3f4628cf04e5a7d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddee7548818539dd5e39674c7dd103199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba5f202828003798b86b55ce7a9675200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1d9ebaf790c3f21185e3536083a14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54395e1f9de83b13da3572ac844deb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21154836f0bf270e12f1e8b9cbd2b311203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dce8cad783849789e41f3827828e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293841cb481aa03c4014eccb74c77142205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae79fcfa618968c6db0f3a6aaca41af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e77006bf70e3627466d11702207569207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a6eea0d7ac9376e624c6b77cd289d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e152bed4a07dbf48891e36662dc6227209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89e6e59e07bc6ab4bfc56218f8604210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d551ee28a201f69f808fb92e905444211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a8ee7d94ff74a10fc61263a38909212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2e150a41748004774a269cc410ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4926249a45c24338cb6525f34d2a36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef3c6f4b2d1a07d802fac2856c02f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c59fa281b3ef0958453b310c5e867216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080b7ce0f636536fc785689a187bda6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa3e271f5748d138b57415f31d1d14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6df53ea47a7e04fef7e1986361466219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f7fcfccbf898b8576438aa21d3a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d6fc327a0e758e1b3c10b5070f396221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298391ddd9fe8fc2c049358b0c76f811222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a1496a4523832e266ef5ca5056e6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3fa30f54bf283e2c6bfc7214c63cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933423e6fa18db912589cf08a93a81e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a108fcf788af6d718ef760e0adaba2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710513d516a17c4237392fa97d9bf845227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbe60cc87e8bfb1eb0f3e5bd07558b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19799e1410b8e18289c6ae035042dd75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb8b9e5f4d3a1d893cf049498df5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79524decc2076f4ffc62aa3937ccc549231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aadc1800ab550785cd28a5404d9e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85fb669bf1bfddc2af34eb9fcef77c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a276a54be5ea57d5deced8cb9c82de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727f2095d002f9bad464809a79a758235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980c5324e312c46e8d86380413b614236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607091e87b3d5795c45c0c2582efba0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1690287a58374757d15f175bc3cb01a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73fed8881903bbd4a0434ee87f82ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fb3b8a37277ba2aa16bf573a9ef03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873013a9c2f62003eeaff39c51faddd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146432b6a9e77febe1a1fe8aef224eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c57fd8cd06f63a3ba020e6c48b1ce5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52367a49ae06cabd0f7657948229aeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b65a4b3f11af6d651b2898cff76688245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523fb994cef35c45636b625b0efbb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0810120c45ff4840cfe488541dd9c7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd0b9ca325e5566c65d381fe832499248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07efac7e0ed838bda629239f901b0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b48a9f3309f6274b6e97c57209c25c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702efcad00934962130835a882147ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc24c281a84e6e7caf1e029aaa06a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c434295be880b7a14e6967ab73014253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a03b2387fe01694fd32cff91db33a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cc110e11baf53e8e3dd5f40f82fb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e2b924a4c20d6da52be565dc14a45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d52c01188bffe7ce5959436a84f0d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad5f995836a6261dead9d24f3580a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915999b4df8c5db53906d0da94ca9187259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3795691b30b00a6e03252153899c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c75615ea14416eb944709601c734261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4acc4190366723fd54943c3e1d67e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2f46d03e71c5efde3b3501c662a20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae4d22160d38a8dce58fce02e94c8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b42b98800dfb7a0fc0ce33d0db4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1350c48ae2d81752b90de53a89aaa8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce243f1b81af7d985c8389af5d2408267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f5bbd18bca347b860321a12edd045268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431da5713abb39f73381d51e842867e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9271f00ac3b2171550dc065929ca2e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e55c1978f1a217b9e626a117acbfee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dd5243207fe7dde7b182c4e9473f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8486e2dffd11dcfc0b347b266049273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64527709477a6687b39320d1e4ab87e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88722f8f2b06a82367b35738062d9ad3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71f46db6c6dbbd7750e2050b664458276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ede361279eac27497f4d0f13d3e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d613787e40e653fc53bad5812169278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baace15ee04e96bfaa3e626073311eb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3182add31898d8afb508efea1944d22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340880c41ad6f3b5873f6ddcfd93f866281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a93db8801ff446b5c01661fddfe720282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a70957e56001c80b3d20cce6b74cea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855994313ae9447b5dc6850500b38a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1483bb0aff9fc10ec7c147d402853285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e26db442483e7bbb5c148033de56b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c1e73c5b77164f619c4c8f122754287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eacdf6f6c0893aed86bc209679a22288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3a835931be26a52d613e6be45fae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f0516e14554aa458924a610995122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a17adc9f18463e4114fbc9bf09c1d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d980b532db1cd63a339ae31ee8d6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb91ba06b509e8976c6f0569e358b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c50b9b3881f45287da574b6ddc170d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27067ec8cc3a419237ee359be8ec917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e25d2dd49fb944c4f5796ff98a3dec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332f8ccbcd2223b9fd4cd74f5993fbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfcfc66e355f019cf1a527d95f6e0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569dbcd1eb1d535dcbf8038903f538c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852caa012abdbd88b134c10d34cb8cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ca0592e176f3e45502eee2c972ecc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59507f0229f3a2b441f0a438d4fb32314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26918b2161afa6a9fdf497bbff1b7a7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6eeb136d3a9a0acb528a993052a5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5de3ea343d7a17c4b5f18026f2d7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1da90dd284b580b601742c649543a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596e5291fb37f9b85ed972c159bcb4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a126dda788c38e1c43c79f0b04e7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fb34a8bce64c212585ca8fdfd478721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b7cbfece27732f5b2956397abbbcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d511bb3797185630e953c4e6ef4f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c590ce050e330377c76020d73eefc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf022999f0d5253cff158f1dfeb862a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6d5a3af417503c024f645f57b860e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8338cb91c1b9209f2fa4fd4997a7a8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c48035309e453dbe6fa7a27da8cb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6377285d51e9cd9b2ad65a1ae1dbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adace9bce3aef8a4ad46196ba1d5d9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f808948f81fdc8834c401b097047f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f7c65f20b2351696e512f044240c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea95dade81694592a9e586551b07f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106fb55842079595fda9474f3e2d0d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a5e975f97b03a0944d0fa3cf2bf2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb5a2a7395604976ac9f2c5b4bd5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37274d42ca87c8e44d28cc4a2ac7e73d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea05fe2a7ddc5acc6c461c720448b9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc585d2e22247135f7d6cbd244b63b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a47cc9246b553066e4a5e8169d0b3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eefd82ec32cb083a312c6926558d7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48c76276ab6a5c0ff61ed619f21b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8b9922b43fbfb2d62c9494ae1bc1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b0a7144624d1c49046c7c8ad943dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dc31a4e08a92598979915adbb5b8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb3b7342823e82d93eac42d2d6c83746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d113311a8788be63f4c8583af134347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809b4a7aa6c914332f24b8a780183df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b584b655ca7f6d60d28148ccd2c0f9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27e3c9868b561e0b89833eed0da3d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c1c6c5ceff1d8b661eba88abdef551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f46be8cf3df4df403a36ad5f8de3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c16569c5c63938c0b1bb34b6cb8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c79f26768f49c5bb78840cd37ed75054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de54ed85e4b72f817b539f5dde7d2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530fc93442291a10ec279eb93f8466356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c7ca66fe9e05ff6846bd6bd75248757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca2c23badd8d086d702d58581c8aa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a38b854d9edf8de2f05d50edc6593d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa9720bf9582f14089cf62c3e8801860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15905f343bdbbf36e2ddd81a8530a4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddd94363ef4f3d0ed61deb74c0e66462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ec4dd5eff7965c404fe99fc65460163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459cadc024654f0447d3143f09c9cf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712aaa75d51041881b29fee9bb8b0ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e572c1873d6021c9abd214a76a1b7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5241694b74a565bbbe97156b8391267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236496df6acc8ae2a8b38cd758bb7aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f0410e189f7d740c192192267d4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e190a49d49c4b49a744599c1b123d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda24e0b4a66d89b29aa0cd64d6c271771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038230e6f1c7a4a8527178e8ca806072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aae166483db0ac8375f02da5a16d0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef158da4ddf5358c01b29ff829f5b7fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe1bb44376d3e450204ae0ce29a6b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b0a5abd6e475797d50d89908fc62776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2c4688edaec026124d0a3ff5dbc4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6bcf6b2c5b11e3c08990bf8f8ea3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85b3308359675b1cc447dee5a9b8cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a32217b748acc8ae1ccf90eaeef7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e21ea78ed528b6822afd0d1d375a9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67c5a0eefd347104df179f1566be482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e988af82a019c4f82dd7d55893d7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5064c324a6b10d3599d15efb7a6bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a9bb20b6d6dbe90f3919daf0f0d9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb24eec8471355e0e6d7bb5af828ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c73f48d10b2576e5d987bc5fe2759b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc69bef1e31415cf1e6fee5c3158b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4799027517498d7b3539da12ff58889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d60a7608ee03a5365296348dcdd3ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33f5c3c270ba70ff88cf47beee417b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed6df2acb40b95053d040c040018892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d076582400e23797446a13a9c878c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001452d668f5fc40b62266df659d77294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b0e0ff53341d4d434130ea8d829ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecf9ec185eb9893df3fdd5de122fce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6561c995be626dac5d7a150b2abc2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46cbb0d9ef9b34f012b6d7af045ba198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53bfa2a896d0ab7c0072bcc08a32df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce696b18bddc4b3e7e39447cb16e033100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e7f7c1b5070b8d635267dff0905bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c32525ac1624da86787cd2a0781aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e7a5388be0470dfe9948ca7ce273f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32763f081c073eb5b2565fd0f8b0414104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adf9565480de349af4af35f6de162d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131b8fc1cd730a37b7925e5a73bdaf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e21463ffbe439f15984b4c1e69aae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aaf4f68ac456c0965149ea2d2c811108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b592d51e1d6c5393159400b840ee06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa474aa43428f2ecd89968a75551126e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63a136576b57de0d5391a19ae82ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da15a93689cb9fc89e42a96341a091112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c12f4c61b964e2106b72c2e32da9af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2043dccacdb037bca790b1827b555b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c0142145a55442f3c588e31c07294115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c8942709a6e7b98d675e8c566c195116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc66bc8a643a70d67b817d515639cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c26ab1fdb8121fc46ff93500ca002a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4547be9a3d1bf4e5a520c624b9e038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434911c776ebcb58a4873dbf6fdd60ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287fdbcc17590ebcbe9b4f91ae1e005121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73531cd1326e5e09f1731c29598ef9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75123f4654839914281c992973246c3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0ec891fe6c63995302dee3e2cac79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6131fec95fdf75e48be52a4dffe80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510fc8cf37a68d9b06086769d783f4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc834410a4a9c641b418a3d7e53c9210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfb60e21d443167939f5987d4346d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357cec31fe10d80e0bcbc89f12636d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f60e28349ae5c600deab06f6e679a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847558668c55cbf7e97e7a3320086b00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd31c07094c72acf0dec329a3ea843132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b0f3c72a5884a9877094c7403d790133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678e003dfe241ebec4744ea6a0784d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5fc176ad2472ddb7147ecb5ca57b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b659b6acf665fbd99ee7419c4224181136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc85cf52f3e0afe4713158066cf1bf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fc2dc31ced60a579afc44fc090f57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511328ece7e31edc9455186a70b320139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14d3a28c904996194dc483aee813bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebd978136e5982e585ce3d983ed122141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de947ee9f4b4568da6b87df0800752db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180c2dcf68feafa0f7ba1431218b74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55daec60c0d3dec6c8722f7f944380144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b797271211157f331e148b0a20f2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d82dc3db4eeb136e7a8ebe83ec255146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15752debea3b55d88748ffa5c2d5ccfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02903d3b065050d834b98f760c831d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fe3211fbcd4389e96f1902e10a5c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee983752ae71c8a0704f622fed9fd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3abfd64ca1819d3c3fc5a95634a57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c202b31df10b3b48a1848f589126c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd86a92360ae0a760885813608146153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108361dce0f89afa6f129f4843be5c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27416e15e1921ec039eebcef14d67a6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1e9a950651ec78063aa53ee4d3491156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ee71abbad2d86130e42b6e0faff0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3e963d96f919c9520168912f10946158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf26b9358424a27c6f4697a3caf9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046edfee6e63828be66edd5a79e98b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e5f040628bbb6758fcf69f1e1f7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f3b80557d2617ecba12d7b4aa4a11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa129aa5368632e37bee4357f6d8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a4043f74779def6e8cb7b40cb4005164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752813a495a89518fd0fe164790cf0a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13daa5f67eb78f4451973c6625fda86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0223e03a71736452e919615c4fb9b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf139d8e772ce88eba8aa5cc55b98b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a8f6561424d62697a7722b7057d81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ed0c90b26bbc10093faf3c49dc38b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712785bc0232d7934373be954ca28a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d92a543379a867525d241b2045d9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67f5c6f57550976a9436ad184db2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1bbf549dd547c193e5814c8ad6b28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764586247a2a81d7b72f47917553908175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed2c160d690fe22c492c86a277deda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130d643816a7b8ced9b982872119b88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308180fff032ee28cbe5dc1b58ed696178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d85a06244550d221b45104e6635006179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4921098c10de75bcbfa6233b30ad4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f1169bbb07571a2f2a8a4b8764ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f0c1f41e651253b8161fb0747dec4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d64054735108adf3c52a2b4a065bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73858bb5d51ed2f20ef8f23a64049348184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae191bbfbeef7b7a6aef3cf6b603cfc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582d4aa438a476b1cfb09ce1bd18bf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d73bb94904ae1ea28575a4b79542f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62a54b1e30d0c757cf83e41623ebf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844052c74f2313f35e09e8e754daa42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182574dd4a1aa3826def5729450ac4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b362054d08def27b53594d277b2fa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc05fcbb82ca8292fffcdf456cd0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a135dae3db3208a52ddfa94b11d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5d3f33d123e2bba39cbdfaf246ac0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5684071c22d2136eff4fda422a01c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458ebddd8f0ec038cdd705ee6c669f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609c369f1409887196fd77fe546bc46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665e75dc3d19d7a5fa9612d14dd86d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db3a208e86bc8ab04dd37e69e6748a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214c7df57e688bf79140bc1e6d47a4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa5180c01ebc04b79c58e1eac1f8b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90037c658f02f344bf9a6c59f00b43d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fe2acb43a419133069507f0484f51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23e8f01ff50d48cd63fdbb9e912a18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855133d58f2cec8dda4e709217e9fbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79653e5a3f09842ae0a0143ef0b882206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5b833c390c6d8de88b0be2b631319207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d0441d4daaa5392282821e77d1297208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f6aed4198a6ac246cfd871aaa362209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32d5df38117958d794c59ee399703d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bd84c84093cb7104563c487951a23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2c3294e49d7ce8e97903550d2ea4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41e799a462bb5c50a5d2946ea2f49d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16bd7966f2860b26240ec77091e68e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d3eb992e39466027963ecb686578215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcf5346c6d7890bb88da4e51f19dbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c3893824cc41c211cc08c363209df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53ef151990431c4676c65db217f71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652817ab66f275040f01ec334bf0b167219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dff6c869ebe4bc60d3d6617dcdae1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fe0b3502c5aee886e9040faa9828f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0f51e7cb2fbce7c85700727ff3d46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338fd51b358225a9ae70deb7cd61dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1643611ec725076ee33fa42f3926ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd868f18966aeecd2b974ff82d73f6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36fee5ac6db1447988117030f4af74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65251735a8fef7b33cdadc584ce78d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932a91cb223b64a0ec40791e899db94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc5366e92e39cc94c69fcc037d77b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79928c40c1f955341b56bbe0a9cc775f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2846a99ae1cd4e859aa78dd42a64eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50427db68df74f2e71259b5cc2738832232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971d0340482a078bf724ff96d0aee7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7551fc83f8927060d845aaf546078234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1805a095e50bb73ab7c181c7889b2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1770c366f2d86fe65c78cc4b1dd068236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffb9ce581e6e369a42d71acd94f0cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427da94a4c24da519e3b85b47b61395238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f0955323c31982d704187133be07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656460afb512143c504c16eacd096ebe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf5fc862eaf7c10dc1c638856ef6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa488ca862669f268f5fff6c5dd43a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7920db8b989eb24a1304b6c3a5cf05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806654ca155e8486d9d606180e6da31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdaafc04ae2f3d887620c87a9c24e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c627dbb2af50bfaf38ad31df95875b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac5c4412de6f140d78855ada66ec2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdbb88e6632e75bd7a442d81db5813248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda686b79b059f29d4f4a4cb39696e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695f571a63f1b9f3aaefb05bcdddbd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8146435c3ffbf69d667e64c8403f3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676aca2ef81993ef96d78a59466916b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081027497f9696a7f2292e4e60b4dfc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250537b414a867291398bb0dd6f35e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d649f6fc084dead86dce14ed6a29163255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce41eeaf0681b5bbdbd5cd0c288f155256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c9c654163ee5793a835865367b6a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9cf39ebb0985e26b235d067a776c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952b99d825336a5988bef56071d54e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ed5695c999345981e6670998e4a76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac2732cab2fcb5871303ee4b490421261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91111031e7f0fab3533797f6cf71f33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77582c5f803fc3e03b2352c80956154263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468954fde19319d4abbd0e8427cf5fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda5c7ce65b3ad50acf13ed954ac240265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b71ba1776c163958aadad631a9aea3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db53be9532fb6ca98a6fc369f001c07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b90886764f9f18ba97eee2d2f4017268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c47b1c0f7512680e856c6fbfdd4ac7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec0b6940883cad5b479b815f33155d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0b19bca0f0f613c3a4fde9b23309c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1488f7549272a05e0afbd0597c0010272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb55832e6c0e40bf1abb0e702d0771273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde4ffd9e5204586d6e2549b3bb613b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05702b25cb22cfdbd6cba894ce0a539f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8ccf3bc294bcc92b50dc5fa56c8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f08e9d920edd0553e16a7f9f99e670277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c65847e013cc3fb503385b91d6fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55901ad0059c0ab292282cc882eaf261279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345cc5ee23ef72a6e814c46fb4ef398280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cfe6b5572457e87d8463753eca92e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b77a4dcd9b13ab55db742369af1ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dcae702c722f9207750f61cb1ce61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49c299f43027f7a5069e6d107b1fd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf90d303027c0cd258d88067c331b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea11ee8e7f8b79040c767077af5e306286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925816387c678ee039ec2e13b7b13a94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a61363655efbc687ea353d929758288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>