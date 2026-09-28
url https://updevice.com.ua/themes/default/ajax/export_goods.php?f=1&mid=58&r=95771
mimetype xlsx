--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a69fac30a86f33d28e2a7a0a08408f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6121cacfcc9ba2d5e8a68c380697b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6548538ce54d88df5a63d44342f23df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2836f345eb3fd579cef7d4916faf714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc495fcc0369467fde82b1267b4fec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c88f297e1e33e0c5c6f0e3d5a00d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cb84179057bb50337fc2d5cd795817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1fee4479030c5b9c56cd497ab71a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8169aede61e043a244579a259a66659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c17f23e7031a13c7584d2e6b1215910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da35798619bb51645f0bf72685131b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5d7da772e44a9fecc673f575ee7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00903c06f987b1d8fd7425196a42753f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54d14f404b553d160c2bdfcdd0d1a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eb3381655482432fe64ad8c10e54f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d60a74a97631523c07d6f115bff816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a4dff589d9d0ba46a64c5206f3aec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b29cabae35123da7b67cd6e80393218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf32c94097370688c0a0b3f2c7cee219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0316017fb88854142fa65926eeb676220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bd4fb35ccfd8714044249bf3f9a8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b5a28a2c37a75d2f5f52b5d47725122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120ea5bc076021ba5319a44b3d31c7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec8b5bf76cc52a6fd1779f485d01e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf26eecdbfcc61cdbef641bd84306425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53488581d110fc67d64f1c6dc3548c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7efa82e97c4c99d17ad0c1db4564f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec084b82138dfca165e316a1b30811428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ed89119196dc2cfa67028e97e539429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088f58e37aaed53011e5a329368735c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afbf2fa0368dcf09fb2d1e4c86896331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158b38d1e99689cc52f5ba4effd7a6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a576ff5e4cb9c58a4c14e68f7670e1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed486892b1350ff0cd14d12f19673b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af988221541a087ce2b2421e1000a8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5d72b74943338ef47abe9ee93739f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f0c1fde7bcb165faf2f762f203a3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694d383ce98412f4e5da9aa1b35afe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ab064c563668a9fdfb986e26a82139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d38e88b43c9ffcf9ffc5310fa2653d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a1bd29c0ca9de2afca0021653bf1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cbdbc936f9115c6df2891f231212542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36651f9f3572cc63d6af8178030fa6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52252054b3c797d4aef2de975cabc6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8d3d8393a96dd9157e492e7a40bd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6bb374be3442f5d70da8eb2e59b8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a75dade6ed45af59f3c3af521d0dc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd0a75b19bddfa1ae704e243b5be848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb23d9b43cbab586f2e8bb2306bb7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10c73bc80bd204f17da05fba2ec9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d5cf747b9e8d5512c0e8e221013651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08065115e22b76291f22cc79affad3a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11247c7c9733c1f55d06370a1c3c585753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b0b74b72115e6957a93ab6332c83354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e923dbcfc5ff3e262014d70d138bc3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55568c56adcb0e18b5ee7d493f1c75356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41318b674484fe25f633d0d2b6a3b7ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e15cdc135a3728efc7b00c7122c12e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54188b26c4dd65e1a4daac09367b3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1fb20255d85f575618ad8dae8302560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192bd1ac572a8274ed11fa133dda71761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b558e714e8c779176b09fb28e73e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62549512b3be00cdd46c580045d76963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da0503ceb1fbdf9ee261e21fe1c5c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab0d237abc0ccb5651c6855b117ec965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659e48ba8159b41a61e1b9f2e82c3f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d907f26cc16b2740d1d89f2bb424667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd5075dfb16ff688cb034429294e3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d369120218307369785ffc4d5066069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771c8f7163df1e748e14c8c71d475e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36262d55f2f7ab7b35975ba74ea9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217350d9f0842071c2e241b19669f06772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632c265c44e45157b2064ad4c5c9a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4ffaff414e2fc1b680a36edfd68474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57e560569f21ae67f16be2e2cd92cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b7e6a989dad81108e960b5944d2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cde223c78b8ca3b1bcc70886580f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d9abec25b572537dc00df5cde0ac178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0f9394a9e16013183f6ffa4af397379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e21380d22c2eef4b7a6344b533c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3031d12fad5cb66baa7e9493be845b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fc83bdd47259e72da28490abcd4e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7a303241b3e3bc7ececa7f4e09c6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ea0b7963003898b65d578635740284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82c250a772801bff98d9a14dc1b8bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fcd08e0fb6dccefe5a62679395d7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3156d87e95c34ec4a2d1972176e3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6d2436728964dd0dd3045a22691f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6fd3214dd85c6198d499e887af3d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1a13ce15b54d1ba0e997f48e4b4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cad2361bdf3c8de415fb5dcafde8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6fb598f8ebbbdbf0b92cab97ccfda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5646edec8cb1a17bdc059f66df28f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344344883a9efef70ec7de4612819ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc925642a8aef986b4de3e9fb9c70095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bcef045cc2e938692cb1a0cbc1ec296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d238be91722b95a2dcfcee9b1069e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcea0ed1f00632ba0c9fa265a483f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03838d77f28e12c9d2ddf30286a7524899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b239bfb48301376c2de7a068919c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a051fcfd8e26d809a7e5d88fac0e4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9866fd684bbe86bd17ee122de33ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f4fc9fe1b71393d852f18b0a0bf0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bb0d590823c1cc461518e5e530e8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab35c4990c129b33168398411888c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522a5a6d2bb4dfff1ad1ec615932e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc202da1ea1635d6ce2c99ba2339cbdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ec2e1fced1ea819a209328e85062108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c29998624f5d8e67a2bae5efa36f56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dfffe3e1d693bade6ea31f59e0a84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d29f0242c43a1de3f3330066bd6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5dfabae5fa450ecc34a19532ce9cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae00afa8922e358d7884182bf8a8d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f9bf507291c24a36eeb6f100c7dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eece0524637c4490df4e6aa835308115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adce9f5cf07d009e219c5b7a85055ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021132b24310887d6a40be648ad70b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e557b927f8a4a641caa9df3eb8b06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ae631b06b9b92346dc5816c6b7dba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41677ed3812b2c6780d62ff8dbbcfe0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903869eeea864921033a8c3bce002541121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb51b60fecb347302d52d553dbe9ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b95e4ab877ff87cb434908133ce028123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac7711a2f72728b4c995891a43c015124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f5619ca6df1b4c4e070ea3878177a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3216fdf366c039912470b2b7ec838126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bf57f169ba6ea46c3bf750cb36ede127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5a7daa3ae9d0731690027ee44ab5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732fa003fc697fd8c078afbb3134bb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5dc7f5cabcfc04bed2baa08002a2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25ec2d78125f36cf9dd27c3b673634131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce71dcd4f3c1dd6a750a529e96291132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690fc58327ffe4be0bd951a7a492d0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57241ce492345bafed7e94cd6014b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dab35060c34d9a3368e63b6a74a40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa33362bae7778433d02bfa49160d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ec83ac4dcf0a9cfe4e64f9f763667137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3da725e51e9ab5f35c6aa00505ac47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1403b207a10f6cc97a8373e8579551139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589399a4eae462402838017651c20b24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd8b74d8463d284f18735cbabac7e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b454573fc22af81c060014f2da2c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d747338122b27e68b8dbba16c20f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22282fdf7fddbdf7ca2223b4b85356144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c949982491e0df016040edbc25715145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d68a743f2e97084c827d5b327d89b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16111b660c9c6ae6b7a84cf61dec20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d06bae96922686aebdf42dfb3ce0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71648b9aceb1c29b810623e079b48dea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd8f4b30903205d1fad7ae24d4b3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75279a43075a896a68c7a053ffb417151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4fad0a222274765f510a04033751152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2705429e2998fd6cef3b5959f4a9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287b4f220e0e2e477f79b912e68a1fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb642a40362d17c0cd0536b6a0f14de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72362d6bca0a88d5499cd3238e41ed64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fca630d9b0946baab780d2db808de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eb18e354127d1ffad6ef98110ac8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e5de44706a040b501493807ad168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2b9c87bcb8aacbe627f6322fe943160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e074fae2cf47dc57ffa66742f0816161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec81501affa0dff91d5dbb590aaa0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c7e3934e397a0030dc4af3cc37ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049d8451658877c77d5334ba052aa43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4dce3e0cb972e94b5cf1ea2b2c516165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6bad191793b57c17cc076acdb451d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f57bf22abcf5993aebd4df6c6d62a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cbd068627bd4aaaf93532c3bc4564168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0d98d6c91c0ccfd82505e8c51b3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064128f427a7ceb35fd54dff4c4327ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec922bbfa0a3bfeaef90b35e75b17dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed1be840ba8e0ce382c2c22e453e45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a6f6de84591880d66e1c3aeca9d09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8085a51a8261210a132c69ad6877c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fb5ea1899bf9745f8434382b0bfd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a22ad2542a0626a9ecc7eb6284f9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf73f7c4c17d03698256ef1bda5647177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab26c412d0b8b858fbb9c36d588a383178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bec508c9c4b777749ffcdc90a3637f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b62f29c2487ad99edda0ecfc1f6c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8fd3b84cd2e7fa6885604df0bb238181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21961eb1a4d09bc85d84b3b9a1a31e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3686b806755fc59d24927452b5edc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79ba7bb7d8cedd3bdbc94375d750b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190c54c02789033e2b5dbf1bff5e498185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37fe7668974dbe7cdcbc4c811bc39d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab0f0cd97a5d9152d7b657e2f382d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7f070402c7c4ffc30afd1c2a05b5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828579670ddd8f54202482f9bc8eda7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1822d715d3c26a419041b369e785190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396eb0ff78189ebb006ed9a16e926ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79cbade1e6ba8f269f9c6a451a25c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1bc8f8790659b5c0765da07e6c271193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f23a6853c473a92b5e1910cae844d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87345bca85d7df33e7823bc0c41de44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28c93da5b274a032c6bb0bbc541d87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da71a676e022be841e136b640fda56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f450d4943c438974e708b24a048549198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84780e107a584d1f452b20cc6737695a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc09f5a3511e6a5d12b7c70e7dedb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e2f115fcf7445d00a7065649cca4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bb3b4c4e16c7a446ab4b2a9a01bc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5274ca2164616f6362f1feeecaf0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a28b5865f985249ea276d9faf73f8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db2e3012f400a756c1142fee6ad68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dbf12b174dbc9e85e3799bcea0fcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da1fa268774c166d48a4fc691ef3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f9acbf8a945fedf38226d56169af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09238b38bfc026fe917b89e56796f5cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264bea8266c32315ce58753ab404ee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b45b2b10c2bd12f4edb5c881a17f44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78af126c72f3f84a49b883e28baed4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d539e93d0193dabac68ab66ccbe0d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862044c465c259a48b6bb6d1e71ff10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e46fafe54c5406b242be8cff570d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859789266bfaefff87d1dc2b39b36078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c021da80a0d465a8e16aeb12013d166217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae1b31e86549f70b2e1e476018dff1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab7166f1cfbf3df91ae73d05b48123219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408858ae000536153c61489fc788f5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43159cd5a3b41586fdd38d56731bac6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279c7dffd2d4efcf7bdb325941dedd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a40b5e91cda53292de21f3307963223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48811b077cb06c8331ba97427f6445a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710765cbff501146e65f64cf6e3c4c3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122dcec0a6a092a70b772777c22c1dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a978ca0407925286674f8d8e8540227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5c3de368aa1da2f21d31e6f592fc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c0133ac38895900f10e0175643de9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501cea726e979269469e99817a3f20d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3acc5139d3284288836353c681943231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca786a118054a8f902ea161f40f1be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5ec94ce4c1bd07ce1477f66f4274233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bacd519a8f42178c848495733c82c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34a9462252d90e5edb252f726728d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956046d14081815a0a216f8bcfd6a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688770151c876e5be6c9596b9c455e34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835151905e5632dab550a23ab1c6fa42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674c8fc5523f659c72aaa061aca166239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f65e88f349530807f1eea1266ba9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff9b23a9d386f0c8cc7cec1ce04f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0ab9587087c9be22c918d3c6acfbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75336f5b1a6ab67a6645ab0e3859e9bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e1eec56d0d42b73a5a159a711d9b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429b617f6e09d8d030888746088e156245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e5da4007684a78bc00dd0cd314358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b5b401b61e25c5eab249b43e87e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e92602a5ab93db904384a4885d4423248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53349a5cf998b828a08fc7d81e3ba6ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5d46c9ab17020ef70315f76e04c67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a187cc1994b45769ee794a1cddc26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6502f036844a1bb255c405938a5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14386074856b85baf9401c7964a7c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3e28fd25c54add7696fe714accaa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a64d320324a3866bb3b499c3c80d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421971535d14fced2ecf37a90d53641f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937500fd60cee5889585e4e43ea5d245257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7e24cb6d0bfc86b9120012c65aea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383a193a793f3b830908cddacf82d64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265f90e2625b03db807ea1338540eb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1be9eb75a6817e8224e27e210d164261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d9b11b0e70742f2c547ffe35fa7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d008f39b9db06f1dbed490adac26b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b569b6b80c1e9568d60892e2c0f2db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9add3d99d6f46f1ea5e6c7b0bbb155a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d1448cc00e1ae4a0d242457ed6b53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188a6232b39d2cbd4338ca8db7edbb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eba79ff73b87ea5e84c2971f44e977268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca305a007497a912942ad56052b4ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1e0d64e648933db8a2e767fa814f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27980335ad51c5dde608ad90a0387cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496cbd8bcbf4e1c01c56f9048c5b331272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052469cf343bbbdc00c02dce07ce7b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80747f8799f9e06a0befa015520d8abb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a3299ca2e8d3f149e88854312d60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b0f6100878734d031f35d217f7e28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464710cc0098e0b2b3e1c578422a410277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702ae5f4cc8cbadfbe30e38dc35439c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3cf50bab074c183533cb3bd67c681279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ccdfb175d1c1ea3ac596067500045280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc45dd466bbe9407f3d567338b1e48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5074e1ac99334b8c7c61a61905e2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bad3a46f76ad47a0a56ea63f5e5a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd01d151e0534b47a806be0a7aa1d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdc1c0a408638fccdbf537a559d940285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f92b4b7f9e66c53b1fa40b914e4d8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8e36500353864a826b329b324cc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e92d8ddfcfae39a5a30e4f6b2fde7d288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca33a1fc59cb7707beef573420acf981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68b1b13549976dcc4009326b6792732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50f549c1af310cd8a088695a9af8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96711e5b532e121c9be4e37020421a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a660a3ff4e6e3e7e45b4b50e51ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511701b64b94626f04e6a53b5dfa40216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a28ad67c40b3f59cb1b8d7e4a539f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e26b854438fe4c8245537044e0a538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e210025389a222a33b38fbe6c47099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d542f90c5936ddf8c484cec77de8da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9355c825a8e7d0070db1987f74c74211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592e80b58f033223f76b35bb52910812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5981c630aaffd01b17316667f9b65113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9e0cb1773ca27557f1be5fcac7a2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8ee2d964df92f3a980afd2431640915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333366e176ac6b07b440b9617c2892716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a92789e789a41d592d5f43c9ac74c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e74cad0dcaa3c2a30414d6ad5a1d4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a4af2a72bd4eac28512006b7c68f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b73e8b0d1fb3bb6cf8d2204319ceb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f74d5ff53c127a25e4b34631b0d3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c06015915a06dd2a8b80168e1447e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a19db2af4623af0f0e053bcb6f9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103625d8a08470d0252aedc1473377724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e5236acd7d9aebf175709962ed7c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f4d7785e077084ef4e3b4468cc60226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087720fa8f4e885f9f931ed72cbac6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a063cdb14bf3213116c64bd7893ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c453f27829bd9eb930653b4c6f1f5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef66928e8f3e0a33eaedf7e2e6f54030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084efbe235c717e68f7c5a374fd045b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f720b1c170340a40423e2192180ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b0c183e6e12c8c80ef3dc6ce529f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d305e863c26244add538f3951977d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f191cbc1463c672d350c5f9a7b1a3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2bbada459a0dde4b4efb396abaf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c57eb0cda5f51e45c4225af1bce7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c1d879a7cfcba57e8c5cde1e6494938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c00f58ccb4f116f4055bbcd4e87fba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f76d4adf29ee13012a2ad6476c63bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1bf3cf7ddfb87b305b19e65a085041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837600a7be1d33819a6fe512febbd1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46cc3061fd0e30d1f836fec62c349543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5960846c4dbd9a5f671021f7538e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd759f7a35d18e68ad48868725ce45745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc67be436a1c15b3dec63277bbd7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b935afeb746fcbb2e6c8a051240c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ccd968b1bf42373871558aae6fe9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f93bcf41c6ef0607f2ba0a77f0111b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57cfa271586395cf8982a5a7ce4a3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804124bf433ec88e95a86f7fa0ba8e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fbb11e27801bc6f60291252392f3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194e7abe9deda5bd1deb80640b9692153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74660378e9f7305cc92c777c9b0bd5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e3fd2e59c401c19f2c1b85883fc6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1fab62a33109af9afb5d498d39b8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05161bbb47dab9c8d10ea5ea958e1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427cedebfff0051aafdbdf0a1f6fc8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e323eafce31e8e0bcd073b72e8ff3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1374246a014c110cbfe598c3d704660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e56438353b103c935b5e0059327a4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c82f2ca0e756fabd9ea2af1b435a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d79faa61853bbb5864fa8cebe04f0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8229dea86371ab8e25f34524a827e4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c9c1e7e8f033b12120d7db9d1b3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae97071b203efb3ff03d79e7d329566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26c4b34898643f63f8e1a2fdd57ee367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b3c4938222c179943365efabd726b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5735f1226f172b22b9031e782ca65cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2bac662f153fec730b1ef6fa64c4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144a1a967f9fc95367e9bd8049e27071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ef14e1fb0739c468ba8b1b921361a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d2e16263b75fd740221ab83b63c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335d85e11b0f9f94494fb91c91de41274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ada67bb6ddc06973c630993ba1b2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a68b0eb4c96195820f4fbd263e2b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a2090f42f9f9517a396eb0b9e87c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cec2675552871cb9223da5733a77078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923bcc29a287a2ca0c5e620a857a0e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6fe503dde3d6b31cf0a1f8a0c136780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29b32f98ffe6ac05d5311509ea6d9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0dd3e278b3da16b9505381fcbcfbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415e8ed93b200d06c182798f2cd34ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b7230b7eefc1608979289fcaf09da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb5ab9a7488e90e2c9a3732b375b9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5769cbfefa7121fda9c8f129a63e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120af27a77b80e18ce5516543a4271587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c144c4ace1cc88baed63b94f91931b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0189148f115024d53b0f3f2ea6edbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e31d052ec365ffcb9ea547b79041190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f3b2594340ea86d1de8188d7690a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd331be4ae4fab3b33b36c83239cdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f2d260712cad694a2735daf9f06ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981f2e85df454574d3b80f852acd77794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3060dabc23a56d089012ace2deab9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1b503cb3ad88b882a75fb05991e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca38d76a7a41c31e991f68ab0fae4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0e9435629b163ec9c260e05a8cc8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c817774b050ff6a9893ae5a2162d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc7e8ad425292fe07f55b068f07907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c937e4d731bfd42a0c6bfaf3737425101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72ed52b307e5c5846f36bd4daa3a66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f78eff384a569d4cb120b0e4770919103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd20f252beb3ed797db5c6d8462a43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f84d5a716618fccaac3daa7e325ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7208097bd8444dd123dd2bc8016d152106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17534660919eec353fd01b30c7ae15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e2fe18ce0ac6a44b16e2b21707b47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac68399c8935c0814ffa6a4c03a9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724d6a2c14e023aeddf783a35023e21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb833e1439c7868706cdcecd081217e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bd37b867e8275c2cec1e94ae17459112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd49d0d406fa2832c581c77ecd563c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b4f347fa2bcdf784f59a1891e41f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0c6b94992f52c02facd41a3107a46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9693bd5c6942bf43baea7201618f25f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6bf69f9ca85a43015891e8bb4af7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09247c298b98acfd6632b1c4ed2e3586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942242f54376c7404f0fba29a24fd44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc51ef5ade2d15016b4fa17698a3700120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfface489cf671d52bd8fdb2b501d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fded1ba4004215b880e55fa4c2883122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3d5ae47ef5629cabb12e0ed95f845123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c19057dc6573b9afb216e8be0bea5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927189ea00fa9f459d88c47b52cb36d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9e02712f7dea57000f010039bf49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820969f9d7cd6418d46c363d6578403f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca8d658d7929055812cf1f06b2d7b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78449c41c806529716d01b7a069f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe139592eecec82007185da814e7ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb34e0213f9b151b0b764dbe411fcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838afc74512fa7a5103ce4babc2f53a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f4ad6e85aa1fa4c284b1c1500ee04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe19b1cddb16510b965e837273294134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc429963c6c04eadcfbdc3e44db678c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb8916e96636c30e292b4964d007be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b8cb201f1ad73a835cf78272a7bf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260296dee693ecd66e0434ccf6da666138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40cbe9551852b8a39cb7a70aad837f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474641b7e3a3e0e06a9ec06e969b830140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2637a317bffa3b1a6a253977213aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136d6c17a0987b4e9c826c1120ca6e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6c3ea64c0d84890e0be394ece7769143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94647ddce59ebbbf4e35006200a384c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1188ca94c7feaa77aca5ab5be3de3a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd8fd42f87b3d29d6a1b923e7386f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06634ed5bd85a1e410c4368046b419ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfd04774b346097780412807405ac8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0a3ba96852de72a5dce0444c3c075149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848204707692b475b2a41715671b585150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551d1d4d1d5fb01cda13f15a7e0da47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928423ddb4bfe2540a3b83d93777845152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddd1cbb9ed1e4259365a05ec3aee16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867731c47d90569fd0145d27a7f17762154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5f52c340908a5d2377380fe51fa7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146221576a782754c8268ae6e7c9cf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b908963ad79b3d23aed47e9da27c640157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc831a4695adda03eec44298d3ca5306158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa227357551fa7b6db457b19d267c46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b1e43020b0d58a16e62dfe52f4c30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d06de804477e4925296c39b806c1d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc7ca8103bc51da404e7bf0842f96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c65668550d3e1da9da5ca052f14a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8039d3c0310b7ce0dc42d887a1852c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57228a316b6f7abf66099a0803ff7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe2dac67d6b5692f09c78e378b6acc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d69b024fd4cd9918065a1581f2f28b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a3aceb2eaa18b05668be8fe18b9b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a309bf80477a62e33f79df843ee1761169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa21b01ccb867dc19fb886ae46c653170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876e7adaafc595fdb0968edff776a08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b793c2208a8cecf535f9a1e11a9392172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22cbeed9fc7633e53f65b16ba63bae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42546734dc8faf2978e14b633b8ce6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5229be2866e30c220ac8ff77233a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423178265f8c02a66cdcc63087d41d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba21faa9dc4e23a2c07ad6351f67b06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5991bdd4fcfb738c80f7879a82f1d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006f7fb8fd6997c4cfab2fed58a983b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f63b359a4d0819a98ce02b3786b1fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14859f5d370fa3dbb0ab99ae7ebf82a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eb8097fbc4e2f2ae090113f9b123c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c41991fae2b9d220fcfc22d57161183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5100460669e5890863c3fdae53cf0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6886b890862372eefa31f1ea0841f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baf325c85294d0537aeac15bf05c80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34639a44e9de38310b72bfffdf7c786187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939715278dff858f13085a225d1e0c12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696a8746baf644c9d2558efe8cb95aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76a6d3748906eae50fff6731902de9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539bac1a43693cc15793e46e2a5622b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd4443252eb7ffbd90bb58da2e8db6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e94e26d48d3d3afd0b867321e2e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff002c65f8dd1192e607fc4e713e1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d276abeeed2ec80d97840ae4b176b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb42e92a01261a738493be824b3d80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfd8042f3156bdca6b1b28954b1438197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd1719f55b9632fd6fe36b016e40c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498693441c5acaa31b0d19104c16d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adc18b79c821bfe92c1ce0be93db24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42539fc97105fe95cda44b6f579d68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b1d673a19018d62f9b8d051020cca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ebe1606c3309713ae09e7f2a149f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f236e2e486b647557356d4ba98f82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac30e20035798e207cf4f61f1ea94a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf482ac107d56bb1d0c24ef2421019206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd368814b0c9e9ece340fbc8b4731b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ff08548200fb86c62dc9163b960a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ae47f70f3d1dee03973ef9887e0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637789ffc351c7000da9cc8ec0c892c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ff507aca8dd8418f34e755553fae8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129bebb406b02475144275b8eb464ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d91f9dfc06f087062b09e605985de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a659e9d3267e59e255d46fc10e9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62df4b03f36ce18d0bde5318d8f970215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e377cb89a9601381a5f4e52a9e48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08bae808d1315b0f71dba4b87d6556217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d4e13612e1f8269ff33c8a1ca1ecd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b6999eb5932e7410af5d0eb099a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42c132997be3c9dc1deb65dd40b5c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5abf9b23ba856b538128e5db4e9dc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124a7425ad76fd6999a21e72bc68e36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090a51fd59f8f1e378e846b1cea7af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaef288881a6b10b6581e721d04ecb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b04e4ef90034f43cc87294040a0a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65158c971ac33c510d2d1d9b4a50d660226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d36dc55cbebe8276fa59debc35999227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2a55dc903080ce47040b7b7fce252228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95012acf99f95d71c3522a3cb5b376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9f1e358f7f0b86c49f4774c25921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aa627a13f8e65f75c42d0ac64b8b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c964d2ec0c0cdabcbd725d5f588b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f2f387ca2b9be7ee6f37fb9a72662233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bde660cfc65e2eab54f369d5af489e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916505abf9c81f4c989af97368fc3d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764e382c8985e67491878996c5b83e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e4575404e00f21a204187f0960bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a276089be8cf4ab6c3edb7801e7c18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd7c00edb9d37789c3af2956273934239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759b79688a1de27aecc94e6722b715c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fab388fa93a0f1c1ffa6bc318fdc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a241801103dfef0283d96a7b148d0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388dbb7c9ee2f0ac65a5b0314a8da6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32be96dcc301fc7c0b35854256fb2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5f47ed8eaeba8738f979d21f5d40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b2e691b52caae42918b193db72eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78930db31154c3cdd4938b7e36feac5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67045c5ef5dd456befb945eb365f24a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c78d4d5cb62198ef2ac59c3161a48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de285edefcf5e332503e322088e8386e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a819713ee41d27be47a930f3742fcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7cbd1d1054b4cedeaada96b2e7dd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f68296fad592ed97f7f51f8866351253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376e8e6a863cd2045058707df222773254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a7976b12cb1cf62add4859fb14c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5575e8c351c5d27d7f7910f6e6bbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a63b27400fac4740112db5ce35233257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae47e59dc73b3f89506da7cf961c7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ac58af5a44597342058ff40fce56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b91f699241844fb77a83ab4031334260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8d665a3832a8f449bafbe6b61124261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd383e973e056fda5060c5ebadfcf1c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1ac2a6de5cca40d08c6a3c244bc57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab61e58262bec4e5f8842dc8d56ef5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eb4077b06456b9a6f1d40b968cf88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8c07ec4df4ec29b9ba81be3aea5ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6013c3a43a7275f681d4104301c8024267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc38c4ad113ce475aba9ca2c32866268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27594f724f00a4d174d29166ff3c2cc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46708696502c94e9f42390d7120530ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acc46af0f3e0c039c96e78f2e48692271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f52edf6b8906a58f58b895e235d03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb73dcf0ea54358631ff646a093139f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a953de9a75e2fbbba3d84354ca11ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e5c1584d55100439168f5bfc3a164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea756cc0db7ea3518ee4fc83a0952f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac867869c0d8538a5dc5d9d37805fcdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f193f50e3a2ffd535cf8d328a3283278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cd1a12f6d4286a80f27a0e5036784279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57af20811f493f8f14c7833fa491e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f7fdd65fb8981c897c0660088d7ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9000ccd839987860d4f60f2304841282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89accf0c53080e834a66a76860cb48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879afcf915b1126f1646689cf6cba0a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caeded1f30e7ab4a4048d06ff6acc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83932c240a331b55efae21574ac45f44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002475f33b3a429f7bb1479967a588c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51856592ae9b834e14e9a85b1c7943c6288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>