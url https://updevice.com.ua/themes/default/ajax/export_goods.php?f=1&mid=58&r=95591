--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1935bffc759a1a5190b297c995541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd3dfc2fd0ffe297d256c49276dc6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bac4b6ceaa9c9131a0872da47b2d893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dffd01b9d986aee9843459d1f35f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6efe052760900527c1c7e28b848d045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ddff69c2800a28b09ece49ebae3e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9ece1399c7f4a4e6f969a918909c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5463dcbf34c75484e2e0d4abd62bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8c6d53126bb523432dc09271330dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec4693acfc3d12be9eb3c334b63bdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867eaf49f7801666e4d3167e20f0d1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7fd971113f7286097a147324df7ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e222d9e1af09adf779b98b864fd5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081fffd802e5113a7a637223cefe0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af22c1ac2967bc4e849af5269c60af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b81a452608a046221b2c820493b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee6d9df4bd477ecc914dd278a7d4fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46892006e50b195c4d1e83f2006af018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55423f947d932767826c0e80c525c27a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222eb21b5a860eefcc8aa241d3bc9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b442768a000566c0ea9f3c9d93340921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324c107131374ffdef5278eb6dbf2f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e2c35bd4ca7d56d34c98ca8d14f6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163caf6ef1cc455f2ae59eda0540b2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d8761c40b375b05eac94cd88330d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be810e8e309b4a3b6482980181e0cfad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc4b0acc229b9c056ec9fa42cb786127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba651d8728172ba187322d0d0dff6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc8b55dd5588dbbc95a858a48b223829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd9d881f2ccec856ffe3187146466330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf427fee1bc89577f54e0ebf3a513b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eae38cf64a7611a94dceaaf1184b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3650c0bb34a5c06fad722e18102e4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ed877038e4e8fd1ad53b9467b19c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e0c7800b92a7de641f61191e723b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31528ff6155537ef6e245b37bc0b9eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bf62d9ade0fb8d0e5867ce8dd9b4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d120b0b29109615c7cabb8b20c2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0b948163abbcc5e429c23b99da4ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d5e756dc38b41191a747873be2f9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ecd28198a08610c3e05745e7de26f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d87f83f92cc73b8c1723e92e5b91f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9704ce13bb349243bd3ceeb9e36dc6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e0a2d50919bd301fd25f49fc962fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e4c747ef5a9aa1b81ea5e20eee75145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dae4349c6623c38cf1025b654a19d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7ea5c859201a7fdec88d113f95beb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6393a1fafc9218167a70d0bf2ed8c8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de55ece993d2cffbf25a5484902b69c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb156c175f72e18005d0407945f123850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9da253c15df77fad680c5042ff85f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7842759d3541e285d0410dfa66dd3ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e130e8eb952b0b0517837f6e30f8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78805e03bea03ed42aa19ca4e0a006054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96436e71c110370af4cac672167e5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4e65dbb5513e7f34875812037f20d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f71b951c1b61d501bdd9fd4168b18b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbb9dd2eb529cbb2bfb2a8e9c3917858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe1655fc24bd8b08e886caaf12cf7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4fe0cf99d80dd140279834740174e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0547f53199e1e6e6bfefe3536582361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b93eda1ad221006564eda8370a3c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe0c7fa1abec1467c0922ee79df0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952a5a12158d51b92d795fedf4822cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafdc96bef77c84b4822f31364f33c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c48bf30f3f48fe1ad0cf02e1564166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec129e7e6418e7f3986a1ecff9aff9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c262eb676e594c5a9b71c25809ef1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232bba960171e72e94238cdc41e3b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10360f12c87d39f005f6d5dcf537046170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd1b6f2dc08196f75c53700639ce5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6e75dd580030360deaa61823e695272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f1921035ed02a3336a5a27159100273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5598a94a50fcf50adc336f7b557abc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554a334fc0541a35a6da7988328f72b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47909d1f37e29cac2424ba014164419b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af2b3eaf86410e2a6342a5ea54e67877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba999873b189df6b3bd3d6d092aa6ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f34d1bdcda285a5830ff205b9ae99879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da90bca9fe56668fe51b29d8f5ffef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3ecd5e7dc5674d777badead63aad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754271f4a0fbb46d14f35100ac9ba1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791979b0d557d76e1a2decd6f535b0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be88d418313b6a93d0d1870af84e60a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87922baaa8689f545045eba9440f8f8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ae08246a9d8636b1368f6e7fd23486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dea01874a9972ebfd670d2d1fc4df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd45016ee0b947351e26423d6ccec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07bdc48e776b4bf5cc8a0789ecd61a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13291e4a6e4a2c66c6189273013b8f2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fa674be85241276ef9af61433215491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebc6bb4fd241eb3b2e65df342efc0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc8fa6c9a68a47a279e9757795eca593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745b0418a1b9ba5ff009304d911e3f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc24dc94b777017ce1291dc71b3619f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3cb447465d98ac7bb0be6149dfc9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1750aa05424e9542995fe0ec0377b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccd329f756486b5d06c9b0b4a03f7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86282809952dcf433b32c12af2f20ac399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32060ecc307f9d04381a1caa0bced6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146c4c90d87e09d10a21eb2d2a6b6cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e516f50515642a0f48fc6d73d09b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91d49af40fc44e933b66e91c80f8da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9590cd49e6c6d545185801590c02f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649111d33304f806714fef6c8de0727105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb97204f7fd905b3505ca42abbf1f56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edb7bccd1e88f6441ca387838257b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b208e35641d6c0c040c63659c9542108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021678ce67a172bb2d36d9603f6f121109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705844117afa05928dd9377e31708d20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0455c3b3a722b86b2db887e464279b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5fe6555d2fa3b37d51512f4ed3a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0b85d8bc3a19e1efecaa7ef5ea62c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aacd1dfbedefe4b4f1283f28f8dc5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68754c8313304c82200c9af2cb2d10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079c99f4e99d07ef528e2c606660f76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f4ebacc6ea72fb2f63eb2db4c231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0299919e8f30f2f7578a6975c54638118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d900051a9b7c202f3f375c5fe3cce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526596d32409f54e2e4ef788d923a4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e1b3471dcf13944eebc754aa3c69f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf270948a4ddc9632dda0e0b281c415122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e88e5f6946d01aebf5bd365af0297123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7f7ca191d6239a8147e6d5e90bb84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037d8f7f0e8a77ead5457502e308e18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0af5a4b185c8bde1293f701447512a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61cc9ebe5174a377480cb3ee91c90f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117257d10cb46e76007e115c81cc173128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc742497695b4ba276f775152438e340129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759022a7ed2baa7612fa13cff2cef7d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f46abcb5b813e1e251eae99da5654131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5425deb4b9733650864299cc105aaf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb438056a42877161fa59470592b537133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef66778d6b3184cae373127c8723b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059d1c581049bea14891b0aafb76f84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e98ffad8249a23f9872743657ea609136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117b5862818e0e2bbb3190ea93ea1b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ef2712aafbc9ce670b8c5c454beb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98685fb6c0dae5052233c8fd5d598eba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c09c6f80450094335b88d1d41225c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b94ad2fb3a71839d87b54e7e16a1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08a72e85af86e92ca0c32fac720d50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a878b7e393440d0d505bbbfc8b6147143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c38929cc9e49fccecfd10ca594a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610961dc7a59d1bd6d713014bec78a2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9124849922dee1643b800151d0a4e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf547d959a5461a37b019f5cc3a0259f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c24ffac671b6c285a04aca3b7c0b34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752b7d66a9e6aa68e87f4b9405ea3be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a7b60756a67c86d08e137a1f18a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd329155c82dac216feab1e5886c3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89000f081267d5b824b269a29180bcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4932325ccd8e881c0abc79144be9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9485b70485a4efa48dc12177e6724154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a97573f028c742504221f1a825bcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54115fbdf72a616ea46a834a8362756f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4b953452cf69f3d4341b64a2635b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811c1662f9dd809c4cbf8b1c296720158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c6ed45b3ca430f3fc84235012335159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43fba29192adc655e0e0cb53750520160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda798509666ceca1c0b8f817669d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11e4d1d55ebd45da583225ff5428f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e3cf01546148f26adce1b2e442e96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63517cfe15ac7882303d7c6447665580164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eecef23997a5c89fda23d33d922b5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256b6063948a422920ddf3ce54f18c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344601aac547b02e47084e1b69bfff4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb87049ff78181f1237703269fdd626168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41960e9b8af7ea23f532288e363293d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c5228395271a890433cb8275c6ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e49c61a45562999c446ac75be34e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6f6db0daa9bf637d0f66d91c15259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfff6b7546349011c1645d18046605f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f894e740bed614b0605cd6986ed5802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722fdad03c4539fc260987662eb9b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036d0c6377a184072bbab94643f1c17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595d09c5cc2885368a4725f2a2e0a2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851e8cf6b72f4084be56b2924c7f228178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c846dc294cb72a754db9a9b6fc98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ea79d6ae66f332a32cbee9519d0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e83755d6b3101b7c2fd71869153b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e56a1b2e01e39e8ea513e3ae298b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b0ba4774448b10979635925e9baad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2c6e27cf28e13f9c498f50533cc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3e9cc46d2bee5db514d7559631c24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff49b11b36eff623de4bbabba6ba80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736ac5ef0d07d63be7916aa4570be5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165479727b5840d43d2331d81d0d434188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c8fd2df9276e70ced117dfc8e40ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a2a252e3d14ec8cf0a980af182cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a7e6c3ef0ddf1830e8b4ff1c4db98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005440085006c21f39a7ce07835ccd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e68cb9fdd24f77ebfe90e2e377060e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b15d34ca03799f565b31e5dbe2e2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e20673ca47315a383dfe9bd5bca571195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd538e5e6b88f284153904594ae1c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fd1d28ca8eb34c4b9a8a2389141ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5884ed2688d3d1cc27adf1701087198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429fd847e2d0558dba2ef5e62dbaee1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252dda49c89152c35a81797fc33df34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6235b0dc0585ec6e33634972e7a76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d103b8fde2bb5123ca40da375e75d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad685c19d1b50d2926c18c18b49f890e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03653740ea0edb7743b0be37efe1a262204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e5e64c20c25ba61112b9ad28ccbd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fee53f7385dc67db785dfe71286e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d26f83ff119ff7446b2271fd7d5d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0830a171f193a5edec321a74491a5f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0f4518ebe4c079810667e5e191ab3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d557253efe0080de30aa8033b10371210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9bcc91f4443d0ad39e90e37f1a962211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0696793350a437de3fa7c9cbf7d8a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8646ea82e797bac2c10d56d16f1641213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e781637ca1c87d9b70721b2e589a19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0b4ed61e39dc68b2cb2035869c32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817b00d85b569d9cab9e025db35d7fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d01dc26faa2dca58fa51eda364a31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f579e91966866e002446d4fd224fabc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb00b995d3f7c7826b5260e669238219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c11c4c12de8f3c1b5081e2cb089a8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e35d1ca51b336153ca111b158012221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e0d037204c9f59eba1d0afce2acc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81116576a733d5def8de9c753b6da70d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c74fb1062df09a0fc9850af7da638b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb69ba8e83e0888b73b83fef0363e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a3e80927862605285c35248ef12ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1094a899c6e3a9fd4917c2a4c374903227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51d0ad167d589152129c0733c4641b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13616f1470ceca91c5dad0834367ac37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0b481ff26654411e3460d8727f3ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa077c47d6e24b1a8d50fda8ae7def05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0b4911792f4ab72857ca53bbc7f61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb090d0f962a45264a20f21096a634233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ba0fe00ba80e58c3cff8f9766112234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b19a0f7897ecc5ff0a30149eff7d22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1daec08c67d2f437ba520b5f5f5b99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8c8845ba0681766289c10fe7c56ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794376c448325584907f709bfbeff7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c78b379af29eed791ac485a951b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361f2f9e68a9df3f3d109a38c5aae8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877efcafd6f9bd1c959270aa9d82b20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390486b6af391e1189164b94e4c9e70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31998758bd68ae3016013808f77b14e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90597cd29565a3c4b8a354f8d16869244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7da6b2640dd8444bb2959584294f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc596c2738cd1d272cac639d2d60bdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e607cc79ddffc69f22831df757b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3921619aa9b797b8fd7214c348e0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a0da328d9fea02ff6c5ed64a8fe3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd4c3f349f499d81e03d91d2639957250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dae76aed8163f40e7faca92687e887251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100854283cb0dfaf2f2ebaeab6dcc7e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c4bb297dd86e6fe9f865934b6750253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba01b8c68a576cbc4f56b605b1adab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bdd5d2e54d593ab64ba1284feded8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e558a699de4c8ab70b8980244dc0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf6800a49503dab9e297d5a4b2a268257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fca7a6f07c807180706c23e8b2d464258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fa798e3d83c12b62cde866e49d967259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab3120cccc388788f896733a562674260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025967664f2d035a3ffa74b982edd52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd88668ce8f47a1e78cb4b130de19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd66e1f94fbde70d3c2f1402ced9d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76ff480ef4ed068269374f53d22586264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec1e28acb0af11d9bf4f938e1fb27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d77e1ff004ceba368fa1c39fe2bf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c5f0e698578a50a9d2ac86d94bdad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76935328418269db43aed6e916e7d4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72df7c0eb815038b280e3b2a1b28c56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1768b4fe275b3130bf20c6141c1a9eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb28789a3438d818724f914ea1e1fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad5baa19b2145c4c496c4bacfb71e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b12fb986744430e78b940036836dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81ea565a62fd1d47e143430cf21324274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634366bcd5df93f6b381f8bc8cddb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d949ea200dd375326653679fc92c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b217005d544fb77d5c18f243fb2db2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59dcb5402ecabc149ed4de20d8532d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb420aed1b7934aab257bcece2bd6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce181069e761d2a8c3b2f79c989798e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d3075b19a0cece157e3de0b5e7f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cea3f08315af3ee9d6c759132cae5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e880841c41bff374dd4161222fd4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533198be0bce94b9c02f555ef9f451f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4764568f5f18abc4d5062677e37149285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a455b445ce3affa7f650ae8911cd9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31181923634786b0f6bf6205d2b54df5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4080c870f83c6a30d7a783d605fad6288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7588c900b42789cd48f6380342f2d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639571d80500ee871f0be932a968b932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7ccda56d6bfb09bde5455c0ce653b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fee3b738f1ce8346223711587c7d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4a7c797a8e8dcd67ed806e9140cca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f8dca8b02f3d811b7bf884ac2f8c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2c971bcb828d51849ab43f65b2467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4d0ea830c812af1e22bddf395e76e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ef7ce51ef111e05f5f1b32fa12ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313de68613519182086dc468d241e7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a426e76123cd42770e54bfacfdef4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d60f21928bb3df7a527e374278c1dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb19e6dad59aacefb7de0999a4fd1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b942454bed76cc37bf7dba1b7c8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc14b0ba44517258518f264c28b911f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d855fdeacfba0f456da9e88e91b6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358ad7c345ce5528943a2676e63ad417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc900ff80f5fdd645d8d68bda5e017b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbde92bf7dc5fbc944529a65f2b4a1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646939c7ba5b7ca2d4677c436e1e11c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816798067560ca938860568b26bf4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6831cd35b31fa6edb9838df76fb1c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d86fec6edb2b2aa2c50639e1173fd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97160a801172bce8da083c77ae84383624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebc4daeccc701b908562d64d103b1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cd8eff7612648f02de1f4ddb17d8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ba349208f19046041809b2e9f07f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cbb3deb883c4c20d386747c01255328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd353a53cbec310dc7e955c09628ae129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64352d7987b95a57acc939a91bd20bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d2abacddf0840acd5b1b700f2c40c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ab690720b74e3e18f050a11bf336f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d538f0fe51af2763b3b84611e7541933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83064f2223822abea53c25eee41d3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf89a97f9103e6f5b894be5811590435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23e25415ef65f208e9b448becde6ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8396d95222e89ed4c457ecfdf0ee71537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc144c3d986aef6a5088cf37c032e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79259e03adc53f0d7ac4f9813a79b4d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaab6e97cdafb2902a73e0c2f0d5ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae14f6ab4db7150f853f45e45cef141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4711fb8e8a9d9715817361643b64d7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54e9df54ca6e7089eefea343557c1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6401622cf8a50c606fd9ea3339eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d76f1a3d1c542d31901482defd89a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff94b2da81f511b4004fe0a6c0c661046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd81f149a631ccc2638babb6e73e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc557807e2a8f27fd8e8cab6297eb68548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b07b93c3463155d76b28c57bdb77149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4f8bd4cc4f80254ee8cb7faf057ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0ab2a673ecf10ceee46c6efbafb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88243a0184f149b1fed6eb8f56a0e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e61567d46b745e40a83d8e9806e58a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33287785a7975b32d8b91f1bd847740d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378291ae12c028b5ad4260d17cae4f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bcfb00e677c24213858949761075556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b40bf5dde3efff7799edaa5ed5ea7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b967e3bddb8f00cbfbf19f5279fbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a108e73097dd0e63a0ad9fad6133b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519dd6bb8dc2638ecf58bc9911164960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352e4fdd21eedbd4f637f9c7dee53661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1ba9b813e635b0ba2cd3d81d6ce0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc588a0b1163de26efc0e9836746f23763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583f436633639a072ce04eb0ea7f1b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3591019d5c2e8efc5e7f6fd38bc27b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbf97b90c8bf419978ee1253c3da8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68302afbde01f03d8a5782c29688ce0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bbee91483bd8dc7a992590487e67b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e62e9d051f824271f361131c7f649569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad372653bcdc20f70b18bb42d47d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a7c5207b48dde30b8d44a7c789fa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c114addb92f7c92ab1a2f9413b27972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c73c7a9e61a32a3e1d195ba9420f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9c54d0d9b1787e26f48b9590058074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ce40621761b11277e931c4af4b2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a300a68627fc74cebf9c45458ceb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0708b5cd7ea92dc1877501792d25e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76370d97d663122c383e5ad5d1e91878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb666c07d40724e2a1422b4d3c8b6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6d4affce085151797ec19332f97f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6bed23be8a057af4c6aaf7b23d21f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62521facef506e137db66bdb6d8a2f5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b6589f2f3ece441a839631dc1637983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20ac904e84f4d2759348ae2ee8ca284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bbabf1c5341709b4996b4c3e9dae585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418daba39510e0dc937abdf96a228a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee3a0ac6315b102cd2136b37ffc93a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f3436ce2692b8d35bf899664d89288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c4f5a4abd1c396d72bd221e824f5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaef66bc7b5332b800b56a0a40fddb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918290fc8fdfc50c700bf0d0cab2dcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0755a9819d3e4b0979b1a34997138392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5153c83821a8b2eb401c9355ee44b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031c399b1c30af389b61227ebe75d4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294f63338ff099653a7c7868aa63dfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e587c5c7ee7f757642b7db8407f52996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbadaa04b880649bfd7d403b6ec62c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011354351a1a615e375b8e81c6a6b45598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c79426064831664c93d53ed7ac54fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2395d32719ee323e3e379a2a0610295100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd57d906e41a9dc1170653afb77eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8eac4e80197ed0eb35cafcf93c11c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282a8431b357f776190a612e3b99647103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468dff2be1cf0800ed149ea1a5ffffc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcf6235d120fd588077b9107c8bbd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bece9546882c25811f70f38c7a00a89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f01903c25393797bd8b3d451a2572107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6a1a460ff899b23ee9a35723745e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b368c6bbbce1325f4122aa7520a227b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec69d27c35b5abee6e1e9b586023a8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdd4db4ecf4bc535da4b6043e833d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a12bb10737775c9d2762173ba8893112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ecd43e4bf0a4bf66736c1e92f1aeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dee5a51abac55f881abc432bb1b79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e034338d2647bdff0c10228f06285a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e18d76a36f38c8aecc242ba850e6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0abcbbe66b8720b305f93ccbc610c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f44653db28af683c39a4456d9f2f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37361b1f9b086a552c00843e9edd3e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f06438072896efa9471ee208b7970120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc3e8736affad6fccb9ee0b37e7b30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124288ea8d3befaec0a39bb0f69a7690122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edfa432b0284dcbb4657ddb378ebfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771645563c5f9d808f2d76588846c1ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3672b0e53f60ca79ad407bc09a9181b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90eadc006ddb255ec19b6156287351126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60e7c762e61e4f5c907805682cb3bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88797722b8a1ac43a17392c134edea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040fd0328fad5e2a4e432752d1c6bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408376b5e6f8ac86618070ca25c2aba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87400d86260912e4a4dd5a30730a586f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1462828f0056c2f39435dee9646a08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038d5d29deb128562c2a9b40d8fff84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5efed18922bf25574a2687b038379134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c76f79ba79714ba4a215029423bfa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b007bacc303bc3ec99b93d7e5f746b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97c727c7263953f2529d6f03dbcd88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea05ab809aeed518730a3ba506fd3f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16f34a0570d3ae4235cc9bc20a406b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca306af97cb6f4b12dd9e510a51bbf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6d60cb2264da0f78433a3043b2dc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787cdad618626c9e8120b922ce9ab90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2c9601a84b5387b528f075465b2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef3d8bb4f440fdc27799a1f29d347a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c1f2a331a459b4217885a4e6c2ba4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447d40e018caff199e11a5c0fb185f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c8b488d190da5524921e480f82361147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d03fd5e53e5a9a3175a10cf1fa9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ead1967d810e2b33a568e19b6111149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1591503cf9c991bb3b0560810e58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac21f0587d8a77d0285ed6149c065b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c86001afd39407f8f0c0653a1627ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fa46f0d42c66a15ae031812a54614153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdd2ece84a3636fed7fc38368d0f42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f653fbfb3f8690f565cbb6a6a3363155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39481d11c78f9cb10247cde36c9ff7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1309e0342159dae1cdc382d04b0f382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1437b570d44f332ab1a4a0a3cd95698158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb921ded62e762e56e90b15775a772159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2f38207eeb027ebee00901f215795160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f8443c25a8c46c384dac8ec2622ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84fd44b48bece33e7210659d2ba25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76471031bfdc727e54777dc015af0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c773df4b4efcad2465160eb5a279164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5834a2e163f9b4fec3619b8da73086165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3850181b22b7c97630f469c111ff847166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf9407ee66bc7c3ea7dbd30e45b61e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4de8fdac0208212405ccd545dd5c41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996ff5ccb32ce68b2f6fc3a7992c810169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6763b623a38aa3e0cfeb506cc4216170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa0f34b840ed2e6f77475723dc643171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea300c230de850e83fed4a6b2169f38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50acb69d77fe99c77dd65104471ec3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193880ef64a2ba8e2f1ca4e6b7ec1ae2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f6b00ecd1a3f063463fdb2f65ba6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3a192da7a9f308f7b8b70b04650ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0e424cc59607ce2c54e31f911b181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b215ab06b3f7a1015a42acfa14d7cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b95157e502072eac5db1e83844afb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8244d34ee9c7d75d7aa357e67aaad86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32582cfc2a21ca096bbf6e0b1066310f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077a6b18d8f879f4e0aeea4b06945ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ba09ef32899d3a68722b05a8780e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7ce1bb1def7c0d58098c86fc6cf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63549553b16a9c2f092978a1bf2dbd41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9cbd69b26423e0290f53d391006ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e6f00bbb2814804a5a760482cd3b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b40931852aebb12759ff34f7b19aae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7a7d85006d5b74f971171101b382c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe213fc672d8fc3595a81f07ea2d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0478b93f961d6329ec10b1238cc1256191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9308f285947053b7a64463c89da97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984770a8134f316cf9d294659d88a1f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0117422678cfd6678060727be268658194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1022617baf79ff24294f80eb0fcaeff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26431e40346f5ebd47a3b0ec19b7d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3bec87ad8ab571b7be5bc4c8d7d76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c79149788456d427ab37acfa974723198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c23ae9a6ae766467f3786304d3e50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced518d357637a2fc64b23502a685d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190a4b0f335a2c1b659bdd62555c62d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f01288de5f53eae22a6a6ded6d4e3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b8ee06b9f164a3dba10e35fcce4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d9a28686492e59bf9ac04db37d84d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b75bba202bd522be519cabac32b60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3bd5d8d9fadddc62515e19cff9e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bc0fd5e827258ee8d009d73c379d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a7eff2ae1872013efb56126edc62a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1dae2653497978206149629c224d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b19f6d7e3bceee666374fc70efce05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc84dfcb2961d42d59c0a9dbe38682211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbff82bb4e565484130f8f2a411003212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef0ee8296d5b57651b50e508d3c33b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63b92b9fb100d6243cbba265d7d8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c2b193198de3a69efe6c575aec820215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f59b360ef70ccdeaa419e3afddf44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd4633c8e5c1069e78510de42eb35e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f75d07a1b75f4826ab490369393b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d528c3f39c116b5985de6627f28ee0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2f87cf36d00af6a8a0a2a4a8d7f4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58cf4b19446d1fcfb9a2f24e795ced221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9276b50df223f2e8844c500f29915222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea1394660a1d405396714a92c6b38f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3601dd2b11f0b21e491d43d9f051224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8790ebe677e0826b6bf5aadbf2363225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0296266e57dbe722c2027d04b0e5fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952f59413128301bdab7823ffe03a41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f68d2be74420ee41f4290ca298c1ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87847009a86e92f9a592038cf1033efe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb4314d167dddf9617913fecab93f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f884ad4cb81df36bb6108748eb3f08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab20cd9cc0eab4789b34b7d362b410232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea5e01c4928a58369b8970a6577165233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96493c2cbda77b7703cadabd85da4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484dcc8330f1a3fbde064f316b1e479235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528fbdf23b4a6534292ef1b42ebac23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbc6fcc693b7cbbed7d4aa7dcb6b1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f1b9669fcfec1ab2be075d0c9451238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b131be1716f6ab271ce61017cc5b222239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7eed0d1187e258b0a0886813567c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d8f2a5ad01376b29200e70001660241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7604feca2eaf44e8e4c5445522874242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87219d03acf7b929b9995f7342a553243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559f8c292a005a5ca1e3a400105ef4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8725513a2ed56d31910cc2dbc0172d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed766782e5366dada5292df72e40e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b16db95acc733bc4e94183480f2b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a2cbb15668bdf1fb7ab36e1d1eda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724ccc3b7b2c3053cfe7781d986cfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4d06295716e8448968a844080b437250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b163ffdcd58565633a0a54722612e30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe9153e4b44cf9f81d2a1df802dd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076407278d638d0705601fb91f0a949253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854094402e7083af036e617412f3d15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31dd5d2fa990060a526ae245b1298255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece12a38ebcf920773d04d14cb1e3a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a33b690a04e9591b22c31af9ed446257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df32d0d3d6144b7e2e732371d6e5395258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33368ca49112483c51e3f5c36e24cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01250f4addcd43c2c4736f4f06d90375260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f1ebabdc20804049fe4d1b577a4d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5b059e48a6c79a00f7fdf0af164e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217bc85df28d9e1302774015f2dc047263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184e82b4c83bb738517b8ab486c69d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd1fdb8c4b1bacb3e6d8816d61df62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ff2da160af9cba651aaebc18f937266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dacd8125964babab93a5d298b7877267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807696b44fc421e537d384c16cfb7d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163cd9dfc571d0239baabdbfeb36998269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1d15e8ff6bab193419a0b2f732885270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60be8ce376a04070fa38d3a074daa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70e7656b8ad2f0c0c6707dd624cae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84068858642a7e10a6494fa9575f79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379bebd58e16263d1368a4d8705f79b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d7d4cd83129ffe9eae41c67d912e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127903bb9e1b9c331f0bcf89819cd92f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402c0bc483218705e4351f619567797277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb0e3045fd22fc88ebde7bd18c2f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00d2213d1c527d51e10de71cca3d59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178856f433e0d3b26160ef9dd687cb91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df25868e55ea7171adc48b98b83a14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a40d238abeb15b6939ea092d42ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4312895d1503b9ec684e9a1716460283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d49acb56efe71abb8fd301637db75a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e94e741fb63aa337ba3cb812070f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ccc55d526aad2326407c31c0f9f25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609a4b48532abe7b0fe91eefe260bf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4dcf53755e6fb197f4fa608083748288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>