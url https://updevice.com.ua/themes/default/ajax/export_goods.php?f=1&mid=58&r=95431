--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba406a3805fd9c9aea247a35d58eda91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb689e4e5185915a1c2dd2fdfac1031e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb240d45cd32f1efce38c056a03463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef338697799c5d615bcb070fd0e7284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f12de5430cc9c31ec64783111d185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711df3f3a40aeab2e3e82b3a721b0f276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d5967515545d8b8bc0c805c72df887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de292f8eb4bf66b1b389d0c26ac1327b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d685c7f54b5c01097b36592ed264b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1683ceeba155be83f15d7fbb1d570610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c37567dac7aec220714b8b7f40c2b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607660435a6453da4262944bb4b60ebf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806903881ef35395ae574f08651bbf6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33b6df10e58268d9e6a1bbac636ca514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174402e926a8d1f76711b1e8a28033e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e944fd84db3f89ffb1edbd6456b969d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5af60ed3c8973cc66c195365cc7f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd47ad51981881b87aa12bbd115f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ac89a36c958ccba828d37830d8dce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb53608646ca7b6906d88377c5eb16320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6b643f61dea289d9c10a96371648721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790c6c171df6227c7b65927ca326b1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c1c6eda428035d75abf7184e4d92023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55638eec165001cd92e2077fa43780924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e90ad7b29b337a11e663d3ca4d4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541dec355ea9ca9db52e5037e0a57726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a3c5053602c5be292f915f41c9ad827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35d2840007908581e05ad69d88328728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f300bb6a53b3eba17fa5044d4ddd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff576ecce911d003bdc56a15f3578930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f19fcb0dd7c130946fff74d26e928d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c4dcb68df04426164113cdcf1c82732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1d0b9ab98c654fadeb8627f5d02ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608849fca69e8688b561c15668a9eaf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d8254e5f6eb615b51e2075e859c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d408833b7b02f23c7c4e3e339f6a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1467d3c7cab511d5ec4da33fa29ad637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba898707aeaa3dbec9e6d7bc5bb2b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3d8d251a44e2d9164c372e1346bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34fe675cd4ef6c05ce6b82de70e22e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45055c4519aa349521c5ffaa7ae49d0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327a095e14a78520e880ba64188a6fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eb48104b20df2d51487d901aa5d1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba281394e6447de782fe5964b12988e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097dd76ff27fc5bf06315416d618c6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf52ab888f5d96023d6281bc9804c4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6ab236049ac9d745f97a9e6faf14847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6455b65261c204fa7532c7ee1b96748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e2bb91e78ecedadbdc2e10a61aed549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769ee289b7a68a08863a73e237b55bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573548d24773119d74ed73c764bfb8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fdea2f9f5c5d9818548a4de0078dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dec492bfdf8b55fdc346bd6621aeca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec939272db8e149b613c7c7b494a7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e7ca136be3c292c83031562f4b49255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a2baf527616bc2500613b642e868e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0ad06636d43adc71cd23b0280e8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172c0a151c40f37f17eda3d5dbcc12d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d5db1ed217386793083378ec9812b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432970b41c86083d757cb5aa62e0ec5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55448e854678f4ed0bd9d994b563d46261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3b690806e44cbfc1125cf107da02d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776823ebcfe70a6e23e8d5d8ca8b6bf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a3fb1100b278be3d6bd751abddf7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624a820f41f22935b5008566bfdebef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee85afea9b0fd004b7820040f690bd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf22843aeacc42149e1028c15893767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f9c593cacef5d99de4fde2919ea0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea6c5b9962240bafd9756fc17a380369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f40e91740e8be19cc9518dcc7dcfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9d17f68192bcacbf5ee32d6e4d75a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acece24573f422c29e2a87119c12617572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841d562d85acc9c6fb1cd171593521373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5174970e5fcb6b4ebd3b67a7d857074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a23e015ca23a0cec7806ff15c1cc9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a9b68ae75347ce4ed1f7f1c549d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3cfe9dfa949a367b1d50160f848e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4384050eea959ceba369ab2f5a66c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5fc3e6d69d7b4e665af4c00ca6d1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df100b34b0328bdb9250d8f6345d93f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c44d9cdf2a2843811d0d913badda7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ac48471057c215bf13f403f98cbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af6c6fb2f39991be3d9aadb28023cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b3fd44f4bb74e060a022c96b80c9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d588b047c7a361f39091e5ed9f38b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d347aa7c3b55815286146f804c13486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc9f6a227fe263ad41fc1bac241e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05d4bbdcbf2612c757cf7ad43f5ac888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a53c9856399e05d735f34222b0800b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5565d94a4e9d90b4b3784f1607dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9af48d3f8d761bb9af16dd989d9ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899cc55ee5f67b4aa07f398bad8279d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f06269181ce01d154ed99a07bdb7f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6e3fb3dd78c0972f05e9b4aaf5fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48093cba908071a9523c125d8a58c3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788819de0f9d166db4f84ff71909b1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326a4aacce2b47d2df9dc1a937e31e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075bff8f9cc8083aaf2fad668e940d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c20c0bbc10fe5a052406d46b000399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33777436124e0be16a7822c5a5cf1b90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43070fa20bbbc40c29c7ad2fbb5a2c7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac416181477c4ce436814c2f70dee7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff12825d06db036a744d0d9470dcf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b891121d673ede879943223965d027f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590b152a6daf776441873acda9bc4d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1295b3fe1e5d332b38a0da08f44588106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc72f5d2202f7c921b0c3ae7fd2a42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e19ca51bb6f921c51ff7dda705446108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f510b3028d3728c2d4c68b61d8b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6a2b1242103927cca0f8e7e8702fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe99c9e341047decce4059698e03bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a8ae5dbecb7f501c02755e20a1eb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74572d159160ec63b4be9e202669b21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8a2de32b61ac72826aa17f51e8424114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf340c78cfe5b778c44ea125e15819115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ec7a8f27573f1b2dd7eac4686dbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb7e10e4c8773509555c53b3be4f23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3097693093a9f2527340459e741019f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedfa10f4169478b3c66fc4f7e3bdaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2137f67b5fe2eb13a7725d1da01d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bea078d1b3c8abfd038311b5e8b85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac2e8bce687249c96666bb2748074122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35001c508c110b7224669c4212f30709123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa6a8c5173396554bdc45efa095d6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f4efebeabdf3caa0b2d7438cbad77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8685d2b72312392dab609cec3a4a14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3a9a5800b8c16fb76809e6253372d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35184a8114b44ea54c4fd8b1b5d6b9be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74330bf1a38e5908cd70dec7e21b1728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d111b5bf70b2d409d948e60200207d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b337f4b3130900e196957cfab13c3bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad742c4e0cf83ba049d373e62c476ba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e4e2e53cef478486f6cdd5e2f7482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa75dfb3d9f55f1972723eda618a05e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f144bdd0fb94b9d24a81a7c2c2a6d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97292ab1df4d71ed050bce719a231b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc59e25b4534abb261e6787c60430137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327af4b151e2b37b0a2599d3c11eb92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ff569d3e031c4e6102d2e89db9e62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0459fc4ee9dfbd0693fe5a20c8739140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c044a900bc060deb0276d330a473f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017fabd3bafe192ca94f39773700778142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c0c7a3f6fb6f6aa0215acbcb195f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc94313febafb502de820c97b9d61fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9309936256efd3c8fbd6ff405b4c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cd6577e46af3a3e570aa07b3fe203146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c83b9f4dad68412ae01b98cdd99802147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0fef6d86d2362ed92efaf15637abe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f662115efcd201aaef014c075d6b11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d5d7e61c742cd4e70c77ce77d16e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27a7bdfc756abaebec8201f7778ee4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8027638f41675dd19e18673b2ae79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf5f068f03012605642c98c2e67062153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a689a3ecb6f792bf396ab5c0b4e193154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a1f13f4353fd8f8b771d0afedbeb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3324a0a8d7fac481cc4b00c86e2d3bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60782c90b5c3f19401e8df10bedade23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59edece62c3d91c85b13d147856eaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaadde2b3ecbf78b0de27cd537cc902159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1744d5383792c7ba66b789c130f9ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a5d8db6156ee84ecb4027305cfc31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab686e2d161377182e2bc6c80f4d752162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323b8b11ee3a87aedeaae2590c1130a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d35fc634b300518fd078da094805f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff7aee90ea7da4f853afbb2d5d9df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d81aea0af46ee1d43fa7acf8b422a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efde6197f4a31604dddcfcb66cb115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac6aa6941ce59ad184a26180b27bee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405343a4fc93c58f7a30c33f3d426295169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a07bfb1eedc53086f07ad453a85b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1d28b3afac898dbef3394c8523d12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d88712bfa290b1161497f090d9ad0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac0435e461d40032f865d624fd9a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a8ccd7b0d604f213aae8a6395d84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3a575a423dee019fa23cc7ed909c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1fbc0f65bb19c59fea1b18e0a6794176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4914bb789cdd586e7f0657d7b26ffc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba60657d0ba953bbeccb487b3a433178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb0d2079a19e341534c9f6428c5fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d1eaaf2495a11fa9fe7bd0c0271b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17885c1d86b8c6f6fb4677be879543181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa1d1ed305d06f74be2103a323c2c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498f526e2ab8d826aeaad6112cde940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae47e830655147d6a399ba31758815184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d2fb2ab20fc00f28af6f5f056d264185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d5663e48b7daaca04491a2dc8b562186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2f3f6edf18512e155ddc808aead5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9067e78598db39dde98e59919771f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00229d2567e038dc1c6c7da30e366ff0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d2210edbdff78e4c83f407610ca6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25233087919ff58e60ad2f7d7fb650191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a48fc0167d0e26e49cad99f4da289192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d971cca31562a84f6657be47dd08f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0ffb0857cc604868d9549a699e8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9263f4e2e20ac6467fa86c8896e4259195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12694c6f9260b3bda7da16d975d3d21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02436f97962b80dd98f577fee1bff884197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45642b2dd75dccc3703a9628cbeca95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c1d6e5f6f9521250c473835c0a4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499649f4b03edddf626b230c812be5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af64c79e16c5c73b6ca90891005498201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee281326c37d32723ec30e9f3d009d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce92c938ac9d3ebef2bb1a1ae0d812203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172caa2e26e10fc54e8dec11eff0160204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829558afeadfbf3fd16a99d6e96745c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51bcf5539943347698e48a6ef77bbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef86cac9f49b4559d988c0bafa14f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2327c94fcff02b9a545398b3818cffa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90959c34411f8c364b42d3fbbd5ced209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007462aae62c0a0a2024ad77e2acecac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d0dcba72ae17ac5dabae84b9f020c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3b0519aae865c3e63013cd2277940212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4b0a4c7a9359300e0cfb0cba254cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b3f91ad9b01895473b88dfc3391f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3549c3556533bc50f55a310d09b55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df98cbc01b00a5e727d693bc1610a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7788d6ff0d68cb3809d9f6767410a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe412365b39856499c185f933df2779218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767138d125066f74e69f9225d5d1b905219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe479abaa9d17ee9789f8ac1f9bf09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131dfc4466a9b81cc3060c39525cf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea08518506dcea6e5fa3b854cab89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae26e5bd6d59b650c36e53a68b4310223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d191904b6ff804a8cd9aaaae6b3ad0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac664231912bfd00f024e3ffd7fab34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4472565fb25fc44d3401da584572226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2f5172fa21680e963f947ab56f486227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55c93e2a593ce49463697c228c0db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb096b519f60cfcb60b2147ea04cf83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4532580d7a13f876b78f7bc1faa2b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3f715b9a1b69b06b7d7a2bf8bfc1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454a784aae4d1d56f1879ea3832b332232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc07cf4201783fc32e3d32bdf8265e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d083120ee3e13d502c6f2e114125c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a44612f7b4bc98f13710d074ee2cb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300c6d5ada9acadc8e256afe8f7767236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b1bc3af8cb4abca0353b79ce2cdec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf83c918bff20406e9ff9331851018238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731af056a43cba68fc2031fd0ad9aba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae324e1e2f4bbe8d3e4d09a1a1d5b87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb835f1e1f748f85c0fd8fcf72d86a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187947687923d006c76d58f166365e73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5c1d363c7487ff1c727f8b0a7da9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962394603d0b94f0be9ac27f86b7b22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e159c75fb0944dc29cf18fed36ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc5acce324474df6294a3e073ead2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816b5a60ebe381da2fcb89a5b7e0441247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0130f1816ca1a0d0983e973fd97c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce651cd0128c39b0943ff74bedd4094249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414dd7873a524d1be737dc4a096a078250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b250e9b426f56cacecacec28918ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344fc97143b920ccbcc1d7f81269b67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb566e8492da071a74afe27f58304d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0969c1226fbbdf9a426387b527049254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429f505dc60a8af1506249cd53dde6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6901e238c7420449cb2da6699906f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624feac98b222b99cc778b376f7565257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075647107dd545a5a9118aafbdaf99d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b948fe54a452dda7e9f2ffc01fd93b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc967d60840ad7fa536d75525b2076c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6aad65e9f275ab5d027720d9d3ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6de30236b1b51de26a5dba567310e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6decd56a2f1bd57c001e473a5a3c14e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd822180ddff58a6d7957b2a60f39bfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f09db31ab67d376843201205673502265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a8951da783d0e52711362a27a98ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab2bd511b93fb97fd1a1e152e9d5db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5403e6aa1b70bb130b904ed5c6808268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beca5a7fa3549c2b5c6161d95a2820269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11083e87173a7f5d04fbe55e0c5bf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ed778f6bda3b06d36dfa782ab9bcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56b6dbee512b7fd05d9665d911a70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d119a287140096ef30e574e8e84179273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c012c8ca596cca1cbc540da3053de4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb859c4c848890b1a310565ee07a56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e1e5e47cbe23b458b80eb038a45dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2921520ead5255b99ae23b9a0c8a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a003d5a55f52c200cb2769aeec5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3624e54ad53bcab5c6fde49f0dc8a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990c387646d50202a41ed972c259add280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c16eed4784775a8e5d4715b67f9abd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d160e9e8926b1e218c8c80b9465f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab28e6d920b60c4b30b432871ecc299283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e93766310c4c26c3d0341f4f985a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3be55faf2b99b1d3fca31ec0e501e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cddb3aa2f8a7fdff475a47a0cf2a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1e3077a9dd774e8abfe59b613c208287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c02a29b05a733478ff13f159805343288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec76c1a464ba437bfc12fa70eb6bdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212361e868161087cf861fa4bf219c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbec81382d53aff62268dc3de3d53853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8669ccb87e35b876f4054ec664365e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe38e134ac121f325a8fd8fa76ce55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019e384d9106e875679aaa5c8cce1636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd865113fde77072c14d756ae208fd677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20284a207ed15f240367bdbdfecdfdf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efaacaa0e1aec7982572d6a344bb469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbacfdd3ea4a93ca1e8f9ba45af62a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4af07fb6dd290ab8d3b505f9eb09e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0dcab55a69f1547234e0d6b017daf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eda210cc2d7449a70b6700f5200e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6077a0c8d7422f9a983a046410dc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3491c55dda73f6d0a1700b46dbb07015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38254385293cde47e56c3b23b1cb5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765601361b49a7a7d88303e7d182752d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2ced5ee45223c15828fd0b9432a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff77e6f052bb36360b532df98e8e39219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f401bc0a08bf40308c589ad4f267d0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b64d3a8573a2d1802fbeb2216c280921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d4ef57b8251d605336fa0b7457f4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fa5cf3375cef6d72478ac3a04dfa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6187ad89fa871229432f339b87e8e5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534100dcd5136d6481abd8e3c18b21525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba37f64cab5de7f7bda50534cbc4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3587c4a8f38917265bb16e0da9557927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d143302a538a792d4f6368b628e77628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9722715b3785fd5d3631244a51d655629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5560f88fe17126502005eea191152b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3f1c2dbd75ea268d0aea633cceb4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8057b05df585b33b67c10ff3d855232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc303c0eb41d2a7b8909a18763a65ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc058320acd66c9287e64d90cf3d6e4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2275d85ff6bc10600a130336e3fda535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9a1d0eeeccc65e41fad6c552fff0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbf28870d11c2099d1023de5141b0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03cb509f494b6cc26d4316214dd25538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2326cb213a13184fbaf2865867688c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c449d260c854e10578e5b0bb7206040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd0d6794a451e3d261ccef5f3d5fe541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7560afbb0d49859b59bb8086ba136042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc504aa014f2464e367362614cc73a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6f19c406cf7fc43ebf3d22734eb9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b85b9157694786fdecec05face09d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca4c22289bb0c45a1ed433f93a6b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed206b1b270a38f6f8a12a2edf48c90a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e450ea1b90664e00b2b27fd7fee6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e2654eb7a4e747a4e06f820e771749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d24221f5a32f7065d4dfd9afc91b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaafa7e7c1db7bc9a6f92f6826b31f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b28cb189e7f823c158aec9ee1c807452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf2382e8d62d6fa678f8736f0ba46453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef226196c3d629567b016c68f66863a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d76a3a78b86e8435ece212245f26155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5910d1821fa504df8bbefb6fbc629356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cadb943d30d271202e420e248b38e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1f0083f6f34fd2f0d5523037fa0ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b599c7566ca15760922a4a4ac8a5de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee67d237db1fb76044e45a6a5618cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09c91df62a24bfc5ca277f3a4d8b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f4e6f3b3c4ecd8720dde5e5ae9eca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a8c5b48bf901b31ad11b5091c408c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e06d80bd77e7bcf10a78c594ee086a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8b99ca88baa5c274b521b809abd5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72cd0b032f373387835698c94c15b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958deab664311ca9255e5b14f67e73f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeb0faad466a08f0b132ad8d0f0be568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f548267ea0f18f9666331717e57ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb916d88ee7179aaa2ac2061c293e30170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ef56057b96d084e464b9a5460ff6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70cce43f4f14268de5a49aaad1620372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e15f16aac8588aa18a99aa28ee828a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec367454524a3b2705c03719bb6f5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7c997aad4fcda7aa01e53489a8b3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c84ed424920cc9fff0c818759cbd1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe3009599ec704c30ae1eace71242277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba7ffab5ecad6bd18804c1dba16e6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d681b9e19ba694258baa5ac2fa7f8cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c204a4ae1db626fbc890d0be4735180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3c5eddf36abe7fb424c3efc4400f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c27b4bc5df4d161edee7a76dc44e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8048278a332642d02d5704dcd8a26283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7f2cbcd970db56e723f437f70e49a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324060943efd5a7c4493b340060c5c6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272ce126bad5291f99a75f2fd5f821c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a54ae370a0d2efd9716f5c29bdac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a8a3adbf21cd09b56aebd4f684a0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb753b358058d8a21afa19ccc411189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e66e3b47d7b29ecb902db0c33ed5a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30eb9e204a246a9710ce2246e768e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6b95dea9886afdba36f9d272db43892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918cc0ae54977da9eb13adf5e1c05aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287769b4d85b5f552a32c561633fdce194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824086c89ef6cd8105db93877c6ac5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0fac5345c221e5c6e3461f63d108296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52008d4f6704de36ff38360bb726b3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86dded6e1156506409a7b2036529298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8334f91cd03d5c72fe5739dc5c272999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69b705d33e222933f19cd546de2ff2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f9193d2de1f7673eda8b0a517e42e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddd2c811ec8d319f1f2a6f7b1c7c3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453b5d565154d1bd360e4e284ad9a5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb709de70dc3880818daea691f96f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036a1f5b6adcec76cdcda670d4900a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b43c4d20ef802efbce9de63ecfae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28671ac2286aad67557cd9474fdc72af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6421f17bbc5226f7d5391e00e27bad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e8bcd137c127827167cf29da92cca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f068cd96d544227120b300291853c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0557299c7617d0ad0781423bb5657111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5eb28ddd00b79f629607d558f252c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ec620b3320852f6f29e017b1bf0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990df1658faf8452007dfbd1816226a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f2a68e9ac6f6c6258022388b87c3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645e642d22af7f8874a83cb728c9fba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb136cb4b460af2b76f3c428e78dbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ad74761c5704787ed234bd0d4742c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382c6891fb45bcbb9c599c0a2134b6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac636ffb3ef4359f01196e5212cc745120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7caeea9a56de92a0455e5b88cc6a02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52269b10279df9aa4dd9e132873ae5b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f46fc28796646384be69eb0bb117dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b5f72934f365466ca00198739375124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6217f8a922477294fe5af45a860dcca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa52fe2bc5453b1a6e6e0398ee37b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1732ec23d35f33c04afba9efcf85e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81b6927ff52aeb1dde893ab2f77ec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbb5e10e1f15abb4712247d8c23d66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec029cd726a3aa975dffb262f09a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a65842f81272a59e3dc70658852e99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a503d944f735252beba87181893ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26d0e6da8ae990555861965e6fceb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a4d81ed442d16a2e048f6423ff7e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ef89591aa483473a1765ab317864135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33788596d72aa68b1c2ef75c9af446136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d7c6d99fbb1892f780e59df73de87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6a16b5d26f945234fdb29d941db01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f09ee49afdfaa3d140f757ae237fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdf2ef5fa7cbce09b75692f14857c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e44ac92509ba1574ef4095aa92323141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54373ded4228eba6ab3eb964817d6a06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb2ec0893b70a2a048e3199586d0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b23068d4c28266cf5ee87ce0f2dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f66ad8860de631b43027f3746cb9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ca3a1bc22a554bee6b0777467534146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0522baa93efc35b34b21b6c4bc970147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d3d5a69ce525fa399dcb8d6c92b78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68bbf6fe17ec095761d8edf6522b44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296166f0c97ddd912595bca0b141ad22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482860cb5795d952731f4bafd75aa69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4af139a9cb58c36abea5d3cc562cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cacd5318c1c3e1fe3dfdd5ea53baf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212e932f5d963ff02b2cfbb7f86d16d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77f88e65b34bc974b755b39850f4e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6ccdb25db60935ac3670b3bace523156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257336b7578b9cb38b1406d7729d553b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eed3bb2ef16698e1bd02e2633bf870158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414ae2f1415dc9471af426199e3b8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe189b4c469cc4c8e428e2dea8cabb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27991cee8e5b20d3ff97dd4250780a1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043dd95c0339daac3364dc2d7e5bf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c9e029c50c550bc21b08990a8898a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36a242b0ae1de450f6d5769bbf7b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22829fb4cc7cff34566fd4ba0c4712f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d46ab8956a7557f1f6d5c4969bb72c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5253d710d2c82160d312f936825ea8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e60ac65dc1b3cc33eff83cc6a32aae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8a752e9857f946ec19b7733043eb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e26f54fcd449798f8cfd39d455de3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2833eeae25f0f41dd53e0c9fb5a0148171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc21c54482ae6e8f80912743cbf8a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3990e61532c3d0141d70343b1383f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b8eff384ad47f1f6dd8759143d58f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803482cca6ee2d58278d08f58d0d1e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76775ce8345c210c755ec3d4c62f71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aa9708988bda72c3e2a5b02d3354c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a01d5ee675cf270eb4d188364256178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90de1da01ce6aed957416bf62f9c49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea96e905f1d1f52375235e8595dda7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc54328020eec316a8032114711b11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f8db524e250e57c61e68a831b7b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9f9ea05de25c7f31c6e6930d0c4c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742db758fb549823ea09d323d437bee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420fe98d0d0695c35e77882002721cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d3676628999357fbf74777e873f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dc9c1ebcc7004ff4c0ffdfa353ff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5d04c1d6c48c98a407430b07de73a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6088b4530f268902c19404040ce4966189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09947c5755fd53a8c2fd2f7bc013a527190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c23641deed40ca25c202b3f1319f15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce5afdd1e61689919df4ab078c2b40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912559b6bbd76d4ec698ef4e3d277c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bfe16783796a25893dbdb2919a772194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04aa70a9e3a04bf86b1b7b24c7646a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254bb8dfa8b73c2cef0c545bfadca79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2c7b7851b6c5d21923ae98027e72b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be889e949937d0d98a62ea4f076ebfe5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25373815054edd4fb6222d561ba888199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08edac65389850d428a756572468508200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4e02c9fc078c91f14e7812e1ff719201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0e40d838a7934898a06e1c4927745202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aec1318465b6572415fcaf94b4cbeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a66a9f10454a410d742411db4d7f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641368520b86be17961bf827426068205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ddef5c0cdb558641c1e5924cf8b45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aef16abab66abed08935d81d589a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b2e9a1945c847d7e383a06b2434e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c35b9afcc56c7e977118e39c96fe0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878caafd4bd71e67649f47fa87a438c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7ad789ed941af1831d6e4f682addf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcd8653978ac82e1b51c750f36d867212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3352fc7ee984cdd06d2b218d7f7a60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae31316469bbf62ff005fc8f92c41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5f35e904220a9da5b61ccc684f62b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b451aa3ef2bfb38920e419a57fc5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bef8248cf18ae9bbc0f1594f58a193217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fc8ec318160c9a1c8d6d1c7fdc978218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dbac7b605c415970b4ed2db440f8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb2c903c04b8f9cb17b3641a09f29e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96b095ac9003bc4882c0cdc65df9c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285831b952cdd942f5439a591d29582d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d10f3681a73e58c6516d61438f483223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d6cee219475f3686700f8a58f99a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468838ee46047844d1c17487b8fb148f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fb227ae9110ea9066eb0521907d5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37461ec396d0a03da00f53424932c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a3b1f07a96a9e5fa28f1375d9aebd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44065be813b52262b119d935ace26a9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c70e767739f934dfadabec9dd26a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a63c057b5da834f1bd3e2756e2d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2fe266cf3c73e560c30be5072fe4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f90e5a55cd148c522676a84e4f9df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139929bdfcdd54b48bd86446ec268513234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f7fce3aae03c4a0f242eeecbcdf0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e13edc776f78c6193807ef42a914e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077108904dffc1cab54216e29c01fb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855f86251d294809bd3ae0ad94af669238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde98845da1bd0227740ae11fb523206239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48937a6d6d91ad6c360b3a96a71eaedb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee16a58ab6e038785b3a92b905961241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a936cc9ed03a10f91fa2bd13821349242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34370734e979ca82785bb99efdca5b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e8b8a5ecedd033ef06358cfabbc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de4a246e64143c1e96ad879add50ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a139d7c62f253d04aa092895ef947ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31e539c92805681783ed6c104d56e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5bc2de798361079fdd92c84386c2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aa65e475854cb181d170a0db8779e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62308e1fd331cc034c6bdfb89ca2f0d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1259d7d7eb03176b2eace8b6768c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943844466d3665fa4e57e0fe8c9ed6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132bc31cab727a7d932b97bcb82091253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb68c7411dd725cbb57cbcf9a33b89b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119158c7000a78715e90fcdae83b9ca3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1b7cedc66a3695731c291dc94c67e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c67a09f77ab6d6098333ab1329de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70237eeca2e7b6179abc9272fdaa511b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5196fc83da6d5ead9e908ba724cbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136211cd4ee3b35e8db2657421ffc56f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbfbab3123a70a81f46c2e0b5c2044261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e38b269a1aa3cdd37ff4e6a86aed0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e66884c79d0b281524b14a3b8a185263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a0fc718359ddfc99c6aa15849f6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a87eb388e250f9f455a726f14ec0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95f7b148881760800a8d4a9e740811266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937a7523d894b25424c68f3a780f647267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e019ec7dc107509373f92dc7552c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba6fd5affe8a6cd3b9e9b3d8174f18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba46d6bf283e445268dbd640a653ef5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da12f085176b8ea89c05cac22cd9099271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd5bb859a2ef86bf6a406a2cf1cb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa93ad770fd89c92c7632a701548a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f4618d0c8070e11ce91dd4f0024b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af136cf3e882c38b50d076cf50613ca2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff452a33a5e33dc27a0310182b42b1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736698b1608fadb98a332ca834ea3a6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e4b1fd43afb65f5f2533e42cbd026278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a87b50d633bce0bc1186bd97fd4f05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4119345355c0cdae213e82228fbbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b208dc85fc184611df95132ad1c3e0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925878455ad4cfdc6d126d509937e61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084343132113ba6e91f979ff52e7b135283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167367f8e5e124e52b313cd21436af88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5035256accc8cc51dffb8ea5072709285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a9054f644f170a1223598cf2033cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b2cf22b1f084c77e13e12aa46f1f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabced8b1268a5a50c217dd98291916e288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>