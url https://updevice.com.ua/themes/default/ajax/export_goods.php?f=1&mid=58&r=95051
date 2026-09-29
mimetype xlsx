--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01067a0170ea2cd1df94df4454d4c76e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df2dff2c7acf2c8bbe90105031ce702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2867ba9e27eee0919105d1f48964a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef899a8a75f24d79bbb6987f6d043a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161c96cbbe0da6be23767b4214868655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef339aabaa9a41caa1daf8c8aae092f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a309cfb754c25bcaf65dd7ea8b6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583f22c9dd38e88971ab677af43c5048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bf53c1a17b4f3db1447e0f1ffcddf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539fe46bd6be6b4e6a1cf25ceed026810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bb79b0a64dcbe86e196da80a8d7f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faae17775ab4d6545f5f00b53a3aad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e48cafb60492ac3ef476f93dc5020013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae782211c7cd4b8553901cf009df03714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e8e7ef9324d821b8a1dfb28cfc7bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524d89678520dab09778c8c9dd541df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda858929615d47b4623a8b0b63d328d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d936f568132a3c9b32458dbe658b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2565e3739c0ef7a1cbf8d5b65b697519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1715bab6b3abfb8cec84c6a93bc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6f075e7cdc6182248316c8ed54c8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63841f900b8c6e90d9da78a2dceddd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f159daee294130a848ca9b300120c1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13bb329baa8128507f4593b3d6a4ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4e6fd616dfe7dc1518d1832e5013525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62307a912c1e62bc5a3e247962428f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fd6941fca4ddd456d36fb28d3ea2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744a19a9fadaf9a47e25ebad655be7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aa91db0159b21705e9b0476bb0b7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b9060c509d66fb3f8241f356db0cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b11076ce4b2a61b18ff1218b06b68831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c330dc9f44a3e1bf44f14e11437be8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2be7d6afbad34b76c499de3085ae933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45369b2fae7dbae27d09f9c701d366fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5cd3fdc74cec0638644fa0dd05d1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b811964c935797d3aedc8665dd8af336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fab4f7e3b3f3f2cae1e20291fb7ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41797d98e426b457f97a20c0f289fbc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60d9f786b7f0c35ef41bdf4e0caf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5411075a909c2f0382e061b1efd0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d314ce8823571247bc7b0ba825ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9be47775fe3747de1cc2d94fdd8d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8058b14529c958a45587b0e82839af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b220ee6c1d8b56385794ea30c1a2bf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cee5296a462a2a24b7bdb7ee868fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422fd49fcd88c315020a53e7dd3bea146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f4c7671cba39c54b769cd05f4c85047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ebf319b61fcb545cf6f5301a7591548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb29e9576b850c084350d28d0c59a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fee9de5caf5ac866a327e4f41b300f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeedba6e7cf80f4437c02eb46033f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d329747997d5742f74ab5aeb2d34a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f316d2fcd905954315713dee96bd0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68219e893f54b8fb5144358d84e7d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f57ee62289be0576b44c7322dcfa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c61dda52195309bb1dd745fa7ca7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3fcdd325a1d95f9ffcd903207f1b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad67d4b2b7cd3223ee5fb5dc48815c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdc5fe49068eca26450b654ca7d34a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4345bd5cb4e952803d61193c1cae9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e4e5d0f552486e26eaad1e23411a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1e55bdad74cff8c8ab95ba77878c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343f8d9ae7c383e2eefe2923d48f4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d4655af047b20d2ade42f052179bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce02e426ce0ea8062eae4710eff24565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4815c9cc12e536cac1b34faf18180f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c56c81ea1776f11ee23da93bbb715567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf75e8d404b1d1ecaaacaf7216cb2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d0d0dd89564ea8dc7d034d35103c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb52eb5d8d9ffd83cf061799d2449070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b77d2b761444b19761ba30cfb4b6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6459fbac102e40d7a1378ebe8d39b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081e4f4048dcc830c42e5101e25eaac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121dd45d39ef2dea2bda9b7b26740574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f32e6acddb81a12e1c311b75cbeaac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babca1a5dec3a1a723f330728ab94376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d714622ebf0b2d45fe6aa863b03e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9cf36ad527fc49e11f2ab17b264ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2a97caf74426387b8c037e4597a0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a418bb3f808621dc8a04c3e73eeba880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aba845161249f699fcfb3f774556e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7bc2db2367122c3fe196e18af09f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b22a21e162805d5291db7a625c0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8107e2b7c21a1405e191e8827d7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1bd1b238880491c7ef287098b82a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60333396c45593fdeb9780ccec2671586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d0c476309136fbe8aac5412be43ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7bde8f2b227c923c3179e2b2e78fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f87baa262376f8f66bc712d5c4160a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19cb58a86c80e24a247ee0f031260590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719ce086d6db9c62a62d02eae08464791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557e77401a3c712948b431f1debeb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06b1d5ea51e01fada9041701de65193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff143e2d7b10085d671bf689b3f9b6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753912cdd3b09210e56c8e150a882fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2bb446a1cdc6900d586884e6a01a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae087d55925fc767dbf07c9f2335f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a6a9c25c711060ca7cfbc9202c24698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3ee2b8d302d452c2387a323b64a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed929bf23bbcec5af066b340b2a8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350245744dd00ee5f5d82ef891ac7b51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb386358ab2dbd39cd512d85278288102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e231d130d3288e249a215f4d95a006103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b283ac4427437c94921d9f385be70d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa46eeca9c51d406f3fb8b7fd349d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ffe0de085aa511f957ee8ab9e2b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c41ad3c92c926252bf6512f06c57ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc517dffd6122daee48cedfe053056108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf64d6d23d2d295a290213108dc37e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236da97188dc4e1a96b40802da5953e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3694cf9f46e96c6e4e68c05b609a38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec96fb695578b2b8243501bcdd675112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1f4a08bd9d1ec3bfaa57cc4313bfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af2334d4bb00cbd860a1297a8f0f55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caa9a0c60eefb3cbb819a6080b7155115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a670749a8a37914a7ed9804ba1e1d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc756e9ccbbe7c36021ea0eaf171f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4bb236ed4c82f674c6b2dc638970c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c890f53a2ffc3f835e215c34870db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664332b71ff2702e8305eb10f8daa9fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb62644a1ad236ae8e1456bc484c19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd679b8422bd20841cf6ec997e2e1558122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fa343b9e9ca062de8b7d5993d3e8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd483841104c1a5aa21d9b0a2644cd55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca2715b0fc8da82d1ed354cf1cb47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582102bbdc172e531861ed5c37f4ca11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ef1a213e83ca590cb9b7d372ea92b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffc002faa1d4b6b295bf382c62dbe3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6e84138615d562355e04f8df67a01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665176e22385737c5e75f14c57533c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36959cda3ab8fea46eefa7771658df2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e760fa8b652d9c7aa06363217eeba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a42b992fb82306b25917cbda273af9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895700a095e65637b3864ac68d0c82d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4e4cb5102fadd8b4861ef09115b98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1757ed984d16a8a3c8b6bb709dce0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc85e0ad252a1b8cfc2a5353348a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e6530d6b2405db7fc8bafc89c326138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383e05914cb901dbbc41e8e0797c541139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c1cf025294c4e9158784ac4d16051140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14eb739b013a5ff371add380a71108141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d57889082f462cc56888597a32c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219415522e7a0adc7a9c2d73879d503f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1523472e5977963157fe69d5d42737144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468e30bcefad4d8ac2d73eb4f93c734145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd06386c4c07a6dfd08f3359c34c47f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883359b6e7558dfefd1fb2ea3e6bad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b0d94339aa380b698d8e50a73e5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdc1b12998618e46a1ed50bda2c0c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa114259592295f981ff248ae2df73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c50e40bd0d9ddf65e037c5254452df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a34397325ea75b263004f56c4d6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14ce09f752a7a76668d2dfac4130c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb260aeaa7d3782b615fc21a27499273154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714c7e70af4ae9a263ed1faea8221a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05231d323f36d3ccbe5724a11c001363156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293ddc5fc16a130d542b413fa8d13b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0883f2879ae5a9f98d6e745e920a3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa524597ad0d299879aaf3121dfc6c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a1d32d6c996d1a6865c0285bca9ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717460f82b486ae300a3f769e11a4c03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc79307a370dc39dce80454e8364d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb4dd26b7d7b6a58609827e849dda1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d28198b57c21e11cfd9438696401164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915e24ef5241477bb433aa70c255818165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b919bd4ca13261bde935ce89b636edb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc756367534d7f9a38dc8ebe44b3f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc1c376c7304c1c966c16e4dcc69f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f930b4682c678fa61f05194c6499169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0831c3153b1020cf426d4b583d0730170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66589249128f91295c842393e9205725171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66949650504d82e95d439e1cf8e2a9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c30742993ba99ec980a1b00fcaac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8593068dc50d14bcc45b02e71186b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda04eaabd6753d1eedab05266179761175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d9166ff1748cf51d69e9d88e93425176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422d6f84680cfc218dd8c90e483a566177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eecbc2c95f39bde7d007cbbff3126178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7e2623e9410f239f4545b02f512ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55f44aada1e43fc5b9fcaf9a487b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef245f16fcb997027832b7a80eb788181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bc6b55c6f3bc79b2fdf95076370fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5bb848df790cb3965934791c4effa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908f8ba7bfebf91f42967d1ef0b2c18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6651a77779c491c40bda73ef92968185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881d5d2b8a45ea6b209fd131185335d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc99e24666fe5fd2d0f05d15e9de919187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23c47ed00a4e5a8605870c126c07f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e5786195fd0cc40ce472a87c116e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87782ecc103b7812e6f90f224efec899190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07683cc1c56ff03c798ad7f83d9689191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a98be88ebed6d6c6807468a0c655e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba742028c64de90d2ad2d96b65e32cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f0385531dfea561004d4f93de66d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6425e960c5439ae3870d776784098195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9f77394b2ba5a28966020d371a099196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcd53ae093e191740c6d03cbd42f30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec84c5969f6eea4ccadf3c71e34f68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1700513c66512bfbfc03e3fffdb77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df431685004099a9e58b1a3645f0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d7c28994d1eb36ad33839615dd003201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7758ec1a3cfb10237e91dcc43c622202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b57b91a37ff26934467d15158c94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf98233a29fb17de56d19afb55aa37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4acc709cee02a6d360d66044be5227205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2130928775e51a302b80eb4aabeeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97df48d378d25ae70e98a83fa3700207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c54769f45020295c46cd51d88f5d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfa12cb263ed340e260464844d02d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b13493920102e9623609ffd7aeb66e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051248c5093e86de07fcb6386eecd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8c6d26a34f431829c69baf1d0554212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e310a5706fb1ffdcad4a9fe28a3a8f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d1930670ecef48dbf725d2d48f662214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde63d5d5b090159f1317bd90541734215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391ea41a3b8f62947f6659af7e2746216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce7ae6e7e3f4c5658858ab0978332c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595d1a9f769901fcddef8777dab0070218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb072ce276f66b062276000fef2f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894092948b1f7d4c6763263db29273c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5307cb5df933b57458ece4b136b429221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755b524390face5859baec0cdc7a90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fa59d220ca4a3c54fb72bbbd878dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a513ac4d01765bc2840600f14c7b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c226101a480908ac2e4d382f24ab7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f671580d562085f0f108153b3cec43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d84a69a4a694e72365ce769561eb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30566ec034c427eff21f578613680228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d383dc1b8b891974217f1678e69888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b051fb71f21feac98488daf841d242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add348e0809636580c0d9a042c7675fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488b982e3b11eecd3b9bf23bc64050e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8157d259d9eb8a7e72e3a8232a713233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d242d4aa6dbeda8109617be9c32aba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b45093c21034f4a4b6a26c68966ad4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0d802c010e1fc485184457f2dc434236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3566ea250ca93e41404fdc3a38f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad1cc3639a804850209f908b702fd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86532d065e55f91aea5d86ff42a60874239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb243fed85c006bac895d941b705a50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c7402aadc3bb42ddc724b379218b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15886a535f0868eae361e3e601b9cffc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb4f8efa0902da20c3b9f3a7ec5e2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53532e96e894e208a0dd28251a2895244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ce4e329600cca971ccd8e9b3adc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633840c2e71ee0bc346a31cb70de9dc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97084587ea3f593661e93aba5f8ab71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bdff8c382c2a8bc04f407d8dc2de0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753627bd58bd43701d23afae4736a6a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36912931d26bba66a24f819c31da5719250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3cb3870da2c296a8d0359309af359251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b08c71d0e895444ec881b31a6e7ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e6be9e31aef06f6713ded88df2298253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b099676a0e532068006e0675255c4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a4b4a759617a6404e42dcaf9ee0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b198816e009323b54a295ca91d44eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3823cd91260b18449cea633513dc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed8a39299c0a9b889e4c4c9cb97f21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1bb489d8193ee3caf2b8af0ee63c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff539211d97b1ae628d916576933681d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2964c7c2a9becc93069df0cba21a67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ab9cdc6114e433f540f8693664e7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be744ba8514b2e09761bd275615a0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb08809e1a894709a67bd1f86d515264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe38ff5351427be9d5e26d84ca8182c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92744e360830e3f98d1bccc7623d7ec5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2956ef3485b52189a905a6ea7b758267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5748f766dc36c06c30682c646564f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f456c0a7adddcd9b041f3771aceaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0e88e271b0fbc78768311ade059da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e0c7958f543f5fcf824c825c4975271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2d990edaae3085032a1f0ff00e909272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f8602f2e5628fe4b0125ee75a863273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157fb2a46cb80ea2a4bdf2bc6d0a9bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a01a356a9df8cf7e36b33e4e031dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e670768f7e9be68649225da460c22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03a05786065e382b462e21fc3a0f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b4bea84613f5277b0600532b5a6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e719e8cf7e1730c1b62af348d0e373279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bafde379f98684b7f39ec1e79d29e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693097f4a144e40d28079c349c73a7e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5877ae0b74626b55cc837158d94ba5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe60b2a39d13ae6627689e193b8ad3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8556e4d9e8f727a22220aff7f1d9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb67918140d7e7450f36a088a829d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96dc27d46da2da2ebe1f87c77381de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c89b78f5a018b1276b39425fa20516287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485188b618c39491a74f4fef3eb54a7288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed94ef52154d3af98f53b57d09738801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4165ca6559115dc2a40b80eee85ae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf633ef59831eff75b231b1804e15dd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4bd53d2cb5452ad414c70eec2f4b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf418e324b80c12e3395ba62c600d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fc887a030a373718281ffa2c4550e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c47f5cafc7af63c9a088eb9fa0a727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a7174884868cb19779bd4d598bcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc01c21a0182adad367379073e934f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b2004b7cc21249f22e8d60ab99e7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b35e95fcaafe8364fd6b40f3c622511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cf6cdb53902c82d3d3bee77c9761812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673ff4139499efaaab67eea9d62758813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04950f0a4ec11d41729c4054b3cfe3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89d845b13d615d3d4f8e96238cd38915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6aa443a14e3738d39c3b7bacdd7de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31c3f06b2523d4c43276c344c0dc4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2beddce5a80a49cd993228d8f2731e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48cc12472426cc0235a5c034b77d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69de812b716ee1cf084e32270647bec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109c0dffeb50b35f7ec1d8ee58476f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8d20aa27e274791f6e6ce76f6ab2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77effd85e20589cd66a2b23bc5dad53c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574810a128d46a000ccc52d92584e9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2d7ff39f3cb4648629655359c44e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9abd6dcbcb0791852abd303d70c8d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38472ef59917c5ab837a1bf425cf6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d1cdf87bebafa0660884c42c603df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ce2f8a7e8732be12f7fef4bf44b3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363daf03ec4ae726ae4b972ece09ed4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f54427512104d7b59b08ffac5314431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c140e3476d306f573ef37bb71bf9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fae122e50a57f4441a79083c6c8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500f8b43bf9e74fb87b9e05f2a887834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afcc73dd84caffb9b19790582cc16635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a755914e1395d4aaa6dd58a6388adc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791959dd935f1fd8cd99310ee646c8f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ee352f8c9c27b59fd66685c817d8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78a7d7ec6cd4d445de9955d5e037a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4d8088b581749c685f3e689ff505440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f755573ed74ee2037743f2c07b1d0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab9141bbb392df4512687607c401a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ded24d0f813d0901b0b682416e76d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca76e54d14c5c482cf62495204454b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c51388e00683663e1aaca7eeaa7eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa2b96f49b6c8122ec00fc3440f3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178672db6906d54649dd09a7e2441bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65921ebaa352e0af1a06ba5c0ecef648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0ae9f12eaade95b2813305da516849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076476213e6b7d8c8c4b45120751a2d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d222f71bdc3b47d55860582f93ebbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a0f0f73dfa2b1cf20c7f10a240f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670443cc5a61a6645c1ecc724c61c33653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc67f61f4f64910cdae227e6d18d73054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885455d522ad3d6c7fb9f8faad490f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbac0ce7308de8ab1035c4e8293d4f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4ed26d20055d9c9748f8c72138dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ddd90abc01beff3a1d9d0f202ebe058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b79c4dc6da3464e5368cacacbf3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00a4725fae62feb90b37f231676eb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ea69b0b27b22b9d8f56283bf210d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f975439b2bb2b950b355e74ffd67e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a13122539c6be63c8b3270791982e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89f16352a2506f61c9c7b156e5b03b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc7581b984b4e10679b414e5544ebc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373016388ee8a53cf57aff7c234f45c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502273d6f83f6ae7979ac93290449c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5339303d92f09fa5b0d6d8f0a73f1fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f75c7b2fd40186c08e8e693fbea8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934c38e92ae2eb3a5addf090a9642d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb28e2f7958d92029c22b52bf976e0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d192a1e1e212c41136e761faf79f6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88464370dcb00f2bcc6937d3eecd4c4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126696c093b022bb875c09bce1e38674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a6a8db36e11f51349748dd1072c1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fda438f2484a0af17d51feb506faa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4192dbe4ee065113e11cd54e85f79877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea1960f8afe4a7269694577504f21d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8e6ef559d4b500753dc467b09696279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ed3439687969a92b8a6245b75e9c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4e338709be3808259144cbb10f1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802842b08bd075b9784805698f5505282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b39d670b17546a71888a7b41b077cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef109228fcb0a2821d687b7c078929984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5d28f00d99ce97bb4eefa63a7ffaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fb02e9eaf40b76723b6361380f3a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd44be15778c471b30a65cab4b095887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2097c6fc677c74c797ef625f589c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d037da2fb586425894872ab87a3796289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c96505b01133fbe79305c2ce10df890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd8c09b00f8ab60b9d4007b1c57d2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e05ac5bd04a84870bd9d828bc232a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a065238b410406994e889658f62ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e77d5aea21e95608cc9b67aee897e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec602d5b431a6cb3445f45822cc6cfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d949f82cb52e2b6c5c11deeef920f5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b7c75882bde87f8e1bcfc2fffdfff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d174b60c6f45c4dc025f35e776e9e1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14486946e3dc59dfae10783be9c45199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a2c6e3f139e66f884abbe4d4211cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb548d308cb6457f34ea07da2f5f35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa08cc23ea26f24a0ec24d0d5a28f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d96987ac4975f681cf9a071dbb91b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e2d55a968f04d3703080b0390ed11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0741ccdf03af2e510c9309169df87be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce06312e97f8673b97b531c46e7ce8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13235a64aa6a4f79af1828635b9649107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e75b964391b1f8459127d4358565a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860c0e1c51206bce2d6f3161f34abe9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f4fec4158e631a7c4bf0ba1f35b39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aefa6a97bd572ac598e8121012ba3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ff4734feed0f09ceb3be170347d0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48866e4c191a536095cc65ec78cabb90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa3a0a1957f31836f8b8c6d69d95e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4375caad3ded34a1abd74adb1e839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d36ae771a79c8d62fe2311a7a75ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9233467de35539bdf164bdeae26f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5ac27b1220731b6b48125cd2743cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0baa59319d42e8f2883f14bcb7bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce23b6893b294da31dcefc0e9a90e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87301f293d9ae0e857a6e0ab1e207121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8d3185037a3ec8d243e18f5969d9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0382a223760d1a3ee9fdb6b0b8565e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee6def32d5f0b8bd05afb2896132c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f05c3349168a27a13de6ab361a31f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12d45e28517d50d49a3651a6270dc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bfbf842fb3f6fd4a4cffd87e4befd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ae676b8438ad17881f84e497030b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274f1c917fbf4872237d74b82f63b9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1acfaa9de97b9f4fa251ad9f635d79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4832f269d0af4a61387d487b3a64b9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c577822a517fdc160755612ea166ba6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae64dd2461a1d9520338112311648cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98dc6425f5b84bb4f522532750b121134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b472b36ee8f0f428cef95c1ff6bc77c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e508453d55d6e5408539bf3d9fcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292516467e115325cbfd90273ab4f181137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee7145216a0e66ec7fa66e2ed2860138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286745683bcb4bf0aea4c3d4297681cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400745433f1ddae2cfe2c82dc00665a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726359c36d396598467919a513f6d800141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57950b6ff9a6c8895d6d64fbce617e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2bc16348abc7653c5a46b8158cd6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad834f8398aeb6532312f71da2945144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa56f538d20a980cb0474b4f98f2285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb0416d926305a3ab2d8195abda049146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5044db6bab31573cdd312ff8a455f70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05937c619f732ea6c3c9fcda894179ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48468a673a37b3689a03835b306019149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f83c3b6b6145842537fe675ff29562150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042786600eb3c10cb6d35910495c0d1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a691bbc2ccbc24f457b92fa71c25e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a91ad7901da51b9ad5b3a111decff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80564e5bc41ffc2753114de1e44cdef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7618123cb84c74e8e100642c872a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f62b4ce3058cf6e7fdfeaf6dcdef19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e26c429dde37c4e12e28fb7254c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557bb6c3d2145d0cb7278c3007075a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc0a66a89bec9c8aa2c132ba86931159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47091d736d7e5b9c2a764e0dac841f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08206dae8351c2d8640b2121e48a54a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856279d291d71bd1563e659b6826b0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4fa2e16e7e6d8d4ae2e969cf4d73e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a3dfa19760d0dc174bf5b9665101164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0a4e3a85f466516e7a7ef1507e091165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5073977e6e8529fdcc1d3db4d8146f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c6472d356e2f1b9c9dfbeb09c9724167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b96cc6bf0652dfa8a30e913c88e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da48bab8221121472783fbaf8373e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbb72b905eea335f0931fbed85814e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30841c2f73dc8796ca4df0d6c9346d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c478b3eeee1d80fc041a82ee461094172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb78ea57ac3f4513813a511237b916173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41793b493cce7dfed4f0bfb74b9ee068174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3abc73de1a11d48434dbb9f0b8142175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028d8c8f6f514c537d20ea6f73d133176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb384fd1978e24e54e02ac91ab0f7e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e59d228fb50a21febccec5b3312c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f63665263227fe00eff0ec42cc6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab09456d5bdc228eb1ca4463cf816180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10170a7a5105d5ba18ad3f0e9b59ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445127b372376e6d9f20d9b41c2856ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b64d8bb65bcbd57b6106fccf7a4aa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4cd7081e7ef1d6b9803c24c7d22b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e399ae15d71f2b10086d372595fc1c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce9aa5a655c28b5f5b8bbf9b5b40eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5c780c5769ab23efb31babc45b0d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cca74e8f0fbdcdee1676343c5e647f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe182fdc251068f983e6e53e5101e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07872785b2ce50a834769a749a546e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158baa77aedf64c4d2b554942d3ffd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281f0a3d18b26ac3bb3f7a38955807192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa2fb8b48777b946bf2eab7e2bdc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c2c1ed6eab9fe6b7be33e7598ccf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d3e270123449ae6d0d452eb95a6e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923cbd40bfc6c979e18ec55a05936cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb36034d3da3043b70d73d19a87accb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b3bef53d00720649af24555c820c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088975261f818485a69ceb8702ce29db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f4381818ce00ce70f62961b045f71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c7b633fb8c0cd8ef7461a10e428df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fae8681c49d15c094380505d65081202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfb064fe45b77e33eb7ffec235b250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e2e755e3f3156c26539e0ee1f4eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a160bc36e6a8ebed7354a5d4d7b381205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4dd2232b86cc4d6055ab0586b8553206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702107d99a345cd3d65a79fb12119f38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ca254781055d12aef940171b5eb87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d8e69e417b031e76d7795e04e5ed2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51fcd88d166f150f4bc75102732e46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4f7750299e07a83e0793a9e3cf8c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311436c6cc36a9ee8bc3106b7d5b5b19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a845586cb5427fab60249986d8169e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b8cffab9d345927c83272869f5365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f7bab49f3ef345d23aad5459a6fbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2725f26c72c2a3db025955d2437602d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56215c0b7a1f82f9f7458ea51de19e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a71e3e1abb5f1bd105f04432f69de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1075bdc773d504855789a1457e4b29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a879fbf333bcc51e91d1fdb755eb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf778f56734328933aa0e387c56be1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577a105094de5e10db541e70d4ae253222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512eaea4d6463ce84bc9a3a37de8e6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664c94611d9e06ff97fa432bc357086224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ef5b1fc1ee5f669ea75eef8e061b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe034572fe76cec1707a135a5f76ea66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc839f55c54d543f7a1e616b77375a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c8ba1af72f35210e8d0000ac9dff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64175a26177b0a5ea823097b7ed4d608229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869406d774231b92763774f237b922b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982acc2e4ddcec510999dfbbd1d0779c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae04cb12f659f844aef7aa4b54ab5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be02201c7d05cd9194868aa7b51fb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3de6d5a6a6a22e516449665940063a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b43cffa55afc9c2f60ff7912e89987235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b094dc2d6023a4aa12180caadbd6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa3586c07a66b80254b7f040cb0ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be82ba46408ff93926a3c77739553f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6990bb10aec0e20877612b78847fc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9b912429de6af2a08996594688c36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4c9a2fa3b1df3a1eeaa6feeddac54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287e390a5b7d4831e1dc7943067cb61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087715d4bd4850ea67e6004307929971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a37fedf3952daf50262008173654244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd56344ba67ca6ea8a177864889067245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5fdb7e0a15d69431f18d0a9839f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334144d568dc23f7cef451f6a981f452247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a291f7f41e24e02ea5e5066f8a719c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585575dd2aab93b69049d79fc4f2bad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2026ec73fbdcb86896fc552140725a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb14db712c8d9642cc8cbcce6c89a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa768ce3271c982f076e954dff8a115252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed0ba59c7ecb9df6b25a427ec146ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0503a24e8a0e99c9ceedee81dd32a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ffec82c2856478ba5a9d049768a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e9081dc290d61b8e9026ac80da8da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4955091b7009a95cee9181d2542ea52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f0d9b04ca52086e376bce3b9185c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06187ffb76481561d9334d18ff2203259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b6a5760a8e9b4172a4e4fce30d34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe6a7578de9a263ed6ada8db1a7c15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bcba1d20e2f3b60f0a0c8b341e190262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9093163d89817d69937d90d16f094b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc5b8a1e2be1896463742ab3faaa24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fc5870ca3e2f2121bd26f5ec3ef2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc91d4b02009e697c5a708d6bc0ef38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba82f9e1371fbb5d95915b497a41c73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a0cb74c5ce19764754cb1482173f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c55fc3525d6e7b525a5649f05f251269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc457b4a31f5ab67da2fe834eb4321f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39e0c5095b8dc78a91fc07c7cb170f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b4781a6cb4aca47e7f41476e7aea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900dbd07558c3173dfbe4e065628e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab950d1cdb2918ca09267f3ce054d9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7dcf07119ac4eafd4718d06417663275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecffc5b03c685f3527c461bf409263276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af489ae131947b36e7f0b88024ab72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91bc474354800fdeab6ce8051e5248278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad4dccf298a01f91fa2ddaada74dcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f01bbb934d22983422ac92ebe09e35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3827b75afb05df2b6193accb233a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86235159b09138eda11a72df597b0da6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd82786727f3aaea6851516e72b252283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84d6653f25f94dc7944947dd4e6a99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230967566195cf35e2202ed78d6eb55e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2737fd0cb6f13d78cc7d6984fa8d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b415948a28d6e5481d2b3a06adbf95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451852e6a98896c12e959747aadc51288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>