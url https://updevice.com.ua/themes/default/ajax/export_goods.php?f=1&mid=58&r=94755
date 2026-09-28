--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6e21f5605f4eb58314552eb1a6b7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eade2b649b1a4a3fdd1a2553c04a3ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65f3126a3aa3b34ff6bc6e0d6b4503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f85083bffd1bfcbb045458b8bebbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f43a28bd2c7c0483a44c041b2bbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb126b0eff475009c1727014bd60b6ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc6b661d3632f00855cee005cefe2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1ddd77edcacce4ff7161c5fad04fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a031f769e702d006e30e2f01a202e329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9876d09b4204fe4fc28e8d061b004010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a852a90bd897af5f88ef8c285b6d47711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bba449dc1db8068ebd30cedd97d9cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b6da578e3f69bc5ff233d36c697fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc310f11633f245685df7c7a4724aef914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8f8a63da6779f460be06c13e6c7d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f00fb18e8e55b3476baecc2c8f7dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b711a23d2a8c3cd36795b091178e1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3ea92dedfac186e974e436ebdf2bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e8b69fa0a3cdb2f01bcbfb6fb2b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529afc7933059201f248896d8e5fe020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ac6fc19f548ac5b5e8a2b71b7a1b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0c729a2fa8bb17545b7a0fc69409c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ab3876a7d0cb548c863d67b4930423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de6585d48a72f5ec64c42226fc57eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43731d65d28fcaa83719671be077325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d00916e94cffbfd755cee508ca5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb5eb0e60a225b61e540dd033bb52a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa9123ed4b27427383202cd11e602828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45554b99bd8d8affc9bdf930140be2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127a599a700ecadd2c85136e6116e0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf355b81b1ac64ba6be0d7654bbd6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619b59826b732270bbf0f48f3f000c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd14abdb173c2f11ad2dff61240d83f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44602a53bfd79b23cecbc949c8eae8d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58c0a88901c34cca62534acc5febd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127685f13b0cdf255d6914721185b3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54fc3ac377a2db155d8b25541b8e9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa0fad0f9e5e7c39caadb1f4d426d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673e8e328a29708224b11122132fed739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5769d4ae9b05556c7838a6493e218240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17247d4c50e726bcb34928eda67eadea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18415a2d690c14726707e92dd4bff88e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06426a01655b2c5164460670a97d0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc578e23fdcf327ec9863189db1c4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cfc331e527e44a6fc0986e7cf135745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa84a62884f2c602f5a311a565de546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c41f4d447a262bd02dce9f453b1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e707c5fbff6103a7fca9efcc9d7d05d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104adf198f1e39757d8b986019c1546f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74777ba6e2620af9ff54f3723d2772050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4176b72c0759db31a3a5f86220e0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0894ee39f8dfbe444ea4915bccc6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc4202bae1115ebd418d5dbddc03253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a63201e540a0bd68a6ac5ba9071554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac81ca3afebbb04d50accbfcbe871e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c4c4a64f07db12b47a6cf888e15d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29468492a84038e38da76ca645e6cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d65b6b475b413e5362ce3894334758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeadcc7904d51e708aa9ec6a991595559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd9da6e1ce659cedf3679971bf92d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a1f556f300aa323bcba96cdc3be5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133f917b8e96cca608ebbf385329c7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb699d1f373eeae587e5c2e0be8f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8ad2821318119732978a0945c7a5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9b5a796a50bb3f92d735fbc7783ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938778fad8ac71a46a8e83e2310e4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e57d13be086eab38f40369ecf750f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf780435c1e77fd63fcb1a99ee3f792268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c0b1228528ea5a173b4261c3b407a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e155eb1f37b6cc140a7dcc867452e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30cf67d328c6d935e538cef70d6be271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea961e78d42aba23ba0499bf9eb1ee772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091a02499690abf5df7e016970e59b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37509a7fb4a6a8a87d90d8980fb165b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315269bf4e1eb3cb76f4e532ccac8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ac7f67909baf5f6aa6f2ebafbac876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf7479246fd3aaa16935a5ba90e6e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689767efa1e4ce4c1aaae4494cd5ca478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df568981b8b6f19a1b8ada8710cbf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611b079a70706d2806ec2fbbcfb359580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794bca37abd7d496fdd601cc6a115cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95c2ef880916121750bca6db9910db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d521b4b6af8a4adaa749c1c2615ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83320de50fe5e2a1c510252fe88e3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5a7e6e862b830547061116584d0a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4c8ab0ecc07a0ebcea576643595e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4101a80d289c09f32cbf560e51e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ba644e19c633075d9edbb812a9f7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89b6fc8cfc07ae736e6364f1d6849d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75d4b87b63939bccc26f20bd887d7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384bd6a92b0c8f7239ac6f89fdcff1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220283ca8cff9cf98cbbb6e11a3c071792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b4e106c9196b0bb5768a66cf65c8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ff39117aa155b226bb419cf1c73f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1082e68f271fad703c1428d8bd6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbe14ba7527baccd0843c624a1b77f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9cdb25d6d5b2758279d9ee2c43d1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278eba944730de906c6ae05c5f16a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4188266a1f5e5639cbfe2f2d674fe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba8d4e83408d19b676e0438792bd49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3314146015925dd000926d4e96bdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7455e461a776718266f9983085dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fa0411b992a9769f4476b7ed5ad03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3def478ab5c7b2d8c852e18e1dbf8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd616b5b2a85ec2986eaebd28afa2ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a33b49dc49f5e48dbede9d1cae917106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fd0412cf6b35556e7e51cef937353107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd926d220e81be5218cfabbdda4381c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e65cafceae0d5160600a7f5b518b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d0dfce40943dc60d1eec1235eaf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a065b0923df4055bfcf0574238453c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c14c4eaea78554f16c075380c56ee0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49139300a9e67d94da354a2e617dd05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fb05348ef2f20fd447d93d8f263cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db7e5b45c3ba5781d43eba7b08aa77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f1087ca74c9aa7e955c07661062e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab212059cbfb24539dbfd73c4e935309117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611b8cd86c1e2044ac5d234e9156b21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b6d846e49066d1f32596de87f60e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658eba3783ae87d4ddbcfa4ceafea7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff809b990b404aeb9bc186e670f70d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44d0af21213f82aae909274b360aa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d6db47c787a7e79177244ea87c604123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0af42a8f9c277f9024a6a99df9223124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea742b1d677621aef8fe7dbb477d007c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f257075e424af5a3490b88de69ae71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61aa32c31c5194014c396d9d838e4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763533b41d057534a350ffbb888de73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d128e47897baf0d5c2e3409c45fc65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffc2ed404d0141d29d0c010745345c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259db9e5fc1c55ae401d26929a5b77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fbafd3af8ff91378981aa88eec5b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635466512d769964b9b44994ece2883c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d64b16ace185339c90b4d3d1c342134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460c53e88d39535c3289d84ba737856135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020aed215a1706bd083c237dd116659136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7299869b07df3ffed45836f70a218137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92456142fae7e081aa6b5dbf533acc54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8311a11deecd0b6cf9e5d4f62b639139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dbb0cbb23a413d696fe76468f7ebe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4cfd3dd35af455d47b00c91b95261141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc295191d83e758aef20512efb8c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62644444df6d51d75d47a94bd5be0033143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83765abe989fe53a56a1d7cc5f645c2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70631fc77d2a186d78010daa4583de92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a240345b7746b05cc7e01eb84248146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6d227b98dde1c770153a839bf17b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87143930a47364fdaf3a74d9370a073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a795f0452326cdf5db562d2dddeeea7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738f96df423b17ff18c81c98bb72865150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b603cd138742422a1b6c03cae6a60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0590d21fff17e313bdc0b669f2fa79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8636f31eaefe158057c488fa3bb77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9988d604564192f312d2adcc9f71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d68016305dbf6532003689d818d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288deefd35a42b8831478bd93f4a441156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04419dc0479187c29aa754a0b3740a8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010c690964d7950e3d7fd687de5b78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0972a29429d870fc166204d11a5fd65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5db87ab164dda47c0f778717ccf38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b18fea7ff0c30ff7117cc3897d0457161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba81bfba08bd3a981e4d3848b010d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb8b86c9ad2506fe1fce9210b3bd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976d67f46351eed255d4c149b05fc3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55061dba94a743bcbba3359a679767a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a851df8368a4abf4722ebfb680c8f98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb52fc6ea83b6d48c9e9889aba93c05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a262823e50e21c5cff656453d9b5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029f858e9cccb800ce3e258d40b86d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf7e2339b726a0a5d84bf9d5aa17c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29c326bb41d0fbd5a58118ab359246171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c844501452d7f383be79d9e516ff0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5f1827b5b3fee0737fdedc7f6abab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0f97507a9fb270475df2e15ae7618174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fa4b08c52afa9a1893da00ef3d1c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6978c7ef849d285cec958c78620882e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95f02469f615b74874fcc21caa18e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf312b91639a35f29bda7f4ca1fbd13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad07a73297fb490a07a5f5f11d58e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cb258cfe0f98ee3aea998059c82a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d1914dbe8ed50707cba61b1f36b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3b951b438d34714d732227fc1a7df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f4373adda4dede8465f3c27323611183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bde9cdb357d216b7c8f7698b62cdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879e1a29969f8f3236a30e29905ff3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ab39464b53cab0eaebd1cfdd731d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895266767072fca18b799ef2863f6842187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beab9c21cc81b41ec6ab2bd97f1ae8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f3c82d191980e976baf23ed275b8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f6579c7e4ea80737db32b4ed602a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f4481a52985db473ccd8e9747f51c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d8c22c0a574588744b0d242e9572192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391bc31a3d43b411166bfe0a33595d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a4036b3e245517daf5ddab325697b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297958dbc43ee20b1b2f56b912ebe102195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861731f0ae8404571984809b4aaa73af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfffeafaa043fd8c822a651c6d3f0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53df9e80bc7646642cc8919f2bbf64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be859e0bc603f815f95cedd92b33336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be95dde543dc636cfb19e18905785200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97a97321793f85a0e7ff623dcc37a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b2c6b85393d6c410a8a5098b7f9a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee1f8142a970b9dbdc545e74c851ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482d6926066593e4eb53d1a363d9412204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c5dfcd17daa4b27a0639165517052205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d6ee7f2c9998b25f3df819f9ceef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76068fa30ed3cf995613cf7525c1bac9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f61b75d360765fda8c03a64daeeedd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060a6113136cc97b9e78c13c5e3f88f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21bd8eab52c0aab3d15f6752ef455c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74ae094d8c217e21e7c4fde436d089211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfca644b3b4376a670d748170e66bcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1186f186ffca856436e2a1600d02ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313d3d8933eaa75d0546fbb5ccb2cb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6568ffcaf581c58b86c134165b74d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f7630287948f6f94f36109215f94e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4bbfbcf5d551f82378e393d723df0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6854a245032d17599ce183ea6936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4a847f7a318cd2a2d331d00240094219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae596231abb2674f126937bdfc3d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015b912c2087e220dd227405b4166f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65cbd546e1b1dea630198d4c7c46da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa6487816cc3239d056a52d8cb89a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e58515b1c8d98189e6eb88230e96a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34fe0768615e1acecb0762912060e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c933f1e756e2ed7a045cbcc0680341226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfcba8b258c9e0b092f95e2081db98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdfe4e14aa258c53541170258e66ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f541cdaeed6ea6a2511ca286de4588e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1cfd1dac30163fd9b2329742c65a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d1aa93c4238e6f78a236f997a3d14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3aa0a7f008ba4215721ca065300f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafbbd0ea4277c74d07773ac087b29a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8591d6b26da5c6a932fa0ce702f52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad9f5dd8b915a839ac2b92a0d1386235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd4cf0ace0d1123d77166eb94f454236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fea9778f91300aa870011da5af1af9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947176fffe1a3b8855de467030612510238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3eb3a5778c73002d8f11433796507239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d253015ee3bc22c164177cd74dc50e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247feec9050200967c7c7acc75e92ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650e855a86c1ee80c42ef76e86e1f5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d524af1d854da433ba169bb2240ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33a545f73de759d76c0421580d56fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39189adf7cef74b184ca15265f182f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be9a72d69cbbcd8d3d4689ae4a03a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3f8872e404dcfa24a966a8ac51b83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56737f27bc2106934a694d10f3bb43f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd039eb4aa5948581af27af5e8631913249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc284b539cc71fd39edec30d9191a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51cf63b564dcec133d32330e811d95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22d434e3bb6caacc43029994bad233252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9919f0ad36f7c5afca103a78e38a79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ffae21caf77b65bc3a921492d56ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f61ae259705774d490a7c06514650255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e2cf2364d0c5382485cec3abac7d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a8fd54940b227b567973ab83eaaa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc58c9cdeca35f60a48ea8d4ee4d90d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df7b9e21810b90496e6066bea1a005259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcd3bab8fe70a6ead94edef8315d94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5b39b8bb68c6c983a4d7842c1456261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edd36c90f2f6c26a5960234ad03c70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ecf4d785466404c83204874b63305263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a392124a40b2b25092481f7d27c751264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddbf7f59efcea6b5ca405f2b7384fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b44ad007779cd15e2ab5bb02fcb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6768113d174371ac31a68de152857267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266d2fd264e0e736d977410ccf61bde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe790c2a875bf409fb101a369956814269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d2fdcb7d7ac2468723ff8d316cde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e366cd59daadd8d3b92f0e61e0674271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c573553795c166b1125d3a1eb78a85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3966f00c6770f553d1e6bba403efd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cacfd45aa8754034ad3ac412ab081274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2e0e0515408136985ea77864c03b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc354878139f7266541a323bf6a2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a97fd718a5ca3d380abbc72dd2c6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cffba87de76ed77720ce750add547278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966a19e0daecab20b85b50952086758279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153a8a71c34cbc60027fdc05a470af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a966d2c509f1f2a6dbc02f324675f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72650bcb879fea9d8dc929ffc3624c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec5eb0d55987d3cd4cd18779bf4eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60842c00288cce70a4c255672fd33ae2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce868de46a965c109e3591cb590c56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7adfc084a8db04e12a09788c374fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbaabdea91b5a894c4ec952f10df33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e36ead93b6d8cc009a667f400de2288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b55d1f0513269b008d794c9e2d9c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7a5dc6b146d9b7b103cb0b1c61f742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38a4a44c531bdd6fddcc8a0f524c5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784b4f6c397272a0ddfaad5acb094314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f46adc58a887a8173645b33ddb50d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ffdd52dde632f2751b61b81f502686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ad2b57a90d7e2aeb8d43fdd611feb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a5e191be0964e783da9078e3f09d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c05e7e68a23795bdb9e6c40c90eca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251c1df69daee95f8cef3971481f1c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beedac89a48942e4d7f8b53b5fe82c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b68c5d858523e554d10d770e8d422b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a153069a37a3a869a5b061edbb03b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9001506fccf785222b9263916961ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd799cc6ce149bf2303913121aa7a6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9a218578e51003c79d6b68884d70816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab3489ad8b772afde5ce15e80ab7df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294d3fbaadf4a85fa07df474a73ace118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d1937bd5d5b9c92570ff1c63e70019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd61aa9b48aed8840545fccfd8d2c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bca6dfaf77411a1ab7875742da89a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657766246c20b65345ebf8d6944377322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f76da30dc5566453c19aa52f17ef4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f79f9bbaadf003ee00fc3bad0ff03924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245ecb61c916b8ccd70a0337b19b44e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895752419b34412ffa099b4b54892f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bc8746123cec15a7b7afff947fe3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394de85fbab34bc445606d68c92efae728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c53a21d11e535c189b555ae014806129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842d83f7d8b791c074dd5dfde59f97530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670db2c2c2f5a77299dc67bcfaaf53b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5e7b1cba1085823e4b58bb84c5d8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496688249a9376846345c0565989ce033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6489e75d10150ee2e48814236031a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d02bd0ea2528ad3ffa7402384d66435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5871da7b2800bc70b1b4faf3e01082736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88cb8019aaca122b57bbd6c0777c4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319a8bc5510bf0f91ad65a94c4c8ac738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8f59ae73244bae28020abd1750ffc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbc7c0f49a69907b8aded236ebd26f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5b5da5c321c005dca2fd092d525c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340753f32d712451052ecb41e88328742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb2cc9511747eea4465805fffc2ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f57cb120187568272a73944eeea01a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca609a9a56bd771b8962beb031dd259e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7281f2d24d1d5acb0e9db45bf2ca5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b83a03989d5c2d82e1a44c215d2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdb814acf3a8701f03442626357ded48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b82f0505a420617e783b5096c94abf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2dffa4a88e82e1fbfd2e1308e5c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a2eced79b8141ab77689666529b8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba193cefe7b89839343900af0380ed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26357e33bb41b578d1f5eea0de9f13053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0a6b746ed566158dd1a9e66d899ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be0c88a2a8039b6140e79eb628d2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e065e0028ca060a4d6b25b17854688756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60761fcae60dd27b803cc50b445cd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8608c9d69a1fc1cbaee41ebf104d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485b43276d1fb525bb3e70fa50ae6f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1a23b43a48112e53fd5f37ea8a35260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76559a0a7691b72142ee61261f37b05461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb27cd84b4387e117a25b91d9a9724d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1074511f0b3e19b0ad7581809af5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a5a54281f684f213e9f12209728b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69ae9dccbf8cd2dbc16836e0a003e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd8caa90ad342bd34348ac2ea4adac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a738af102712c3ccadd7c6b961bec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d2590e826d94af2ef75f377cba97168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc7a1d889d9145264e77bc268b764b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff4f0695480633cd7bdc38be018bb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f63417f8b4a77952871ba77d356d7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f394cd7e1d6169e5caa5ba95e4755d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f047d1612a4514c63622c4dcb459c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec8814941a3d018f6491c7556eeecc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec94a56abd1df9cba14df92c6b8d4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b3e7d1fe985a2cd268c6eddc5bf0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b22f7c69fff4ccbef70c541ff8fa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a52e00f845f0f1da20d8eeb0cb1cb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2bff23caf0061b9abc7996742741d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a660fb36a56349e4ccd423da0e64280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1665ac3d3e8495117f88bd5b06ccc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64b538af0e3c35dd4e42fdd17f71a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6b0cb6eb9cf2c4181d56052be668183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee24c6b28365aaaf33f93ea45beb6a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207b10c9771298ad3518757fbfccd8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e39a4b44052eb88e251e2d3654b08d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25b38b22420191600695124b3087cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62bef1e33c4ea0edcb35ba6cd1d6e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05ca3582bfd23fe1305ea6d181822189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592501bbee3a4fa2499011184fffa5fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f7e82054e78c40a987efb288bc5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75240b0715825bc669e710f5e50b9a6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f08459c0e74b65b62ae1ee66753dbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af6d3927949470cb811847324f618e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a988981879433717f202c460809195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a662b1d321800a0017dc3b285f59696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5250b4316894764cc197536f4ba5ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6e9d6002fb554480f6941a450206098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58802486d3b0e75fef6376f1971533a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981809d47e7532d4761e1aad50b162a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314997b192614b22724a8eeedfd166c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0017c9c4a046e35589c287094eb78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527ee4d9d35337bf9dbca0bcab80b30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f42b14fce6ead36da45cb8ba03158a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99473381e382e35ba18d6628f78320a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e08f489ea67bc6c07b95ff89991810106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffc865280d67baf6e0ee9df47ff53f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad209291a2964e2ff23029a02f56ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574786c9f4d59057cf8e57cada7c23ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519047d0d93186c3e46393bd7659d3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa14ef0ba4a576a53f5029a07662072111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1146514bd5b21ab5f9328161416b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52042eb9f783a43b646ab20b60a8667c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e7612ce7b56506332346f88ff188114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f9089a733d69e3187577cca626a6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a656f3a662b18c1d5b17292f711b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56d6195b2b8d40304d75ad5b9bba2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c790177d9ac195d529e3c8031335aa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecd013e10987f22c70dc73c798dd90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a10fea7f487b7a7f8e9af14dfd019120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a60e5a94dbd33817a5dbd65f13be64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af67b43df7fe6b3ce2c15afadb711122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389cb06e502af61379182d20608142e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2a801f05ee8457622b2db3ac84c16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387e05f41873447e624773f751c0c88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773fc57f77c3c9db3c6926b33a6a07a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3659e6c162234f9022e3878a3ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e889d054ee395fafac8d7a9457acc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1c1ce715d1336460bdd8913e7a088129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9420e53d026c06a62e57cf9f0117d1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128044bcb5afd590431cf542bb96279131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d0087480b5815190db5ba59584ee5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddad3cc06df71aee2b801650a657fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcef8748c3b4410744436f02ec807dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b42a9a548c7b352803284ab2aade135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fa5cb46e7856dbec4242fb5b251a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e02143e6fe629016478fd19f6679c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107e192a107ff9a1417447a90597b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9db5af3736c30c1dd0633b94e9318139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fa0f5b5641396a077da12f6bb123f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e0480e4de1d63864f519dd39d68de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a319859a37a7ff774b63ab8e4285e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8a906a48051ded0d69e6cb57a0e73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecb1ffdf000b93ccee2bf8cc7062ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb391944111db1ec35269e2cd9509c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499892c46fb3df615f04e5f67f2bf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511be88cbabe99b5de4c4d5f01cc6eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87785407348192c606da0b89b91f4523148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f3d824f0c125b8cf1e3fa3dd99eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b72dc5f1e051e7938b0b229c02760150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87ca02add0fb5d68d015e99342bd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123fb83839bf92fcfdbc74c75e0d32c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc0c951c48245a8b6530bc2ac0b384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eda023701c38585a9d830544ad5f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67077a8304012b6756abff3386b4a48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbed487c9eed9506cd8e76219634d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a603ae7853e8e2d36c4eea1e55fadd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22a4664b8980b8255e0c3aa62158a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d607ea179f6342c9b7f621d6dd582159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f91b3264425f1ae46713e99cd2e1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b151e68327de45f757a983ce7889bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e30d4d1f9bcb6c353bf77ba22e9efb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fc7662bea68172a54333ae02067a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba38d4c861040592b770dfd6297a2eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f8652629a04ca6e806e2dce273d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aed3d4175e6984f0b3ca37b1a5efa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95027a05b0a9025e2154c09cd3b308167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78828f409445e7750885ab829133d6ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c3f9732550dd249133c93b796009169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe6c2fddd67d6f7f7b48d9dbe1008b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0fdffbb7dd1bb1558a6294dcf702171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ad6a4eb83f1e4d1c317dc7a8360b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ee3b6878cc18133f7a4cd439d2dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80136dc913d15c0f55885c78adb3f8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386351667ac6f453a616c36864ca5205175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508072b60079d5108a1acef401b4740176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fff8afa0b1a4d1223582bce3b36ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae60609f640eb93d8cefb0c9058cb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a73d8dd9165509c86facc973f8f60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253acd1edbb2d6652514ecd7fa07964c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9fbc2261454b6e1c33dd793e8e7fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f6e1173d100b8d6d615998a8efae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06835b7145154c9f3ff78833a1c5a760183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a125947234049714f466f7aab4116c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab54a4803017ad41dbc45843cef8c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288a0e900ab692d1259e33d3add3dd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cd94f270a7cf752fb0562ae73f671187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89b02d92fa12c6ed05296f184161be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d9095ab3c8bae0bda264c7fed3f97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ee73d498391153bf81408af268094190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b636210e97426971a50bf657017d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9648b446105b916354c327992f6484192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac4880019c58b930779dbefadc33fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41b6ffe02897c792bf0f02854566a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125c5b54b55da6edea86e0bbe547197195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164e67ec414b5a03abc6d71b55647a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b09d8d960ce3b0a43c109c1c56acc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce72752a61be0023a45341e2c73a3a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec44cc38a62220c07e0052f1577af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79fab0c4315c80879bb2fbe626dcb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085940a00fdcf8a713fbbd4e9c3fbccd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea4b423f8b7b686ccbb1105c50f6e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac84dc94e6c122909799cc7c93a156b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d843f3605adca69eb24b416a5cca8df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dbc232cc6d4bc11792198e9244fb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ded322a5c09ded8dc4f43f0a19d3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f19d87f17bfc81b3223d3dc0d4163207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dee600cb543a27dacaf2cfc33b7ff2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7672e68009922dbdda23277198224a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c026c506edd980dea56597f0af8ea5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec2861b2ad22d05da3e6bb9effba5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f9d7f09a14585d72feed2abfb791212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c1bc35e0ba3a6175c3bbfea7b2738213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e2a65a1e7e622d9afdc5cd6683cfc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf21ebf882b04bde04266b6238b9c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eca52a604e53a3e6fdc25aa8f9ca7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a1db6002998ed3f27ecae61232448217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a773a5444bcac455a837d2ac2de249b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff00be7a669ba11d2a1ebd6afd602e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a364a91eacc980e6d88ff719995c95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dbbaea26515b8125c7a2777b6371c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef385d4d547d876305c7f571120a158222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0447767078d88bcc156159fba4a810223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b2d00a8284b58feaf2d1e346fa09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e769ef50b7db55e6872784868f970bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed780bc8d2374de182a2d943aae95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75c33ee4bd43546bbb10e81ed2ca91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10560000a2705ac466dbf163b0a3071e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac3a7200dbf5ea937103d6e69f4f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fcd953e3aedf5fa651e584e051d35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8c1dbfe4c85b5a3a9535032e08c46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708aadf31f9dfc03b66db3ce333611c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc84063ddd85ea95ad2b8d64d6497233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617991df3617dfe4fd0519415f51f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170377ef667d9043dc3a35c771c8634235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e335abf9257770a638c920dc70b054236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cbb18be7ea92f1f6f354a0f7dbf84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128ade938590d8e8ad03e736fcac7e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f472d1acbe9af8bbcd10a0d6c8c0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0659f1ab7e6ad905b995be2e6075449240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3ca5ced0ae8b08ad995c84b0e6eb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08674af189199de1b3647f15b4e82700242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a606e9793353222f3dd600dd3f487ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23bc9f652c72aa6ed0bda01448d75e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4672e936c3f4b8f3a5484b4f85ed8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8cd6e22ede6d0b4a7dc552e33913e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900835095d9b80ebd47c2727b0f285ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb345523cd0c13c3a2fffd2ca64c5d95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da178728cc757d888f5830d9de9eb96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2493ddfdaf80c8292154023f4ee3c2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d24460f7f31c8310fe372f3fb286d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93832119b880b34abff1765ca35372db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b58cb7c64e286b3d400c81519393bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf741169b785cf39334f40391bc13df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60119c6b88e2b62acc6c40159f1e726255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa558d945b21a47b51140d8686c47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f3b3866a59fa5df64477e09a953ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b6ac5681088119acc19d4b1cb063a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d6e256bec900302c367c269a430a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6ff6aabf565ef286bd823de4c165b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a234d8eff7114e46335942f7cc4fabd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981897460cda51f02633e49d15b89420262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a9de20f1032203b81d454ed55dd93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687bef6828a48ecd4519a0ea702073e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab61e29dbfe8b2d30efbd18a0b2f5b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f168d368ffd4e4b70e211110a6c367266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221f669470864ea815427f101b9354d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb40f3570ffd97170b083786049b5ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ca985e0896d9569ff693f7122864c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f991639e104daa195421286e27046270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79abdf65d1e2f742c9d0a886937171c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741419bd38a707ca0945ecbaa22f9611272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d988fa906c39ff05b200d2ab30deb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f80eb1a9755c581a084b707725db8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaae5eb2cf6195b4256d667722d8cb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927c660af8bd8bb0af10eddcc7f6f91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdde250494c53864b5b91a5f7dca6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac20e0572b8390f379ab9adc16254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebcb33cc11338bb1eb9a66960f14bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afed3e4c5989df4cc5e967fabb0602280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce2647dd730ae2effe68ac698d1be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b21ea9a1046a06d0b51982fe7d46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda0de1f0d508adb58d2848c248fea9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b7f72e1e36702ebafd1e7fdff2cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60849810af2f990c70c85a9c1c6c9cdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb955be426b0ccfd28de6e1a2263e7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba419028305c0d6f2b2ebca0063decac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b6ed3e5fa22524d0c8d925a9456c0288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>