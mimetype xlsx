--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5747868f123691e19abd4d5d7ac731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a6057fbeefc7833ebde8f66fa24322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e01ab63e187d92d75c46df83ce8093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4dee66d81954009e2b0b8ee54087f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c86fc18121e8b2a175a500c53710705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b6301f81d53e97f39e382321fc5c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e404a368cad36374ce647bfc3c6f107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0904ebed7b9bb1dcbaf0ecf6e702798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c554730c950ebac4835fe1da49562989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c44bf2e8895ccd51139b1632b5ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe909e9a3e2fd93c345d9c6ada757f3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe7a99203c246474fb1026d9382f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e3199a9d9115d26ddece15d08237c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdb7b9f267b845b24183743d5fdf0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036568aa2b67cdd6ae66b29a5c32226615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8646abc911ad8f367b6cc8a16f19916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ae4879a928d5da10c07c4f57b2fcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c7d70a32c4a273b032ba4a759b41718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7db647c43c74f268405cdc5efc03de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50446283c70a385cc5d1b23bb3a42a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdefa37e14e8b798e0734563ac4d34d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360b5c411936d2464fcae0634d66fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e09b4a65df144ad2df83557a3ff1a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cbc628ff662e0d6bfc639a481786324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265820e4fa28e8b178eb1b5a5e1dc86d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544a8f99134699dbda082a54956237226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046a0490016b3dfc6d52098e429130127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05dad203d3e1d7bf5f21fd03eaf7c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4242e24231a7d464a112d44a441e17b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb35cf391360546f279906d149a97b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f09f39ee155c001cb7d3d1a1a6f8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30965ce3cc00ae18e71b683451005732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274968495a3ebd27a0009a7246f15cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f605ab99fd466c5f4a1d322d58f5cb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4e83449e4fb9b9097753cd963eba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79810262d0c439ca5bdd6d39faaff6be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a9f02396cdfacc658748758e796f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa7c450b6ebcced4763d96952d59e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba257f378872720e3d517531d2aed8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5844e809ffca0801c4f82fa9a6721940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0495ab33caddc1318d448f56e5bd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815147fd7aa4c9c069860fbad063a1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981d0f4eecf3a6ceac03a267a0b644a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37337fa3ab48d871f9386e34e18752ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe6636d1db021f791d71277cfda7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014c343e491f6c442c4153c6df5c5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e82041c19a96025fe8f9533ee32f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff0193cc00b67ed9a214dca91a460b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb018342de3e21171060cc226e4cb0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c65c69c6954c3166fe304efad740a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5ac836a737f3c98e4c0ac192df4db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cce1b3af12411a1774aebe6f91b1eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56693d556e64235a2422c01608d62b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d32341728bf0b12f3730a19d3b6ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e3dd23bed90d2378f3ebf028be08e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d385be21d5a1b9102e6ec749d820f4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa05c2aa9e12cb921ff02204b8629f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d09ca2920f49d5a6673cd6f95660c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b9ca19ec32fb42d76d0e75b7a8d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c73155b519a20081602f36534b2bf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384047ee4ffc142fd1e1c487255595d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779dbd0449bf53712a1b37607801ead62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd563ebfa21117ecd9b44f07f8db14e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176434cb581a7eca4e548ebd70626b6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c930cfa1ca2f2a7d764ebd8703745465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d02dc4a442f6753a7c2c842d3cbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af92268e303c72537c461ae304a500767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcfb9ca2ac1a12bca7107f67545e7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e64869756fa31183269a172985d18669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd978368b1bb1f68db18dd2fa6634c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dba306f99ab40f3c206117d05df37871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09052ecb86f44a810f2347063662578a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aae247ab75cf4a15e63e6b99698c4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f0ab5376fe7fb66262c41ec03903a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d16421b2d7e7211e041133f96d044575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eaeaf248c52d2300a93c3eeb52c6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7e8cd4de6ee2a96f534754ab720477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034a4503fba4f92c446fcbd9621fa2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd11932114d6bacfe8f5c32b2e4c5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d68f271608d8c82493bcf180ea31880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced26ebef33d80be1a34ece8e0f2aca781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca78be9c4fdb140402b4fe3504d63bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14889fbc739b313dd0a0af1bc21676f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4185d3830635ded3a8addf8cc11d2e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7671ace60e9c37730fbafdc84c0aba785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514293708af64bebe424f0abba70cdc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb5ab10b743bbcc3ce7faffba9f8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6dc875a00fc98e7778ae27423565c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930a8412448ac02de990e5b9e7fbabe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e74f438b6b0be68e2ef15fdb7a9af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f701be26d2265309de82a308f15bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a29ee4fb33bfb60e61b17ee90e4f1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b0aaae1eeb49dfea413d606a52e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d03010818bafa3869d347ac1fcb9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34f2ad2a8ea1502aa1c77ce0ea851b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073eac47ea32b2cbf6b20c50944818696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f57860f58d76f8b325dec8c32432c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed768641294b08921ddc5073dcc3c1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1d41077512796fee475b90a00dd2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fcf837b81ef647c10b2c45cfa0131100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7236392250c7604444c00bb2d205b98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b5a8521cde9dff7348b962b1c0d7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a1952f4b2c710664c788a500f4aad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2724925f74999b85948f51131dcff1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb4a5fa468986403aad01072db386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85a2a2b9f25ed05a4ad1294dfa0991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482522dbda9aa3f689832017733531d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a01927fff0a53aa59f7bf5344b305108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87f5c3f8e5cc24791fcb7bd1287772109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb908be7571969cae49fb508dbe3ec3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5226f701321031ac085f9e9dfdcb571111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5bb66d8f3bd25e6446dec108e31f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1080ac157bb637a446927baad1d49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468c38e9b60485f5e8818cd61edd15d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8213f377982339af84dc00eea4905115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68898cd778c5c052e409dd17772194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc555ed1dc77b2582ea12b849dcc0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbed18535467d471208272d57bc629e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef612e36c7def976f0bafd0e711b3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f713a714c585550ac0a3568de4ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8ac74aa50d0d63d45459e223cab8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3345021f904f2265bdbd1a1a14a5c3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2867e23e8ed699db641f0e4a5e54791123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18baa5c37e50665fad149897677bc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa686d1170dbf8c9d0f0408572cf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f046e5c89c4889da1c374532f4db4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44157ad58bffe4bb30eafd76a79c3c7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807357ed298a43f04a02a94f50a9a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ebc952bbacb02fdee63a31c312051129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e057a5e3175613aa48a1da6abd3f57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3f67f489f937ba90ae02ab575347f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0bf9bcf119827b978deb7fe67741a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee689ba41713d77ee5c2dae6f61db66c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09fceb31b5648c525f0dc74b03bd8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b5394b8a6c60027f2c7e59608064b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088909c2d0242ffddc893a94dbf9d897136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6401a3a2f0b3450c2023bd0bb3ce63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad11012eabadc6cc3fcde444d34803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fecbc3a63220c99199155453c2fba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a132ca7bbb932556a5604cbd3f4d50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd148f8c7419a7b1ab9cfa17934f610141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d179d7bb00c191eb82774db30d6467142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635134678c4ef6a961c98e476fe977c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877757bb90aa63aa9c43fdb1a3ef178144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b352483639d14e3b5784e8231d59568145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfecbfc0a31f3cd929227b5c225d83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cec98ebd4c6f7f30c2f2cf6d987510147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac76c4cc4a7c6636d7fa859a02a00a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3018a0a1ec19c4497508aa6b0a295149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf82b1a709c56775fa2a6a5504452e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01917d43e1523f667ee0c4dc50e140151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd716bed8741b4ee1b355b9add155152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aac0c2a4aa349505c880f32183c27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8852f4b94bce4fbafa77d7bad4531154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f20cf2c02cace82934e9778a4e0329155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfa27db48641743e440845ac6e71da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26028e56226f41691135d93a439622157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f74f3d1365ea3183fa67321685cf75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b039a441e4158e7a065ab8ae4f560159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45246c080568df221f2d44b5a4e1a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad4cf6e6f387af61fdd6d39a20f5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c4f6d0b39d0d9e62881bb39ad1ca1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811a1eeee3918c81c83b4d7a0bba5ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffa100baf6f44a73678b0020035619164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e2ce694494453aae1a5efd28d926d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef32929917779539051ff1f5c0aaa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f26311855c4f4970c939c74b49435f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88b7695459109fabd4cea26f65a180168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604683e814c2cf61d10049b9db7b0c5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba89154e6b0a529faaf2ce191c32d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25667479cf5caa8946e3a200bda9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c707e9b8026c607db19fb261f99b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328f52547b9541c6d0c282d2bbd7ceb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f812402b74db4bd35ee068963662174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6bb993f71093e8d6e4479fad26775175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d4bb9db5c12a65d47f757491a5070176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077c4d97319ba65830a8589b97ce019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c93fe687de51c913544ae517c3a02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf494bccfd78ac9d443c0272989205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8b7a5aff45f3854f451b8d9247a24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abea9a0e376077ebbc3335ee88fc943181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93cd468bf9c9a9f40775c83442635182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf999ba571433b68b58d871e5fe82d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954b6918b0f75273748ab19c0f98beb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ff59aa120e287025829e00d5e9745185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f37096d5ce29bd1742fa4a80fa95b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14687c500fb61581bcb58a8943f02f01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab868d8335d78719e664b6d31fe3f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18715887de0a999da7991ff2aaaf2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb415e10c3166924e782951f079a7575190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902afe0022012fefa2303a30e1108b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a3dd3316adbe0a971dde434e1fd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4657f9785b5a0b747ccfab72dd507193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdbaeeb3d6875fe514d4498bd1a183194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7fee73f44ef0624adaad74993994d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd001629a21bd8b47cf7f34d64dca07b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cbd0b3e41073d0f33223ee41ded41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d9cf3daf8cef618dba1b043006606198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182dce33abcccc488d1ee2d91b8c93a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389894393ea6dc774715210dc57ae7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9457d81af5982e4007d16fb34062b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ea168eadf24080bb954fb2d6e948b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95b6186088f12d1e15087b6f9c2323203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e56ae5061aaa283faea97742f2b840204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a22ce4ea9c77904dbd6abf740aea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41c70a9d2ab1a9b77a2212d5f33a06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb9d3981d294511a966f5e3bdbc15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8686caa5de94044ef341a145c9e1c4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ecf7a86cd90a59ef344a9c1e77e5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37393086e788322ece79b81c80e2ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c9081c152a9cba0c02af4a7ec8c26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6da81937dacd1d5b2f73f954743dbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a3b6a63cdbabfcc3e9fe48136be07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a51f4e6e42477c9f8edbfd765bc02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183bf70081239b7e9469218f2da079215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28ddadf6cda1547a99653538650af9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18548612c41577266cc7872fb9d6e1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9880499f2f027af3fb0ce056e90e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8d54161c9d18e2d65452e100871a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636173ac2ba5632fb71fa7e610c42a87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030baee7caa659b580d2c6de0da1162c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efb77c67f74752f943b3745faef12e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34da7ceb7776e4e4852bcdc9cca9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173f80e4f52647985db2d13379c08fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ab37f502c03162b5e7b2e509d0479225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3703b750318179b40ef10522f7f38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f49f0785ea7808e7f359919c7430b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cce74b111ba2e2a559ba636ae7ffd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023719310db83044551a416c8d8beb44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f541cc0b51e38b4c0cb20d4bda5e66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378eaf5ed759c440847ac21f1328015231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8abacbed954480362be13fdf0f2cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc57b7a9910735c1e8386db8409cb39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df625ccdc0e86de0b71a81f71f49fda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14881a6e1e6f00bf2806af17baca7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e0dc7212ba8003f195dd04a9c8fa8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1a740daf31c713447039465a76b01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e784408ad0bb84d011303285bc9d24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a9860530c2a76536ea00f1ddf30aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ea40c51def53e211128262fe40e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb72236932eda9d85833bbf4c7612241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b77837eb18b137a2c24f37e53519c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250549dc25dde569d76c9ac75404ba27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feab5cbc93308cfe0fabd5e7c16416244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff03ecb74404a8597124762a269cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3909cf67668ec7c689213788ec648246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32036826a3b7ce2d5faca68f7e7cf9bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc5422de7e4b74c0ff4b82b6438f4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d6462613e51a6e29cd2d39d8fd685249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2621026e9f49662d94169353cf7600250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2567f154e237e942ca76ee1c1d1f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c4377bdc7a40d0f5c281d38cf67b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c685bdab88c7ee8596cd0090cd5c37e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ef17db2a369aa13be0d7eeba7f2c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a6de08a813660ec9226ca09ab31a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9060c4b47fc52957a110a71b3d15f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f127451873a33d469c35a97fd59e4d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39e8c542b49d63bcacac0f1e0c6ae1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef6ff8156ca489b6b66d5566ac59da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc5e58aff0c53d55b00f7fe741935260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea0e68f2752b05435b4176e759aad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928bfddc2f315f64c2af8681ccb9fce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bfa3463a046c66dc08ad6df9e8030263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e295ad16bcdc8146ee6d9102250a1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c004dac1b33537bb8fbc0240555a40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1144d94e4f73e5f3c9d21240ca8f20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab37d3d355a1859f1cfb410cd061a80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccdc41087a651cf95f202d3578e2e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaaf0dce591233e37809e3c127d185269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff59af824a1dad0ac34a859782b262270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4674abd13ce9b20a491e4d87c6eb45c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76bc74fc21f753cead6febf59d9abe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333ced3f914f0531662744d28d511ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b85cafc3543356499aa723b9c24aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b7f6ca3ed30122d4a752cf5484643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c373e3d669208393c853af7dd9a8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64909bc809c7df1d6123c359cc075a84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d95d893d5d16d8976de160b03da5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196e2884c7449ddec734e836f66bbbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf2c9e5b353b9af9d6c1179fac7d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d019120e892f305253555941e94c058281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289a02c94e6371fc6684f88918bd519282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6191698ff952cf47825a082a7ff742b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbd8143b9029266d27d02081371f95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f66c9c58ab992728777ab815fc4064285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dc95674832b1ebdb9f3b1034f03a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9de7199c3b449d5300c5d4f3983c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431ecca0d5eb72dd658b5b413b1f2fb288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4caf63f15b9d2ae61686f12e40fc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c2a1c664647ca8693605ea7b6861a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8d80c0fb9ebc628e6fc54456e00c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e58eb9344795f62735dd91ffaa18e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8414e59deedd6f971edcf56f8d9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42c54c59eab409dca6c38e853b6416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9be03cb19b5a7c402ee88a181fe77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b27f4493445ed1248346ad401c0938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885167e85d3e1dd349d835b85b34d91b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773f0f0f6c557b6bd142307572e8fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4b6174afee2581d056850604304cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b8371b5d701c7dec269957a7d28f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dadee9df4f93985ae2aee6a54afdf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0b9fcf910953088dcd46ce38f316f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8db0d759b9a654724e39107b1485e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833832137d1ab3020b7f5a1d354a0e2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deba3ce7c676c133bfe55ac100f9ddc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c84da0ec99a7bc674bed24e7f1b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225df24d227179359ab0b182b63715519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58bf63a6e362765c12102bd8c8e2f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99391b2bdd465d35f2b1b427a32c042d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006e65861448e0db7fde9d8dbc7bd8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8006ff62bf533044e3674510737f2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0d779030af02af41e8c39dbdd89d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a373b19a544815099545acd65acafc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369b5818dd14c215f0eb305a4bd879026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46605714a04142f4ea9a06ea5e601027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9811b280b049e869cf15099825a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f25ba07f1bfad3aebaf62c5c5414029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3869d9d784d9f79005cf2760c902c4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322ce1213e2974130fe8ee9bde798ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead19157d1cc73ebdb203ce0dc126c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795d5f6028ee08fa41faeb6849d70a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60589e5f157663976e1ee901290dae034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26923b7fbd8040a556ae713936908935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e84cb62729b21e997098dd90f6862f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe59abaec6dec42f93d0900d2dab7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567527e2cd9ef7278dc1e02a8127fcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b8d080e5078c25deb0f205be94c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa813a790d9de1ef0d7f12f13643162c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa13c9f6dc17d569f44bb0c70560cf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbceebc3afdc0bad825584bf9df0ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ce309147664b4a4cd83a4a071d8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b77b12b1f2f98518da3c4167134de044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adff7ca8520f139b95bffa0cbef5a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778557b228e57120a20fedb80f85eb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81973877d2ef26ff974ead2ace8389847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f859c2cb81b73d72217f1ae8b86448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52680fb2a84a9c3d2708263472ff85c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8ae3e5190edb0499b743fa96ef3cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa60461d53218be3b3367d963aec0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffed70062598d737c6b5b762b16601352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c66dcf79e40c00ffe5e0286a408b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee31a4e67ef9802da94b911eee1f11754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab04094ad125ada9aa5b56bd4f3f2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a021f57aba670f8f54026b595ef23956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52ee957a841b3ec5d3cf061064dc8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9f7fdc1f321a1cb67d5c20cbb75958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9de12f88cb8cd47a0fbd78fdff87c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcb8e34827ba68d15c0bca9404c87460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93960082a6faec0ebbeece976ed1113061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18658d947790449ba3dd73a6393768c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c6408ec3ff08dcd2d48605d9b9b8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe36040acb70773518b4ed18ce4e1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f147eb16aa79d83c412bdd4fe59265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f2ca18f759c0393be47bcb62aaea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640acee99b7946d457e4ee3c0d5de47567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea352b2dbab34e43fe3795f729519ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b83ba4d7cef0492603a886d33dd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e35a0347379ba1218389be0acf5fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30913226b47c1cae050c60da7e678b3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fce08165e985bc65dcb2226eda68c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6ffbb0dcefd432cb8b63f74e3bb8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee73286b7314ea8fd110397e4249e6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774b6f38f39548c8add9cbab565e53275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500727b23cc76a3e40fa349524d5d0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113a1e71d8b323dcc2696767de29b2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac02f26c3669e0986e82b275f6f5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5234f07b53cff30a9d0be2434beac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f559a7be6f69199d1bf81353cb48ec380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58fb6becbcec5a9d2c438743c1d65981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918ff6a4ae1bef2ee67d8a2f7c4180b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67337d9b965d2c505dcc8972889c0c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27805d179422d4bf27beb03db5d6fdfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66198b226c5dd10e2d4ac3252d81550385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb10e531a6e2ec9b0c6997509d730b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228783dc2fe06aaf8cf4d3a100b442487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590dffd5f685e23a24da5e75449623a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f441fc3d12a7275f276365980275ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d146ab9745e883403f04ca011afed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635627b9957e23b29daea4e484dbaa7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e8ce79d66e474ac04529e5399856092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f282a7096931f0938080adf9e99bdb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec08e59f825d18efed982dd8ea9d0b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d746182436a92209ef81dc0d3cd0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af77c5c194cf14c2b61dc019d06d6f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cdbdc2eb25ce5a5c86f56d4c8c63e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5c9f9bd6f24cb0f23e3fc0691c45c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fdfd871db9816e8a027c07e4956e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b0d9f62994accb9f060aba3e76717100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484b96771f633e20e9abe7785dd2770101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f13ee38262a861e3c49fd9bf11fe1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3eea992460246da3bc37ade2e27a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107988fd28720543c0480c916005c64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54605268883ca0f8d8e0381b117c0928105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e93e0f06f44b78c3524fcce77c50d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8a79b884daceb8d1f7b5663c68b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d6d9d0c8bf64285d48518ca6586e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ccd9989d4844e3fbb09975cbc8742109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f8b3ed3f2108ab786c2c28a2fa9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ee5813fc6a34e48343a827a9c9ae2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af97752d05311f083c6f286d433a1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec75ce7b52ad6fd2a1b40b812132380113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2228759021746b5e084d491d6d222114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97c81c777511fd501e918bd7702b7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1920dfe80d9d2b43a4d458d584b91b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a48d45ab4ecd3284b56b1814e0f7e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e41e67097a85f10474f176778f6a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ccbb327204423062bbce2dd23d7f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d81c58df5c322b3e9e1a3ced3bfa82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20075d7fc029912068d46d01c7db2d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8f75446ab746327f9fe7ceb1431a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce501b09337934d028f919beba99d96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abad9f50ab9a8c374f1c832d161815124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009bfb954f38b0d16c2e34e7a7e0d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0654e7b3c427f689b27632e46b3c58a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1471a4db6d9e29e5e28896539a45de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf942ac170c25b9b10c667e675dd9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a806ae586c7e5783499fecca4762e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5700b8577b62b515b67334851f30112130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f561ed53d696e3157732abd79225b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e322f9631db344ccd551c7cf4e146e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caec68f02bb65dad05684380c3771a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5492e1fa01561e34f27580af70d1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2592d9fac5991ac6622f658378111d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9e69fdf8afd5cb7ef5cc06d7f596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a37756f94f1f1c1871ac32dea80236137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7babb7e91e39d8b896ed7d146a6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c75a3c46440baf285b25a19bf50f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954d0119a21944a6f764a03983c986140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e079035b642d9f1cf60fbc0a3c6fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd05ffc2cdc2292f1be1b51ca0c3a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2c0c2990973ff066c24fde56b2a2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f818d05fd30ac6a0ddc747e7381ff2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6a7cbcefc2af04c187f8d946aae2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b0c0b006553da37883844f753d02f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf01e72dcd88662563f497d1edd4693147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7e383092cbc8ace1298328479cbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a39d368d73033d892c5936d6534d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ebf4291222e4ce76c8b15eb62355b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a538eb03144ea197956e912f1752c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d9eeda224e6c4bc742ea989f166e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848950a19cded94ede9ca9d906fbdad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe23b442c9370ae4d76fc95a294269154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007a7151a365ef585eb8fa58b70dafa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853176a5a1d0738e0c6f57eb629cf4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e3179f0d4430911e7b206dd533e8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1207528d0f7dc39c5b9b2c8bcb80218158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958adf7c717140ed158dbde887d41eba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e54b6b21c9d35a2fe4bf4e22346a9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f139515909fcda1b2481a302d30ac22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b0b15dcb220eefcfb57e854d8d590162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd1629ac741e369f834019160b1eeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37028c966d427b6fd0271f8104c08d03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a898bae93653b7244bd458481ea368165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479f60b24d218991b72829868a2755f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324cf684438aaea3464494d140e6954167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65614831b563d61a7db09216b379bf66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd47d59ffb9224634316622fac9e605169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac586ca6ee07b585b275102d345f6b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d158f1f606a94ba63310f1fb417c23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e19376156ddbb972992ec2bec73e3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df716195b3ca07baa2b018160360bc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714cd0c5d38b83007b0ef3961e59210174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7533b2ede238d3929e932a8cef124ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f98c33817ffdd9c51230cdb6f8cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a454ac2b9eb25d7b6530ba7a8c844177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f9fad6701af81a1271042c0f5071b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e93da7d067632be0d8e1d3c3c065179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae2f1d7e44623431e752033841addd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f50389e1ae643343fa6af6d76e2e65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff7baa73ecd6f330ff28312e2b6462182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463dd2b65f99f9941f2a60416258e46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f902c59711fcd7787eac1b96e4ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd18c03da8d68f4727896c98a23d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11406893d065f6e43b16475e1c6e94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0d94902e5312b7e455208ce1c12a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514cf55d7447b8e63f7764a206ce44c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f4dac038e82a8cf5cdb8a1300bf9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54339c4d5c8ec295d5fedbfa566a227190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b459158b21e0ef72f6fe905ff5d78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f0cdd29803dfadefaa271a511d37b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c11dec7935173436ca4902866eb3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac83779c456fc7d84b5d549304c8c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12888b03bbdb90e9f5f179e5c6b99f08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627c470ab749ff774b3057f1a65b7e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62df11c07a6dd31a09533aab9bb25d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01bf847709881cd559567cf603d72c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f649c8c751f9fc8b73f0bafe427f81c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a321804b9fefde9743308404dcc3e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fecf6219129e4a34dbfd1f216517cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1dce2b1fa432b4c368e16324dd475202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e42490d884f18a4127c7b9badc976203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b66d97d339abd204f938d3a13769f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5efdeea7a3dc037afe28ee9dc6724a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f1746c790102afbd990db77df2809206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82126191967ca6ff11d998f69618bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91add03d8085d2360e005ac48ac8662d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c53eeb96cc5453330ed3fda6c7d72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85557a43872a1cdad8f3a8ecfa2d085a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf8f9dc9be485f82ab1b0a88d4944211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8122bc445cc41f600081b2f859b24c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008068a4801107f1213e2ab284bf708213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db9185c4b2bf7bc71ffdc4bdafb106214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37baeb6ef2198330b94ac1ee8140ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dfafb7dee296052844d8a9a30a407216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bc0dff11383630ad99ef1200c88ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3f0674b6b6108356b601ea8bbb5d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd9260a3ab860cc36f2ebc12bc40e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c2a9fbadc735593db1e6185f1cd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3106ecd4c097669187f126b0717b35b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da34cb148b70503125ddb4b7136ac0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b8e1ad7b6e1b92fa93f3789ce09e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035d066bb0e41b5b5f396e30a200a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335810c8fa24507aa2e4d910f27892d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183182f363ff93b52ed79cdc77b80d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc712aeec8986aa3c6b1eee50c98fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7c25310668ab39016859ac27c656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fea7639ce27cbbd58059ac9c92ff5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658535a8ca9cdd0cdea080645e3f8500230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be258f90f59f4ba17b44fd6a138b6ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683ac42f650caea3374b6b994123b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603527da60f3d79f0f777dd8b3d14c32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaad40c0bdeea446b751b2d5b09312234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0d173aef0eb6f35113e95337655cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d814854c7cc2b9c0172245dbfd949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26393d57f57bc41676c93d1663185020237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fd53c59a516369e7a2d3aaa6dcf06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770d5f52cf0dc5810625729d7a5303239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949177be33015030ad62bda646f86ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287e9fa1a9f27149b711c179b4cd68b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b28f1f5025340cd3ce3485121e015a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f06e1524cfe33be23635bf2ce0bfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a3f9a7bd87d8c5c1edc2f8b6a9a1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156f443808bf88f43b458556a7ad406245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999bf9eb72883f7303a033e8a9a7118246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13049ff4c6b18734670253034bc36560247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3284b2ce425b5118819d99a061ffeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade796f59e91cfa78421938261f4d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706da61b0f4a1c5ef3d3e16a6040d56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2573dfd1a96fef3f3e5deaf8f241b47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b13e3602df789fdda4b7b535b5b6e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530a842361a746a4530ebcb3e192c84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2d7c662d5656ba5587447fe198bab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaadea4176c47536bb6668240ea9ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e171f8eba3037eda6d0b4e44a286f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506cb0edde936be5e9602cc16ad3694257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b8b542ba2a81d8506e46581308c5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd8e9c98481671910ad1947cd1e113259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06a8d36cefcf18c3aeaf35c739086c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51841180aef05c24805006904486e8dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbc20bb134ad9a5be7b280939bd4f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f3ff1469922b97306f5dd353ffd55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d99ba23adaecba0d63981285bb5a6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab7f19ef238762e7b94ac23dab23ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08721b769be0ec68710604b61c80da09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f8a9206a93b0785ab73943dfb0342267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771caa9019d49c2590b2df01e3618548268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2532a05fd22061f6fef28ebcc3b60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eae04de5b8e9833d1e98b861784dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d07e6363d874d5e0864a76173158aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56733cadc335191f90ab5035d92b388272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb475d9b5ef4b81d5fa45ecd4600fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8a2ef64c09143bced476f761e7e18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bf690474c85d6fcaf5e0ee1cdbdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6f8e08e2968701801d86b37054bfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54318c45bc59dcef4beafc2b6c08d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610fbdbeb667ab809e383ece9d51994278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a79aea516ebff9f525ece17cb820a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4790c568b9b2d158ad508392bbf10ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44dec0ca77f40062716f3816674ca8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d6b649643f554a609bd291da888d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70a7b2a413debc5cde99f1c859919283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f1410abee965899a87e21be5fdea7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba359b9ba90c8432f2584a91f24c8fdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9a68c1a46b18a1f212bcc768f5783286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d651d8e73560684d3defa492fb77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c4dd96b575f7fe8e9952250a62ba3288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>