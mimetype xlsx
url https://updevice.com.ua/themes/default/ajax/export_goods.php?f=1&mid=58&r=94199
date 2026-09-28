--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c36732c089e95aa8d94159c618a0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf8869a73933a6b87254ea5c6c81ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c723d1a6253e2970f4b78884112ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10128ccdc6a992fb3e43f7ba3ad5b3444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adc4d9e618bc9bcd9d55dc94a48a7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b8be9cd12123adc5856e0ceabba226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc735a37a71851ebe124013469ea80b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f03bd80c6c20c9175255d819a9aec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dee39fbdf2eb38f77ceadb44728549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47915e6fb3d6528734baa14cdf31f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875d5ed2ffa0e9b0f84cb2bb0a0cd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a49dbd1931c348a2c5c4de983506a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d1e34a01c38eb7b215d7fc637e35913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec393865af796a1e7ec44a53b22ea614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f95c745ba67b9e2289478647f0110415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed609fd9e881bb646afe07afab7b0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a192d247163053d67f514d2eef8d26617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcf01167db34fd8f71c2e2c161e13118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf5d7e6e9bfd6a79026c948d8431d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02cbf7430f19ab98021fd61750a8ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc2c2390710b6f6d4ecd73c5375ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab041247153ca699d97eca20051665c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ceb13bfa75f334a04c1cc60313b9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f62622a557a839626aced305692a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a4b422c5c875e7072e48ffa6f527225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9160d5152ab3d6709b7657cfaeb87026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fcf1c00e5b186b4fa1c4b8468d40027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3808a4e542a84b894c3deeec5d60928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb3992682254a550b196d3029981f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c63c986e023a09e8f6b6eb624538530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0c05ba6eb3e1967901402c398e86031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7337741cff7bf9c67d75b0b98108f6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dedb11624223b4bb6ee23948d2837b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fb3811d8c2cebdc90f6646eee323734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815bc69be3d9c636ed9dd172d87c9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ea0d2881b70cbb42a83fafa031ae336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d6914020eb068d56971e64b2517337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e9be1f255b5f4bf8d77b2975950c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afec4dc7e2daa67d7408bd2e44182d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd22cd2fac540ae0705eb20179d6d9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3242713f9fe1ce6091c526a964c01ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72d1cd387a1c631b857578c322720342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c00fd5ec8b739a95adb7bcc8ed81043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e464d99a37aeba222bb5533b07892e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249ef3b0c5e1d01bf9fbf8bf551cfd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0c07d440a307add0d9e84164ee76446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc301a8bf30d8cba3b32cd83237acf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295af169397874115ab5b2c14b0dfc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794c69755f54c8856a58a61405e41349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a641321f06481f89494a5a17ca741c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af352f73d90d5d78c77a1e085d6c1a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7cdc888cdbb295f7d6c9279e2074652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98105706b736beeb2cad5b972a68fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b887512e27358127f4e6bbb335b5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c7950d98aca780041a00b255c8a4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5eb70f7f1937a2b4a130f42d2347856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad71dc723444e64237a8c72930fcd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304370be6f10459a5be0e5e439e43a0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abea6a2d4f2b9a00d447c51b935e2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5843192f5c59a3d3a49218f73ba8a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f19a68f3d0a48d0a18493c776751861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d7f87d59fbb895444f32ec9726ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966973cf9bcdef296810fdbf883eb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846a36284c6daea5056efa0e9807aa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c708be768c4ca4d8be4cbc11fe5a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9b07b7a074335f5d60e7d0819799b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f13f0912f300534b68650792e518167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afd51144cd92585b193a565fae728868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006a491a6946a81f99d0bc70d6f5c4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6fb810ec04072382d20dc89630f8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d2838c047838e3f61385c17ccbf8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302465fe67305cd0c7361cef7515a3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384d5c7dec50680f0f0e9afa04dc3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ddd11dc251ade7e81d9d86a82059d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4b36d949aa3426f07008c58dd8bf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f4d4dd41d0c506c068ab036f448bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c988f696a13b18b2ce1abd01e61b8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb519b9979ed94da1c116e1f2efa48d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ee64d0aefaf1dd13925ff34fcb40079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80cd1a5a753630daa1becb86eca03280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1188276ce64eed2a1576b274d9aa8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe26b51b523b63d4d06429ee84eeefd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e4a07cb3c17f99c229c763e898f5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a684f16d3bd172b6daef7276324e8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703260a0341c67a997d1e12df29b39885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa978a2fbb87b1502967ec4d99d3a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5acf7275610ce020b4d3cfd6689087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1024ca0c9afe6967dc9d23b66c06c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0a9c3e33d841838ea51caa4cdd84589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352af8f7b2449f45e2c2c6e619f0a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316b6da30726c9e04fd6ce47fa09d6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa80b119876a262f2d4015168ab2b5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848dc8b1fefd3886d887d0b81174a0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e5b09bcb7502f391641416f59f55794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e2a0ba57264ce1d9043dfcf8993e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7a41829d6f26a92ee603ab2c212e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c57c0f00d842c943f98160fa012e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402dab8454d5297b94a8e09abb8733398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4dc87fcf847aca3f866d8e05f9d6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77a54f6f55c628fd49e5e75d356685100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59972b3ae66630110bab4623d758527101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd266d19a2aa430fed3fb7de0f3233102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dfc7cfb8b6ccc269bf3f76857385d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c504dc337a9adcd19e81f4f320db0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b3ddcce2ed457ae369a37b247d3fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29611ae0db239925bc06d931f8ed0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7ea0d527b469c27c82049c78400f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e26e299fa40dce80a05bc595f5a072108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f399b9f6583f1543b12d6fcea1bd07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998bb57605351e5a20099b0cfda9035110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea088d8c71f4562edb56de5a3b55aa6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b41fea3dc4614b080b91578f86a9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e47374e7283a266246693fff0fbfe3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd598c3ebaf1ab9f0d9a011f247375114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef27d630b34041c28eb71314640079115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309a91a56efa126247abc3752e63de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2bcdd35016b0eb25ac234ea3467f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758393b6cd6cc34235ed0d4306552ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb22150e7c2649eaff3a05225753032119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e058c530e809a1c4bbdf1617a743b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f63b169aa36a86be867ee1a7f58190121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876c096a230202db07d6f312ff0348f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a1910c2c0c4abb659b407c5549b70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b93ad4abc768fd6fe0d3b7af9be320124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ca885d06b7066751a0688371d4d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed09262e6a75ec0e663c9a3196fca7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705e943b4d703a42ba2def21cd139f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e8ec0d552cf8ee3ad388e54468a30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008f7602125f0f262d76e2de2f17d4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a83896e5afb990c3d35616083cdd97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1de3e662babf1aa4d8321ca1beb5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c2f1f1fc9dc2bfcd9491797670c7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fea8df21990d9666d8d1cac6fa714133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd2c877a6378b76245fd645eb99e29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a7778ec64dddd28e9f14da2e386e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeee126fca257b1407357e2b351154136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90a7251102817383ca1fc7428656de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad629ef89507f3bba4434a0db8721d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157f1104c3ff27df76e2f7adb1f8b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0268e572bda19ba79eeaf3683cc4d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7122ac75319d634a78fc274cdcf0a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcf285ac42acffa14078192ecea7ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64074495c3f1d02396810b5c916a9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fe1b45ff99407c885dfde357cbfb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ef724e7c1ea37aa018a646010e5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818c630d4c8bb8904cd91b940921083146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92c39d935bc30d3d8e008dc4398023147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b05f137a6b9cf6ffbefe7b904a5a89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec238dcfe7877d62131060b724b3ffc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be83dd45c8454a803bd52540158aab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a6cdad3b7b9b8522bea52df25ed89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cab3896bff604500a0102987f41ae4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa875a5d95e0e4c15cda7d893f90b08e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633630b74d7aed3849c24c358a9abe14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd3721d6f5e29f97f2496c3d00fad2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc7ce967f27c11af70947c94ddc55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab7f31ad908632a49674f90a32696c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aace27fde6840a80bc18b4e624b62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e8c5f60e34dedf799efa99563b666159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319c339271b835005c01975c742e62e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6be47a099691a403af457698a4f21a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d630f9a6709afb87e9d04616a8fffd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424e70c28e139817c576cf69d3b90c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efaf2a337b0ef2e71d4fe2838a43f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca192c55293cf432eab68bfeb90f41fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7661fc04d9cfa968f85478658a85b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ee782090f52e97496a83c0e977ecd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2a82550c29bba863c1ead4df475ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826855619891edf7b48b85e0b6558600169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f22217130fa833d8422ca207ce930170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eba3660b36e8cd45c906123d25aabb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffcace5804291f51a1598cacffe397172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070835b42caa8d8ba3501f3ce8bbeed6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c1944a7b8c4a17449e62a29ec444b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72aa6825343db0a2dba20d492a5834175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db714939d811b8baebd6023de40d06a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9409d79a1c5d6adb5833a958e6789f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb169650e67d38acf75e16d984d12b6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657d1a8147cef3ab672d27e4f17acff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395e999a18346a71836ea7e419de72a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c3f96c97228de4c7767694994bf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c26be5063c42638790d2b43274f7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a56f5a2cd067dd0f89817b96c4689183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8095f0fff36dcd9290b59da7c4b2e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84e3540c66de88246dbd9df1a7901a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78819f4ad88971b4b8486550f4ce126d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d95992d54cfed4849c95842425df0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b25b78446ad7e06147b6e85c3b5cee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff08e5fd9752f1a450a77b2dff67d59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230163b6ff50834d57a99bcf040b1d3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf5a444d1bda4ad8c5aea112899a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098868acabcba760bf2c3f42a14e561192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041af533db3d3daa1ee94231a4633da7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451e0b8196f74825d088df5a695e023194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67658f3faee90ea839da84dc1c3206195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef78d6257395f503e438214672eb051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dbb5b81f17e8257452c01ef3c9616197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cd73ee146665d767eae7b9fcb4deb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52784611c9ff5ae6d48aa158dde19cd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965d3c9ee8096ad8f38a019039042cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01ebc01dbcbacd6c361b58fbaadb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef375b13a1f98ea7042ef5d3a065e81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955e3bfb768b9629f1403509771ae7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e14509e6b89b35271e3b61df88a5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca14bd34bb9191824e89639b5ba3fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff5b2f3a07cf1ae3ce9fcf596f7633206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af295fe63de54cb04ebfe087aa4231f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee100a4db9e74aff11e99c1658d96d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ff85198ab4b6878b3b57b92aa9e0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9adfcc08836243ddb96f4b3e4021e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88949bd1716b9b309892982473afbac9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f0e3fccfe8f4d88c28cf2e785182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c20de9a0a4fc610851b6c8b548a080213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c7e52bafb1bee583cae23e8b2982214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc20ff8fc6c9dd3e63cd2ae847f4a94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702a9b93bcf7bf251b36772a429be5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126b0a3f24680846985a3b54c4e9d88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68070b53458fc04a8981b6bc55fd01ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd2ff1d223b15419ee058f2a5554be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42caf06747be874e1f0185ae9c4756220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82a494ea0e7b4363296b849ca34cea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c886b0542c7dbe49863f29e1c8359d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770611c5a760c140ef1ac1d0083eb9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0ca65a4811c23c52dcbe3e34ad682224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0139bc76c8fd643b03a73574119ff6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f514200779283d4627a9d9168ea4dcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a87f851308c6d04b3dff620180d82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b19bba3f5ca3c45987ac4c3537ea12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ac187bf166ea83b36a38c915eda8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b99d2a459055db7e97b5ddb76d310d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389062ea81997cc82eb63cb3712eeb75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a12f0449917044c9e35161c9771ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d78a80c02058030d76ed6527bb39f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcf54d0644b9f9d63fb72a0ee6a6fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92184c3135cef55b25fcc79b5a8a17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ce4a42a07304c9a6c807093903e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044f1d80fa1627035c45739922a90b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b6df08fe40d9c38ec654ae69268e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8012eee8bee45310e025104b79c90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295495e00c8bb7bf88b8428506ad10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842678da75aa4197d4c7db23d211d952241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0edd25622a08c4352873920bd4410242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2757bee0b0afffcdc414b5a5d21f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c58e6556e0091d24f7820d00189cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43b4a59fe6a0cf0337817462073737245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee58e0b38ed12e459395429bda39d77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a663e282601b1d4de3118c9509d680a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5277f50e292d82a4f9d61173e5918248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db412c82f31dfab3f9d545597fe1937249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0acac6aa6a9894f24f849e4f14732250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e466249b69f077640bde1ffe0bf765a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520227dbd822fa184d4f23ee6fad438252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d065b944df21731029c78db40c7068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fdaeb5c0620da128a03e2e3dcbbf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a949d79d13ba1b9443b2ff9e1e480255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce867439db3c09cd8a2a39192287e7cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba350f9d0871898da166358740c6f17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148682e6a3f3e02a2b613c295f1793a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a24d39ff5bc504be5d4f9b3abe75a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ac14cb0fc46bf52b4075a410c9fc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a6cd14f3cb07b9c98195b8ef30f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce3e24d219c9c6e669b8416b937812262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629278b53d06c9898be896d8ef659f98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1520b0627f24849bbfb206804134d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5edbe2f06ad59960e999be6e1d1c10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184f4555cb861e76962ac92ef814098266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a064f0606e0fb4a890cef314fcc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e385fe2806392707da8ba14ce06b0d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659432b3828917521952992b8c09e29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e85b9c3629cbe4aa29db0e4d524f79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7ccc4ee9dcb86fc30ded5f610baf0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf22ef9a24e22cc39a2229996d96012272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bcb2e6e02dfa70f58264e2ab96100273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136be8c4f0c389417d288a5e0d2b6560274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88530d83ee9ba361fb8641864c33cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276a9ef75be244f999971f2676d902f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8d9ea1b2791f8d9c29b07df72a118277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8871547bba0149bb3a37855212de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37376867ac914a69353910be526f35e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748649bdf0900d99227c3eba5807240b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e694edbc00e7b486abd4aab939ad52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a61ba1fb219a3dad6df3a3e0c8abc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a56d340bd653c3957d5174ff98992283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4638359dc4a2dc85f2c20f123f27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c77cf6d5dbc285a8e92bab4e074206285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c3a859326688b3b874fbbfc5497c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f56cb253156e0174ef8b91f7c6e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1943f1060c4adcdad6f742d90b72b288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6396fb1c53624470a274634e7b6bf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb986148000f26083d136f9a6094dc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530ca8c62ca1dbed3dfe126267a8793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdd30ac1e458462efc627aa76e8dd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e67d5f9dbdb5b7e0788360125fed95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334cc1796db75701f810fbf7c47f7d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1338eeb16c7cb9b01e450ac5101407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44613db58f8f38a7c96acb014d6a03fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e20a6456acbae5a2bcd55a5f3232aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0f0dee1de0197148926a11cee9bce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5dd9860e33da5b23279a496f1b8a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a4e878ea577999f6ad1ff7759ace312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33410316c1938a080681f3dde1b48113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37e5ed0e0752bb54bc7534d6df3d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a81be8cb5ecd0be47bf665d573aaaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823184d88a1c997af536b311912e9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c500696c89e55d6731db8fbdce6568317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3143c8cfc3e5b39d6b05b2e4b103f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f7ea0080b22a86061e4c9e892798119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8adb6cd37e9ef38c1f505e839a9de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bc9c93409df31b73c645fde7898b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b59332e1115be6deee22fcd1d7a4c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19a25c51e9900c90d5cbcf79f6129523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f53b66f5423308ce90bd4267c5fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5b532929dcf6f68dec3243a54ca6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834bfe58635093592dd80c25bd21ead26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9cb99eb867a3b74e69ce7cadd912427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5542eac8c48e23cab7f0d0c045112b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40928075bb9843348e3d8688aa3e8a4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac808b7b70812174da15364b3ebf7d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40e7f636ec0b2a561f54122cf0e2f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247e13ec1a2d99b784ca1ecd62cd60332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557398f1575e8776bbb65a7aa8db59633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba1db476cc2bd8009f55816c479d2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52461be499c77d3b61a68abbc31c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344904493432765e702b74f380338936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fa2629e4646aac17fd3a07634e75637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cb8b90652745724afd5b4753f58f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7698961e958cf6867227888923e70b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8761c800037cbcfff11b523fb5277640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946a3cb64213c54c4bea15d49addb2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9954adea5701251ba253bd750f60fa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5724771a1a847e5742180d3b017d2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934d220a3a9ac9652460797dd3f18944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d8908b8b56865bdf19f4592e1c0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24d9e09768d430c99357b15499572146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83025e740871e618757bdc457d35b2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbc2193a032cd483a233438a8ead3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a549081f5ee93f5f95b16742605c2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eff9442ec25e7eed0f36e8490baeae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec172b57a344cc32999a22f34c123e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9ae6b4d190804ef2e3548970989e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac81c2995fc1250d7a5091be72ff7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade935059fff0015c517ca24207ca3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d556edb6b2612cf95d743b211f00755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72780f542780cadb124607372435b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ef7c7e658622c65218689a708f1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb2ec778d46f6d12cd3e2c4646a1a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb42a497a56be10a22902f9bafda9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152846190f3ec64ea4e3d08637707060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1ede8f68c1b401ec7626926c7180561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82641c1c9b901d4ada0033743103b6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3512b6688a3d0035596bbf172167e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436510100f986ea6267fc848c5b5d1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71357b35ca1e0364778b7e1765ee511765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187486df3be56f6542b40a90a9cb3ec766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bc59122dd96766605d7c41497d2e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a09b35af4d1c7249787e8a2c4a4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dc50e44fbdb75440f696112add9a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af615235408dee7cb4d76eb217f6e85170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0debee7c329161f161409b0ec6a5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820366208c4e5c8fb0c7b13dc0a2066e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca1a4cf65af32471d537b8dfb0245073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ab433c5ac6b67ca0052563ff0d8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c071557e226117f7af3ba3dcc1b4b9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55123a3c02b6bb1fec78529df9fd7b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03131e18d5541d50c5b9bd6ae431554677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5262a9afe256ddd3798ca1a32e749a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69faed553efd0574af6d59fbbc489179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63809ab7d82aebf96a1fe59795ea8a0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ea060fcc2e7f1d774b36783c407e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e66ce20bf25dfd225d66d4ae530882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491242a1786fd35f7b9051ce87087e7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441bd5a1dcc4fa2b3f7e3dd410bc50184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734351123f8eab16950f5314a1331dad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb0a156995cc9d22d0ba2ce4489d7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff240f37eebf8ca653e88f5eddc11c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a082cf9f921d6a2d08b1b16e1cd2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9647c5fbe7291f4540bbbd9c8424689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb832f6062d62aa724976ac383a215990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b893e895e897aca71f43fcd5b9d347791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356e7423639de8b5fd91b85b4bef6c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f497e070931626f8e6dc902d743ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6bb665756dc4f7bca66d4d7c3f06c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d327198c308aadb11bcc0a434db9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7021266ef93d65ce0a4b0ea2aa1b8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992e97318186afc65c529741aa03f1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc322b273a9592eac1ec4c3030b993b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ab3195797465ac5a62efabbc268999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e6bfe539f3c32c74010b9ece4288100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0593f8a1db146a650c7a370b79b7bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447aaa68f85d5c8ac4657b156126f5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6cc207e4588393e48b3b42eb4f3dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36517f5b533b5c2581a46c9e280e99d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ff4731b4f0aa928bb0282d454c019105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460189c9979bcb19c913252f85d01f70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ec331d58d505614befea44247be8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63d51785fa5ff8ee28e692eba561ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d7f33ea4c70ac7eed2ecb088f5bec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227dbeeb6e097855c77f7da61250948110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47d64ebbde79822a0051eebae6a1f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51889395de94391863ff1788ea52b3c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d2c4b1e7d2d6365508cc41c976b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88249d68ebd1cab88261059c4af100c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d80dead030231da0c38983d20c77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a89af2b8989179968d7db349d2c2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a3963fafaf288e4d2a5f28bcb45b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4336885f5858da4434adb11c7d10f5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da38d51521c1d42ef34e55727c5ad1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9b510b3d1a504a1b726ced72a7e07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec9999ef0a21bcd6e88c78b390ad05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e2826386fcf1c8c2526a8774c0e58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31bfc31032c83562fe5a404d6da0c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2735f83deb9edd7a43051b40ebc77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ed4ee9657356efbf2a9980bdd949125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b0c322e7f8cff0cdc20dce233e01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcea193587f5b84f932cd564bb68e01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7133f4a9470bffe85ae60e8f7319df6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef80a244dcabe34ed62f64d69a271129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af7882f7c8e348f37202c0e7af99e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bc2b02a7dbf0f5a33c130662b04f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdda94e6e9e5445e3d9f1795720ab8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98077968ae51c30694981243c1c53ebf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555430b6fbb99c41d5107e9aa304ef4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a663f6c393fba412b6da060c0bbe6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc31bc14c06bb2069232747565299b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f439bd6815ded5a77a9d92eaca0a2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3312ec8658444168607cb5b976f30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13a10b40e1aa3a4eb1e03f10d77311139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57882be8d9b45ff0465c7a6a4fee2363140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c0e7c9bae13d492a54aa28f90b05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48852c23fe73ee6b98d0c5a64907d63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac65fe449dc949873a48200b088041143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15157c0623f0f58b6a1cdb9733314d0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da85ef1dba8e044bcdd4c3e2f48f4da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564449289fe7a54efcfe53af3471e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382623fb301bd1a8b25eef358fcee3dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5009bafe0c8fa7f905a332c46e15bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ba56a190cff7086c17c68a29de524149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02242330b2d9d08f1bd38c1ddff94082150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751964edd9011723570c54037cd11ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d50b235a6d1f021362111ee4d41be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e757b338f9a5c0fafe516b5c5564c5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacadac27f50ad84e3d4c2911ded2b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eba246fb14730c4c32ddfa0371a9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa254ae313c943c18a24f549b42be1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f17c1ab7790090f976157867d9322157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4e8a1616559e476c7dcd7b0d75d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc619331e9dc24bb9fa31623c4457f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b31fe3d73fde10aaeb9dd7eedd4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2961a44559822618be9ae236fe57731161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3667f892598119997b8692d659fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef487e8cb6ebceb84bb7c2b5c9da424163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5382301e81dbd1153718ebbf4e52a4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d13fdda48061966336693e36bfa250165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bfc1dacb6a07f78640c76c884f0c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc49afbe396a540df99dc6b7443fa3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb401281bc3e0a5b6116a1b6529e4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8747a9abb142aa8c0b3c5cfddfc67e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537207b5946eee5a04174b4f28a8b6cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12211ea22fa475aed4dc0d4d1a4cca50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c14d11297a2cbcab93a6df856fc0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acf661826b3aa5ac64c3808bebd0bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f9851b9a528f0373e37492187688c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982beb2cc2b436c0527086c0fd39d105175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6ecf040f7b9121782f8e9dd2c1f81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4f4dde58f4a4cbb52e14c24229d00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223112be4a132aed6a244a6d378a869178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425c3fba11fb1db50ff9491ef97e1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd675ad78b21fbf06bb3117b1be0f57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717356f5f79defdb26bac9ae8ab41a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a05a09728a0c05957bddb7e588fe0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663629a2b1f6c045d3cf79b623cd8f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea309b95b65bfb65932b605df6e74c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7740ba93a19e66a8c4f4b5ebc1e5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ddaef3c39a1c7fd5875f39f5c7817186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc55cd867a6fdef0a0ebb91374834187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa1528dedbcee3b14751743e93ad4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fcefa7abfb8d50154f822151fb8f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a960b9d4cba0904e99c783dfec98e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12344236191010ac477187dd9931dbb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf3ccbe5ab5ea27370744a5662caee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155adf95294768bfa84ab3f2e638bed3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98201867d91e1c2f0e4a568308652194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424d06a79907f5bf78254583a4d0825195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611c3e7d02a662d77f634aa3aca3be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f34b975518e62e8630b227f422850d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b148bb870c5e5a944a435afdee43817198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a262e98662b8d5a058111123223667199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2020f244dd36ad0f26b80e4e90e0e70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ddb06f259532a866a0a53daca7844201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735b76ae8aa0f7a6b0d0d0f767c734d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb121e43c08661d523f01f9d2c4cf0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707edf271c4f8f200beeb8d9f2c9ca7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48075261b569723dbb7b350ad6d2c77c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e8c6547c6b55753318c2c90ce81fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910c80c53ff04a703ba70f4ada4148207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a99ec057840a93fe6301ef01d4f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99de3968fbd985052e64d353a14c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ada2e87ca7e59a33ee82a7ac4716b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a95189ff7ba1b7a76ceb769f2bac2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4cd508bc478324b09b36d43e628a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573a2852ef845d22949668ac1c82589213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c23598e136203a22218e98443460e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca7552e87c38a409d8f06bd30cd4b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdc747bbac72fc1ede16db59213b14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60d812029911203a04a04e6ce2814217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684162830e06608c7d906cef9ea1cdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec0a82ef30d34432061f1a6b7219b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4071c27c3727d17dd62511d9fb28126220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac67330f5f588791859acfa27941c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f4ab0c9a7b8b274c6431047d6b346222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb242a2e0179e45f3409faaae24f607a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83db1c08b1265687b96e0dd504c129224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2388d66cacab9cf0eaa56603cf87e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e1e0c547a686b6c46c91de32493fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb4a512100cb4c8e147eac95d096b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3ae7b2e4620570eb4089615fd25d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5e1ee0460ee2d8f8876f5adee969d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b652cee2fc29d75179cc45f9b57132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586cfa0df1a439d2e3f22472d0fc4cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f1509a6f0d04634ed39058f271109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56056de5c89ff31664586676e3a03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650dfcb9ae621706c44add24bef50f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15960f324b459f1b1952c34ba0b490f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ccf5fcfef5311d9d390afb56dd4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eba476b611ee60dda717cbcf2c5ef3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170192ddda17d2ec4d47b513296ac50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e721d5c9c40023b9aa1e1f6ddde14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091768186086f172d3da8c7ff2924c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f1b81205c50e86094dc4ce8931585241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d1659bd9d533b829cc7d839aaa85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e68f693f9d6a21a38551087aa79a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae97cf506984a0afd316a9542244f2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfd7a5f355fe07c8decacb1e5e3d51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a34a2c1596e0f55a00c92088618278246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634173414771486c15e103654f1092e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9afd53b839acbc61dd455030bd83d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26953f4609f0a19e5fb854ae71fa3670249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8af68545bbdcf8ebd9e3982f5b6c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7bc5291cc4d7a4f5014447501ece251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b280eb1170d6de580daef305f955c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759efc3623c448c24ba9d50f76105888253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c4da4d87ef1592c5ca5686fd3976d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f835417b0e72ac23ba6c6147789183e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2dd0fe784ba30de10cd2d61bad375256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc0c6161c92d5b8fe94511f72260d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615757b86e77a6177d0f6ab9482b9608258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58e81418a8788ff613c15fd610c93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9929f238733778a9f5c6d05d9b81f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a5b537bf93237c3d95b55c551b13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7990c73283407ee579f20c4b10eab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ec035f2bf2a916091e8bd07df76b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cad7a23fe3badffe972de7967dc3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe31fd0efb06c40a0a847a4dc2a002265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ddd0e0b0aa09aec53be20a12bc2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42a36854d1703709d4faa0d9c7658b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9ce8f50ea401e50555b3cd81f41c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a575cb6bf44c4b8020fbb4848d37e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ddeeb33a09de4c2db2dabf976fb59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16733f65157466402f9edddca95511271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52184b62b453b60c06bc88964744aea2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb96bb2caccdbc906e10b7356d021aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9099787f8640999391799052974b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b88a1bf233f7e41a773982e0661b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85eea3d3602d98967df8d585a562d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2fce7e186d5a5f2a3743f2dc0a30a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37813352bd4e6d8650c9af167dd67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d72e6684af23ef04a5b1fd5e807e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a372df8af517fbee0be85e794b0709280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e1af241719cb73c70096fd2feb17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bff292c3f8b3f695ad82a0fa35a10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c4f5d33466e8cd9b25e2bd8f29fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08efc7bec5310343948fc3e34d9876284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bf94e7bd98193c4eb78d6f28b27d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54a5265e193d383d2191dc078fed89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75384c03449b74f0da58f79f54b2ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c7b76ef879868ef271d92d2b51d5b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>