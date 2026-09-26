--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9d91b62b30bac07892aa33ce95721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d5f97fed78ad862624e1479100eb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de111efaeb53941a1b571fa53870ff303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c9f7990c4df2e96b3cbd80f85dc844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433faee89c10d7e8cc871af89dff03215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc99d190746195473c82feb1ab014c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d511331d28604c44663da7c1d65dabe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30616db1c1a2f9315029314d9fa697dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dbb3dd1aaeafd10f8a8f8a084228b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bea4e14b5f0b20fd4400ad779a08ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4611ad1ceb1f3540106d214774210b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58830276a92436ddc5ee72e0d36390a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d90f09dcd50d6567b6481b775910f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002acdbeaebd110c1d5598085961c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333809ec0fc7b8681db6b8c8787df42415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86361219d800db51ab3655db53b2f0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e99aee46b0868e1307c8761580c5f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf034106d4db38803ce769d71d12bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb35ded0051b2b63bb60480bc556c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0f6d8dfdd7da6c11611a1c3ab458920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be0136d573139b6d3db8c9ef91c9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee19cc0edec1cd0e57863e26533cf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c54d4538931482c2c0eefc67b4d66b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd29c4d8f7db0242b56d58dff67baf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ed851f3a02a37b83ffc173e6407a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb7c0413b4c1f2cde7aaea40d1baa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272032cc4588b6a37cff9e7370f6d05927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f4bbb7604c37dd3bd8b7508b333828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb628adfdeb3e5c0e999b25dc93d269a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d52f01c267e095e7d26c436db40530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7c2a98c8c1f038c81814d64d7a53731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94d05a2dd86da8af9f5feff36041232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e476bd093211f65b40bb8898569d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01460af7b51b787245fdc7b6fe7fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e469ad63c8846e39056af057384ed335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cdc18e06a0df706c648dcd2c3e39e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb005cb159dba3b343879aed426a98c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410aa978ecbce1462d200dfe0b13fb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505dbe348ebc75d50f312a5a78fec7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369f163ebb7623c5d74fdabf0ed698540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a881c6e91d893034b0f76e6e403541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e155d13c86c1c0722ccfa3813e39ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccea207c8680f494de3087179c9489c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066831eb182af9753a3c5d5090b599e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d4eee32b3e89fd25aeec89bed6c4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217ffb92d6b2de536b17b995921dc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfefa326abb4613b58eb288169a7e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5797d28d33f7f358cace423246d79248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2552044378d2ba2b0ab579cdedec3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e39aab9ef1034279c24a7886261250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69190878f308410c5baad8047288c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5e2b4628c04691ca8e05b6c23127d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959304208b507e9fe832695347b302fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f40995ab0f74ab672cca2931dffde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff144fee148e7c6a9de8e478cbcf7b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ce0847607b87c64f60694c99b0d1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499732da0d9b8be9acc4c8166a058257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4e593562aedcf239db4964078dcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c275bdfd0d2e70fd5c46ad24da78d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd001f60865ec1ad832794dc9d764460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe130726e7578f8a53ca103c4f2d66f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9754fb8a70e8f34b7989a74c438f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c6057497fddfec5bdff7f7092a01c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788df7351d722c04ca13980f65d9e4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1df0767e45825c24d3c066ddb816165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b89bca3a7a1b219e5e0a8254e61c5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895e34e853d6431f9fbe0a363990c7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9f3d9d55550968e33b8470706e4d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad45a8505997f99c22ce07d818646269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8932c1dea6ece1b2bc4f5a000160d8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9d6a67e390f975a51018ede07664071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1fec32e93775c8c340e072c0a41f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100711bafad1df58d61f76ed6ec6dddb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f97e36e699ab435d46c5a7577b55474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3df4d3ad27b7778f71eb7ab86d314475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225a7f0e3c81fc2c53ce9a4d69e55e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d99c2ad9a9ecbae439b774f503e0a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163296ccd49b00b69037c8d88afbece178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa18bad9f1cba575045acbcb24c7de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce05767348ac01011ed5f588baf80ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51c11cd5738a5325fe207cbc41508a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ac7b626e4d0f637aa485649c470ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b90f6cd74006ef2c853b53d75f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389a1770f08f1febd5e5719af7bb83684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e7dfad392cd5342cf8b2fb156007785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ab6a9043befa1283cec6065fc8b5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a69d60d9dafafd889842bdb7f83f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ee35edd5d235a98f9f541c06ab10188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607cf6843a58692f5fda9ad31d6c4c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ff7058d3a8963b7ed99a89cf4200990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1592506c8679a0672095b3b8b17ffa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55875527d89d7c4be836256d21a404f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d32eb726579406050901fbe40147193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c247e148e247f44dbdfeb9d0ff6bd5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff85d76a9de3fac2d19353b1fc05895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74214dd4ccdd80e4a1cf81f7b338d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85beefce7da37956e58091a689469797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2bacbaa1052bd84b0357c2f0bcbac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3ad07adc9ada435aabc3fbae5afe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107817f7d7d8695b0d1499361e7ee1fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e11aea73b24b520bce6c6c1827fa06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d07ae0f802e73ee5d6dacb696d168102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251ad776efe37dc4b8a42ab2398c91b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb10731a7ffa930d00f78700607738104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b6d287d7b5c8c20ca606c699e79bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc77becc7c0699caacc81e3514933ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb5cc2d1b90cbac0bf707901284d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b54d9dfdb27f0cc3cb46893062b85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8235f50ff68afed6a1efa49538fba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeeb8511b6eb0872d32abe6f7205de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d3f9fbc986eb5c376c2133fa8befb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2acbce2226d95ee05d18b5c9c55f9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f87da8e8de4ecc3fab658d62248e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240aee19d040ecf11ee55c7e889a310114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e1fe9be1b4dad50ee991a580b2088115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e321ab20df1b400abe0b09b2e03eed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf989e58e83c5f5bb66b8f8b8fc02cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0c395b420d9b13799a45b57412de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ae39f2d506024464e5069992501a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f669e82122a43533f3038e08799bdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6b615ff1ff3f0c8f88ad38eb8de28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669603a24c166420466b944a6063c67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe94a6f65369cdbdc4338d7ea0fb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dd99ca6b71ce11b6058c66d593613124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c30cca3fd68c44b2122eac7d84a92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36509eb6644e1a9d2a0c6a179387475126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b19c2b479d726c243d09648c21f4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66336daf6797be7b201f0abb85246c81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d03f90063e72219a3733b1f4f1791129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94a43499a8b322b2ed1952db70cb04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2a0be10c0a75a978550d469efc65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850eb132b598616a5d684f1a402f807132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db97b2e82c4c23962c92be4e4053ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f617304f68c345716c518983fe91b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6a7789cef9e33e7a66007db0ddd35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295303a63b996c2944075e5c564a4926136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27044b23a6c7401efc25424bdabd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2e0b96a581bc882246ddcaf4c6e34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb02fe435b89fccec2bb418b04d0921139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163237f5a62a2c8022e077099507c5a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c26466ce3b131f1da817a686c23909141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6cb7abf48c88ee2892b7e4d54b3fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e89a95a33a039c3de69bf9ef6186f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38e0373687a96915a9e6eb0c32d0ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a96a70419cbaf994b73ea1dea513145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af323c7b55880f010e9c5a57ace25f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675611ed6faf6d2492be16e98fb07c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366b8fb34e59b65058840593dc74fda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6a9ebb46f7010b3e6cd563f67c7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a463c3def2e4a6a547dc593680a5de6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24dd7df03d19ffd853eef0a1a57141151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eccbaa8ceb6c84ac026b51a2b6426152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8a88935cc879e00dfb0367701e88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314335f1dc5ffd6983b72d8a5086a6bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbfd45b9e0add148032159aaea6bfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba91d1abeed65053f7a520ac6b8285156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a19664bbe61243309f44dcbe120cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840ca1afa5c91b1959d68bdbc1fffa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba4a5379104f9c25b166a9e76ee48e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd111d4311667af9d03b9b762d8e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf98c91f94a0a856fa15aaeeb18e4bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71e8e7ef67d37bee4a80673e751101162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19ca10dfba443dbe6210c2a727f970163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef0f1a18383f99941025afa8937cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d298aec5de2f82c09726f9273edfed0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6809c1a990fd3de24057d8364043f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f65166b7c1f3a181927095290ee3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936ef8aa35d2168f940d0fd6825aacd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30dd92e5a72cb0aa3c55558fad543f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a901696c546e74edc717dece008e5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4103f2f4e7f6b08dd53f9563f29f3d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac4bcecd0fd9659de3e8ee8d99111172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032a9dc5d7791cd280b35f8d01b81d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889d407bdbcf30ed8eef2361f6a5d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a115b44f50254f9b7517afe979c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc22dc8f92d0d8077fa845d7c9e79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e8a042b54b93e5b17f66a010e49f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52540f4c62686da391423fca1d0950178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d86c4a45f710b17663e679badf217179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888442c91390cee40c5affd57eef5638180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a009fb1124996aba5ea5c63b22c11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899408947430f88b82a1b398e354ead182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5597e62ddbd920120039f75a9ef4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050288e509ffbb7127399bfb6549235184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b72c4c2abde1b8dfef0c1f208b2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eb80542cd165f321b91d56e502426186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848c397c535cfe856abdf9cbcda8cce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4363163c7762c3b3353d5f074f9a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea32bbdf593895d437588e18377167189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f05039e479ee6e73eda76b715f79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef17a7684d4efb6069414959e6391a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f4acd6e0684b130bf13b3a7ee1fca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba675e890ededbf4095ca88dbe91606a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbf194a5ac5454183a1c4f749c21ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfecb518b4807732b6bd32944e84060195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751128acfecaf9e71a266267ef35ce03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b1f5e831664ff3c5d3d6eb3e1d657197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dafad3bd0fbb6dfa9a496d1c8ab2a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae1b6b254b9df1830c90f9e6290641199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dfa59410c40f54aa9bb4f7e35cb31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925293c6b67675104235bac808e09de3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d47e57a603cad4b5f3d065192a221202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fef07869fef0cd721e27de4b7a60f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fc525c0dcb7c9c667c1f00e5fd770204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba64c59f6044a01036d790e37c254c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230733a05762eb714ce13217efb6869206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a04ec0af6ba856c91a70d2931af380207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c89799a1f44ec72bad9de77c01a72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651370bf5ea26fb8409d0323b4de071a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf121b55c48492cb660fa3ffe96eb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2589e14f29758ead6f9439df3374e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608154762770f5b49e3149af2d1ca23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169849e98ed089fe636d993c21375625213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f13296226006135f07fd6156dff42b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38935c4dc943b80d216355544a3a81f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf87651681e59f86f64ebbccd0d44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6784c525d35fc7fb68f802738a28076217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2fdc8e636006c91902283e0c39c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a977b9fdd6e9d6c6529adc638588b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6bea3930e2343328b966309d71c63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919cfb7741b4470c030f8b948f650d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6177b39f1a6ea3748dce4ced4fa88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162507d58994f1ed919959acc39f6826223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac777b67d5a18e20728007235107680d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7654039e5d75f0730b64c73909fbf4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a243a594c1ed289fd24f074f0ef6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed4ea01e109aaf1aae75d14b4720d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe2baf975705e486ef6251c9bd9524228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa56d8ef6791498f1f2063a02c45c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c817118a83d0da35d261c7ce5af344230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe6105a62c50fc4a9f6a295ccb7843231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee0fd666a9d8f2e0f9bcd59aa26e1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd674cae6027ba744b33be75df9a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f66dec6a26d92326797ce0ba9f2d56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc720eade100abed31a25b863f66e089235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1938fbfcd3ab8188fcf5b52772f71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027ed9224475d15988e3ebf09f134c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac41e044af82134063c87f3e68b21a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d70d81db300e4283883e3eab5b598239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bdaf1c3637676d99fb6b69d05aa19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a5909935de66d70dde3cf5b215a54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a7588bc87a66c0898a1a5f82d69c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b9151a6f6387b71c4e242bfeb35f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a522c0f1d3f6b23c13ac1750b778b83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665a52e60a09892197c04058156df61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321892a592b3deba11c866fee497655246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c435dbdd657607ad7fc219c3ec576247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a19a9f4b4e66ba9418b3ec12ce046c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510aa546dc0040116a7bb7a45f630b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458dfc0407fb2473cf73955a3d5655a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a2316b642c2e4fbe63d9253e9ef15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839722e1befcaf4077e72cc028a1f9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e8592df280c6b0ef3c1f1b1a86a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8aa9d95f33df8734bae19cc6f3bf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ddf5806c788b078d6cb680e8fac2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184f5dbedad16e3efbb6cd66a2f42c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697f8f06a881d32e500ca1608091f2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98485f1200ab8d443b4be80d716ab065258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74793ce66723acc09c496dbaebb1c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717c547b8afc5ab44b93b3778ab65ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb694f389bf6d164bfd1550028b83aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fc9d5c4a00a71fe4cae40a1b86fa9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089e42d0e83dc3a70e86da1df89d2d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49834665c7f7bb30d02fe23f49849752264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254dd409ebcd9d17224d70055100a31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a837a5ebae187cf211d0ad3cfe1ae6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77cd5a8c39a05cd0be962aba743487267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98013f0ff5908d7cdcfef690f453570268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c84ca7595db2751c49d75e16d561e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55169c1aea58652a2c57f80ac981217270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06c0fc392a9059db9c31fa120ce00c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337f7ec08b0567b601d15e89dc68f2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34ad57465f6e37df5933149f8b5935273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48b1f16b14435521af9b3577ac3451274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556640571b61d92b787f8dfc1353d76d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f249b3212389d992479786a4e4af8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9b4b5d12a02a4fa80029de52cade5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806440132060b2e31dc8306c4d793a34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ea575b8339fc1634cc7c4ef36bf53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfcc1d646e4e4f5515f85afa8d9485280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff000129a90ef745efdc509d92d0622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5dbbb4c11439d4af066b82f0e486282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc203b4028694241ad83057dc89587b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31999c8adcb2aff76e9089d0a9f4c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c5941df613727b85dd293292e485285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f561ba421f8931a57d16ed224ebf71f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bed8c6d1e4fa95875fa5ccdfb735f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adc775f92a09b42c0ed1e9c45619d5288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d40c16f94a910b1b5283d2ad239b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60503ed055584ffa5125d2d381ada92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cd12bd08c7a105fdf93c1a19520e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4144d7c62cd78300798c8328bd0fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd6bec5884132386a724629bc4c4f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293154cfab1d3addc46ec963befa1d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76babeb9fb97ec9e0d6939fb2601ceb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443020f328efe3e547cc6604814c138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635fe3cdb305b5a5aebc4e9853a35ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa96c56a4428db96961a3187188da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c6476c9c071ac4bdae5116a3bc6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16bb3a130814363bc32e2ddebf4bd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a67f61c63d4664c59df66a1dcaba313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0afb70031a7ff3a0c546f6d716eca214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a8d44ea5c814c80e1fb3b2bf467515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b3325ba636d1d7574360336e398116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f3566fcdffff7ef3e32333e27cd4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7cd64ae01484ceef261b68f20942f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae014f6eaddfc71f82ed8c926f7c12419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1df70586d3471c157068fb532ba00d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5f0e32e0dbdc8c7db31c4e2fe866921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9b70afc94260a8e027c387cb373722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9312c11d4d789191480d058fccb82f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7427bd13acd904aeb28364076b1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f1636fa33ec580e3b968053bc77025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71852e19a203d4812cd6f0a76382cfe726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e5c80e83fe58249ea1e5e5473101d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb4fad7b2e43cd282d4c990c51754628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf2aaf1f53252105b764e03d349bc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9840f325ea44412d2fa486689a6da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432996a455c591f19fed9979976c370631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410c79c3cdd0c4619ac905fe5d401e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31826fd9adb56931dfd5a112c6a679933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e39fef08c5490438409c1e4c7d5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24585d6d498302ac78a3b221805067635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a9a5eef5e2382e2d8ea949b713fd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500c7a8c8ba20af0a35732facd8cea637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708756fbed34a2c1587832612ff732a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7975c64e9c2b7a753f79c01c1ed1b0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12533d080134748773be886deb3f78bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be2d22634ab23de982cd85099ec77441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccfa93ea01ce7837e26d2da16c776e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf851a7cdc95c23832438dee977cd5aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07e9e39b55698ca1fd7a9a1d32754944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e4b91181ec633e3903607f33ffae745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe0902fb0c0f742a6a7f2db41114646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d813ca1ca63d55cacb20f040f71147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbceaed613b4764771f213342aa24248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be689a16fd7cfa790c8e5007357bb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58367b42f32f0403654611a82efadd9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ef9bfaa660345f95380370434015751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15221849e662f4579e5a9e87e0c2978552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b4b3c5c510700f032e4b140d4559953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0731e99edec77de1cc249bb0bc3e8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d0b4c58a0a9722492afd8c85335a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404738193ca382593574f2befb7208f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325076248182217c6a7d444cdc2d30b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3a1a064da576ce5d6bd15568bc16a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639f862c01152714b577267f8792c5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ff52ca1f8d9597a6c38c755a75ee260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b606b51771c1d273419163fdca6a0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a886f7a1f79f36d6896cbb3513223962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33610d0dcd0fb5f9d3bf29f5bc4cdc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0bbd62879207d43c37ca1c2d27dd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7f5edfe976d9e97837daa3f64678265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418a0ebefef4a409dab54c266b1855566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fba4163ceb5d4e0203476a8fcd9b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda41f2a76a76e16ae8ce73964dc0c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c015e1cee9fc0c8c039cc2a7d9ea4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5e3874c3f114d47432fe79670609b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593fa191b9c37e3e80475780f3f24871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abebf4b96cb07b9ebbcea6a39bc76a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac8a466d86fa37015d7f01bb76537273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c7ddc326fe3c78dced8c36534fee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10fe3d1d3a53e724fde595fda9334975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10ab3e2e98c95b1919f1897110fbfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682e895ca8d5ba81f29f67e1755a80e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9c0a8adc7984577d5eb37e34baf6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981bd2f44e24c151f802d4d9f9470c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4f5ce61c250dbe44b26f6ef2b550d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7be69517b403da408e2ae9561e03c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b42925fdde3de94947c94efd22d5b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccaae7318eed2fdf18fbda884f68cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f697d2109ce569421319bd0a73f431a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b917086f618d24ef135285e5235185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d7e5cfdb7f9a8b24073897a7b1b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029dab5cda2bcbf1e5e9b4e428e7dfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef22af8fea5af1678238df3d3786488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d744c46048ff4541ab5dfe2609c3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51fc9bc39c808c6271ac80c1d6f8f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c470c10669ddd27d069dfba23625691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ee87385ec1d38f82bbe1eae23d7bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fc6d1df77f5a5b06ae7cb41abd90d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c227024a5f73da62cbd5a9c7ed86c1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108889fa1add70fe93cedadff2cc1b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9fa397f4a043002c453c00076652496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe4a86e1e15ee41e55a5c54c05236a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b189491cff455373db44415a7ae6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279704c33386ddaff82701dee9fe1f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e36db903e0002020e89d05c4c5a85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9de1f50bd267ed15a1f326d660caa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420ab2c7f0be589ebb19fe36b20c06b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c12d2cfbd0193f705e6fdc5c92afe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d48ada1b2eca51c6dd97507e84ccfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267ea2d57348e5432c60f1f95208099105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d0b481a6b288904c10fd1a74dc12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82aff59c435c1cf89e712d6401be80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeef3f03aeedd0c930f7bf32bf8c40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d83cb6b270999bbe5ae5002ab46a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6098a15c89cb5fe9c98d749e8d279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf70486df27d8e9d955f68b4bac28f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d63a513937c380b4f2fec12525f4cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad892da4918b25e296a462c48e1e39e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001decaedf266d2f187e96bfdf9bb8c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe42db79290831efd8f3dd3f801d69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ae5551e94521adc409fc7d52e2de8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2018a4890196d1071867825548b62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a38cd70c782d643f1b414085f9da3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504a7c644f7f4d5b93d5bffbd04e31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11768d2b5961ab7776e5701ca4f0f266120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f9776adc9b4ae33159c6188fdc54b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfba6748430b0fb2d03eda4adeeeba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4c94fbefe566d5791bd4c5fb4a82f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c45625574dc8558413085379e38e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba3c004fb9bf422b49ad5d600eec7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f2b7e23ce9e2ff1dcb1fb771b5378126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a5ad3139ac25f52ec3bb918b3af1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d6524034cc2f439a0e2f5c0b3b96f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccde4249efaede83ebfd0651a9023e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb339d390cfa07684c53b8630529218130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585825548938866ea9ac6738bcfef0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6e717b3689f60deb90e6f4c56313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c11174553e66f5cb39ef0802f686c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5b2e8079b19fd2a701961807d52d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3323a3e3f05d78cb67719b1c0c1fa5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d776a0d9377c57066df507adf59f65d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721290fff8ee6d1dadebc69878678a53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc47418b8f9504cad26fe41d5d4434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5149df6ac34e2d429ab08bc2fc6de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a069a0e9b64e075138bbc67c7d976140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e0ced76a9a48b86b148d7e42d0bbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48afb46dc512a60c5a3f3b03fdf6dca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa99ab4ba3ec1d296c040afc7888d60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207a9c44bf6355a9b714d02a3516db9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9d19b32c2afc54458bd24244ec94b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5744434358455d555627c212319651146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34841618f2cc4d31dff5f53445d3dadd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d7bfe4f12d705ec42bf735a39c5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d30997ad539bc59de5761683792b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e82ad4006698bbe1f6d428fee46a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac94e49745686768bea48df3deb1d54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b1ff3be185ee3733cc5d3d7494250152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab824991a2e963d9357e6123e40af95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f7da5b3b06f4e0691ea0e7e54be7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f22cbcb1b26e72153312f6cd8bb6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c9e8e851a19af4bc311bedd195aab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc7199fd9f5753f2faf7cede9a8ff6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a9c48b8d5b99a5f16e81985ee3d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a0b00022ad04aabed76bc80e8b1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31008defeacf4a0fe0e72982487fea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0e1cd44cc5ac86acb37e8cad1df8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5c84eb3bbbc7a716f05eb7eec4103162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1254c0fe6a039ca8dc68ec26935752163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369a4ec9ff8d9f3f745cd6e066853d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af437dff78b84c06a946c5b0ace3c46f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662f33f35a4dc5ce7b74a62e61ed1c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98536cb6c5d9c3aadfa42aaa5fce8259167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1882f8989ce089957b9b8572afdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72351d692da860ab2d14548f78053169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009533265238ae3f0d1fab9a389dc4fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3154a1107a41930d277252dfafb1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14718835757144c223eb418e156b504b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a35dd22a8f57db62f8b0b8efbd4eac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c015551896dd4b57e0ed22798de90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110f11c8b15cec5c1048bebe654b83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae22ebe88ffb660549a77ac7a73dd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215eea5bad2366a16a086c4d68e80dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a30fa556f400b09d6cc0116cba1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8cf6da472643fe922dbb3c5ca4d6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8b3f08f9ec9b6c69e748d537a7acc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ed99a713923ab46efb354ef4f38a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e1b042057a5237d98abf8ef82e1fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581e7e5a4f9b3053a5dc146b6693c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9c0dd52a2e9aba7d0372c6ce55e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d0649489795510dc4713e6ac913f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c844b7622d98e7f5153024c269e79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda1c877e5fa88ccda45560cf5b24c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3c285b71b484e6681b301b7816e9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbfb71453efab98d1278a3b7dfedd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22dbb453797deb88075a09d2277030190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f413b0dca7a9fcde8f17fed0aa9ef5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef72e0b465619941be17ab0bd7c0231192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ebbb987812705341dd185ae06fd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4b30abd6bd4106c62ef573e389a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b07d866cf1405c5ad8a42864b2814195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeccf1d24ef08348ab023fe810e4b2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2d9d8e1a60679f74578739e72ac5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e48d4f4fc3544f22121c43c313f68b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a189e7fe5416f2de7579dde2d9c09e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6149eea18b2623ab759b3b794a105d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421e7b2dc3e5c384f07c641f355525e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe44dad4af879abaeba0e040e927f78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a0ecf0d7b2008d20b563c7507fb0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5956005fae79489edf8f98a36ccaaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9314d6d2c976fd75fd0cbdb25081c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6000ace1b896140b9809147a6bcdb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dad802e5f3df0bc957bffbfe6e210207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb675490e34dc9a7a02ab4eeafcf8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471baaf82604ad794c21625b4e288221209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7109cf9fc005b1d5c3f7cd1a291a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f3e5e4933b7cb8f705a7955384b70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bb238a057575b97ff064da299c518212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4998dc1eb2395e20bcc554cc0c66d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aded7018c537e022bcde629d0c5777e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d3bb2494a4e0a2f4f5da759f9cdbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d947b68067f8adeb4653323a0609e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739017a8654533c79d1ea5822567574217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91de06b0d275cd5e339f39bcff230e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70919049a68a526bdfb1dec613f048219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c0fe498877e912fe00068e2fc5e0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeffab1dfaf446991aa163cad2e0f2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eae555216e205942af356acca3d3d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f34588e69fd6c31b0377b2847c787223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465e92565b04c18c345a4eb66b23bdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f44abe7126ead4bd41493d331c2d11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fcc27fb7b744c5a5a376e01b6873d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1563541246e02aa31a385c38ad515c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c36490eec376f79490489b9c57744a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87c7ff30e50fa3f9e9e1c44a46ec06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84fa6ab55fdad9ba40d042846135a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28c44a589751d672d930d29581c36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445773a8988433d4e3056ef875d470e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde5a55330e720dc5cd7a87fb7ac663233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94a0967e0aa4b51971e4b5d1cb86e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621e1103acf08c1e77d517d9d5fa9f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa536ef3e6c18ed87cf5c0973ef47c81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04d9ec9ea8fe1e0d0f6193df90528c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505772c9e26c9e477518ffc58372175e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c082e71df04e7451abd0a1d71f4ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe151969c71daf5db57b3cdefada6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3d7242ce96837eb37fd1f2f718bb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9e7712727ad146d2e96160c95d1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69576024ba15c40e16f40a687c9204d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21771d72c071422c3db47a38f654f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8113c41cd5a572b8ec9bec5c2dceb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1d0c5ec0cf411dc2acec568e2149b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf95f4e72c9acff9fd7e8e3bf3d21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082c481b731babbad090c7672958d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9843d3c886422056fbec1239cf4c542249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5112a4ebded1c7485ea42514c7dc6f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58f6ec453aee71dff47c664bc55af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809680c504d145f38e988558fc7dfebc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948616e6ce4faff54c0a0cbfd5ef6390253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0559464085afb34984ed7ec222264a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4bb5e309cfd96d4a31aec167e31e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaa49cb1d70f0458b52b4ab3656d6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df769617a285865ec3a915117c0b31a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681c54b2e17969bbb0e1e415282d26f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae70b70d4879feeb65b66e6fba2c6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b183600500226737b7e6845bf59780260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00ea58d46baa4276e2552ff703b4bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d01443cb538449e79236b63bc686262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358af35e722a28fcfd0e8713f532821263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab09e65e72fc43bdc89e728752f52b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f50b5c74c20ee606f3b5c89745bb87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9afe40b91aa3a4c8c5371d69e5fa47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437f29a421f3c0a24d3370bcf9c7702267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4220ac97c02203f82e99274d5b789268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e111aa850205cfc8dbdc5c5e0ec2e65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1b7587708fe0c3d426e92f6517ad2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb196fd7206bbe3613c9009e286ec31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b99dbb23fc8cef02f2f01d18ed4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ed3063068ac68bd0ffcb98ad3eecb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71938b41c415b77c292b8cdff246d157274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1af2dd12441c5b8a6447c7e69e4b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74252389f971962c80616b055f1d9bd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5747d19d8f98af595bc3a7927ed715277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afd229cbd46f39278dadfb8df6ec5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de89c7a9b6108d1be524d7f7b1414f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a3b95bbdd64dcc3c60db327b2fa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2f06cbb6201ef3d0608c89bd44222281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f29e165fec27a056f54465ab4902c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278c63b1c3fbd872b417d4d24d91321283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a49598fa9eb59d86e8f1fc53fc87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d449281a428bb82a3d7e22aca5e1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d3fd48314ba19f53f9db955416355286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446fcd8a5a822a70806d9474e4b4a5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e00b192903988ca031b69929c9425288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>