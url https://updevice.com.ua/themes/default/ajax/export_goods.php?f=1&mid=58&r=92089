--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725bcbc1112c4caa724e268d30afd2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba7ad1af2f7fcf8ea50ebd151f3982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbcc8c1bdb6c09356e2bd845d7bef43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c0afedbb582f5cefe226d9f410a1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb91b3416e5b6be81f46c21e608f325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6185a3c00c32ad9ed64d10052f30486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d238a491a057857848685b8a02a64a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b09e4cb3cadd0d35e905c279aa0bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbd885ee7c7463dad6d4c3d5dc45989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7f3fee8d1573f4d2cc0c06478336c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591839c10fa258519fb2683693126b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dbfdc8379f25101343d3c2e302d5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717198ee99ced7f7e800b5f7a0cbb13713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c059d043d9d4014fdac2ed98a833fa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0241bcad3967e478d2e6f33e855d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41164f9623d6f756abfededf0db7173616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7cac80375b1ab0b0f26677bae3e4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc27b7393ccf8ba86ab059626c676e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd062c94c9720ce55a90b473daf018e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50f2f01d107cc0cce946ee041a975f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49820fa130e643e538e7058022f38dd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c98f14268c9295e6d9a028b20579222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f0bcb27aa6dad29b99e6f3b6ff71523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e43863f4cbaabcfff0fc91d5056f1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f000a7a26784502e87da9c7238d988825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a42a5b3c27030d219664ce084f5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a550da2a0ce3020a2cbfab96c9b7a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91814b9e134788ff95ca85917f6671428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db3f5ecd6a5a3d8cce93b868c721c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7105a04e178dade04bff11c0e3b37d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5151bca5f2c7cbe8e67cc1a1ea8654f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4fc2e9bc3e200c45eb271a05c1ca432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b29221412a5bfeb4df884894accb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe70be65514dd287a9542611c371434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b0ffdbd4f8430562454dff90771535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60797ca6db38ed3689dec0a80e9827f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322cc57039da2cde9afd4980069c4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7afccb56f1e81bbc86426d80facb5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401cee9f2fe16162478814e383aa17b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eee452290c4cdb99856ed1e4fa3b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c67975906441decac019cc12b2d2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf0a4eee8afb8ad475b9bd1b71ca0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db034fb02fce61b07ef0b29baa2cb9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c53d4f9183dbed79508512db110244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8964be59caa646efc5fdc4877fa2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8d54a900ef3368667fa99b922fbdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d42a42e65d3b6a1f64b4050fd4ee0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324ea547a6950dda29979d3916cb24b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce4646a74184f0c4f1ca483a9bbc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f2308dae6a008fcd942230987de5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcea4498f368e15f2a97d9109b5c78c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfccb2fe11c1294d9f6d0d273835ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0cf11c9c214e07143f39d7584f9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b7247aa3ff66590cc555a19687fd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8be5cf07327672a7bf036d01839b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c63f818eb199b4d225f6aba967007e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a90a07dbfd4598a9da7fdda21d1c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d4a32d493de420968073bd38d173058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e8d11bdf36dcf1e5c2ce420e67cf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61268855e62c8e6bf0e989aedd8d0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcce3f36ebda265528ad59c8ca275b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9793d67535a2bd85d8dddaee5022ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf15f84b59716b9dc51122a32e45cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ef89031a71b52da557c5bce242cc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a77a06b73b16866c4e2bfe80789ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b323235a5bc3411b7edb2b2e94a3a2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3ed1bea9f5eca1585ba3e27e6494867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e556f3a9e53267d6cf03a3c7359903a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e104e6e7cc7f529febc1bf901bb7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35cae89ded3088103909cb0621d58a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47e189ff9b8e975d83b04439cb04771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59718a646c6446921422be7b44db17e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07777940b052094223546f74f1bd85a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41db4cb15a36e367f9c184ea26595074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaaab333a98ca3d28741e933939b1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731cf25c51aaec823de4d3d59525cee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229fce079364e0d15274aabfea9408877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df27ef1be6813f9a0329832903df08878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1a6840e44ec6724ed80f98fed779379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636346c882571bd77ed61a43d8032e8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d3abecac7ed0c9919ba3cce29408b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ede24131ec97fcd908f500b5828a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96bb3e5aca71177afc5e67a785edb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9581563da3c2454d1b59b30c1dc1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3f49e0ebb140bf648e7da752c58e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ead79c9665351a42d030a42778faa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fa39c0ec1bf0e6a1826b1ce6ef7de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6404148ef17c3c6c1afd01280a13d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4baaa917909a6a840e15b6134e05789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ae905102c0d5b7d59a1ec0693b69c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e2d27e3fbd31dcf2aede69203e5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136ef85f83020435a0d5ef486a09f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce4e95454f33e4d18db079b6dd109293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed226e76a61512f29b2c6a101167f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd086786b8b42c36c2092b012b2b8ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018c1743af6df3006424b245e071d6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4653a3247c11ccf50b981a03ac7c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2caf012f23f1ce758c3c1df25e591998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b863896322a60249b75d0a6dad269799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135268386fb96ae547c4830e0ebb6e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5bc2a9dc499e441966167eb18ed4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79418b8c658ea5c7f9c9083e750fffd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101837a995390cfb809ba05494b8be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f04f30050309ee8903bea4bda22fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a361b1087b6b434f7d6ffd53b43e66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26db956453fa6a92f84f700281be22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffdffc85c14c80c24830c06456c2d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6414375457fcb691c931236c7909d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c921930a01e58908f5672dada421f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57590bb0705978bd7cbf6d91293cd341110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8129691590b9ddffd80344b4a473b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fb6617085d31b0d1d4563cf13aa09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d5fe56bcde784b98be8fce688150e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f64b860ee3a3840fe28cf75c42a376114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078b3289c3e858dfeb95855802d3f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6160c46455a5e6b505faad3a237482116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081f1b0c6456133ac72284c5515975117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28247fcf6656bbf0e9b7ed1d3c3d8cc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193a6017d7217aa853f683419e75fa7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce1ca372d644fff10fb0936c12c4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5d70505f81889db9685c7db583fcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec999e625c8203da7104d32a993e22e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf02e4d204ad5bf9e94040d734fbefc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dabba4cf4eb645ca05574fae8d275e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e977f6ca7f0510cb0befc556e2dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da007b3291163c30ad2b92778143a3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e5a54cd197723eae534823f6ce7bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb092159a3ef9bad8e4fa2ab5ee45e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c017fdb627121f3dee1a942286fb6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c83965e3532b08a6a270bea175bb5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b0d8eb0f91952f1ad82931073e464131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7b8eea19c828d8dbf583bc16844ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36315ef397c3724291faa69f53953ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507aa3a67db4df850db7f90b38b51e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e158f832a33f52836be1b60d5a83a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb263cb5e2e7a1f9ae8c5d4b6afb15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9399ddafe77f4f00dc93993025587137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8afe658902f1cb6f5ff06375f09ce5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b15a5d4b3667397e2a499d197b19a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7408e4fa3906a83cbab5922f521642140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f18eb2ddae63f2e58cf0387ee1862141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d84b78550bbb50230d511ebef79fd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261af41b846c6584f8c76e34517971f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e0f51554e9b1a2287c5a9c30bcad2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e83ae6d2b97b7210127df393c5de44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf394b833ce89f1c9cd8d9a7efee5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f95df96e31010548e401929466cec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66797e254ac6dd2c586c59f4187cdc63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a025295a058cdc29a8a478a409e72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f07927802c59977b429359020577c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332929601ac29574a1287f5986f05c41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01210a79d8426945b03166daaff384152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3feb4bd125bcd6cc67187d2fb427f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b81214b87647359f29b4411da06809154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119dc386d697ebdeaddad16d888be9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799373e9e2afae040d92e0f6493862e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed356db200bb3672ae392d38eb9271157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c627f73fb173b927b3057485ee0450e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0a3f15f1d7c810378c498035b13a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc3a45ff8fbcaec6aa2dc7d3fccb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7311513361dd42eabe8ae3bab1f9c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc4cac2dadc4fbbe42610f03b9eb31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad769881095be25514190cf9f7808baf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e75b34027885b2096aa3a6808c8e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cff0a5f5ef4242c59334919a7207c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61904513bcfb9ed04ba7c56ae49f3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b34fdbf3fa26f22a89d9fd6a5d3f43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95ec2ed4eaa7e743bb9b22c295f86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db73255f334152e341e976554bf66ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89e95a8501bd9067b2de5dfb60a5af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e69bff0d853e8806836748938046171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3249036fa9742d2d7e70f745ac0f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5eebcca501e2c474a9fb201221051173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03f435e57ee1898f3e2c41b6b063e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee389808a3a246d2629172b6068114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a96c73a1ea24280ed3ae4ab9e1a33c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaa8cfdb2ff7e242b8705f64d2c03e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff182faca8a0ff41bb5be25307811130178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5459b37b878af0cd8242cbe7c536e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d749a7238b04c09d8b867ccc1b3125180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9284bb44c02f31e3ca8a35bb80aaea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15409ada1c4b480d0df5e8751df0d88a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294702035113c61e19b4e0a73190736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d96b0ff3d0e553d19740152adf2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962f69b939ce88af589de0ebc30d19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71cba74d1de0f62064848ac2a277bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3480b776d425ad0d7655b422ff3ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bae2c88758314683fd43efdf33362188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89ac4368fa4b0af8c0f21b1fcb3ba2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af8a12985ca75b23a66cb42bd27973190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da7acde3ce3f0db8c6833a17aaee99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616edc03a7624ecbace21e249face0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b222108216840c2abf02c74293d74bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de4bc46cd06f02314295ee0ef1754194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f25f4350560c4adbbc4f9816dea51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4fac5afd51e9e3ed431fcfd3caf42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfddc79565bd9999b214162bd2d087197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ca6e6f259039d24809a29fa211122198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be89e23beb41ead248ad97b6ed1da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1aa849405988f07df160f68075865200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e53a99f7817c99b9286323faae4926201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044083f40311d7e59efbecd8fad8019b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a604bd50a0ee735549e76827f106db9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8ebeb230341ff0c90b35d5fa3bdf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19d70295ed48e755ddf4b3fbc97c65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e370439de3099ae6a8b5c50b0282d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa00459740e6c04ae8c6e2e170442207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec330d0ac54d0ae5909bb02f9de719208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd43b46f73015671fa2cb080b5737209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27e1e928842b273c5912cee768d5d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3382a93509a3d8ff7f53621080ca7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca58475adca686fe4493fb62b1d7f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e825cb224ddb312cd57f63e154e7952213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43f314393e89376840bbf1528f469214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078afa39aaf3e1436898d562c29223e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894af0ad8ef7e5d99446e02d2a3cc51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d7aa6efebc44d81c54e26ec67332217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42dba2609d596a9fe7fe4d2f50d400218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851d3e3f625c0f466ca713411988d50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc832b1af9b4dff83bc0fddc98bb62ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea02a7173cb6f1b5dd2e8b10a06ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b5208fbeed787c82f58de802abab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e7ad4b92581ff5ca8a443f2313511223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c3af18f190ddfca0bf891f6fff1a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f769bbee9f2dacd184f8a7c85bffb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2489d5ad980ee75e2e19acc3a1ff1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4dc17c42e6755022746f36f51cd8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c3382ec3f5d6d28c89e1a68448c92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab6a275b63e0087ce1638e20f95a4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82b41ede4b75ebfd8d2d9de085663230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478889a2dfbc5be5464b5657a177b324231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886ba982792a32bdfd4ae3301bbfaae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804d1c05c63dca890e73cf1838f31bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c7dba0249ae2fe6746008d549147234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be72a3adaff548d151214f0f6d0f3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2cdead9b15d6200633e6759d019d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d040381560b19411ecbb62567e7eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c237b3384ff7bce3b671ecd3d1e1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13c8f9275699180248b357e27678f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3650d36bbe0cb60ed063482d64c6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87af526c884475cba45aebeae68493241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52aee736682893b8bb047fa2cf9b85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906be15110883f856296c491847e1d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3ce56bfb11f095359cd66df33747b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d112fa987b1dba7ee11693c614a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27be2bd6a3cc8a08ca5d149f02b0b04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d9714f13ab786511fc3e1ef972574247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b0ff22f82cbdd6e9d9733c8e3763248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d226d99ece92a378c5374092a0738249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379fdec99e1e2ba6ad03df6801e4deb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db546302011ca7bd6774085111c181da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b363136967ab1bb1bb0b956d25b8eb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1bf977caccbc16cfce6d51267a6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af868de628ef412308822ce3b170d651254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a35914392a990bcca78618fb06e75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdf91943274540d74b66201cd60141256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2de3f667ef2aebdb4501535822f6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c02a9169e5a66a0646b0c6cbb933258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb10304690db27d6bf683764a7daf60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c9c0cdeb8486cd04d6f8df1c19376260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc95f273e9beb3a2ceed63a3a5c303261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28dd488974086c038f1f4f764b909a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f72f08348a4360052720a5df2bf9f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05ba3ea8dabb21ebbeb9b358e68bca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e8f8c2fb01273535f7b2c3296351265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb2ef2d2c4b826eb653d0faea998a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065b1ce793824039a8fc7003dfc96b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d83044c4887065582b90765a8f77f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63676618b69894d8aeca23d2b94380269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4954e254d46b09b236e5ee47d0412f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660785bf1d5036d134a4efbe4dcf61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b8afe8309a0005e1aec284b2a255e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c88a58eec32434cbf4579c637bfcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579ed3657a46da72161f61ed2872200274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da9da2c21ed544027514bb9efa6e6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808994f22d583d8ffe27c07a984b3bdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72733137e9bdf294a35f5f2fd2fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788b795f579c1488d6657c6d8afc6a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270192eada1377d96abc8351e7efafbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d57c1b10ac61455a305cbcf2c639280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f140b6c4ee47fe3bbcec386c0fa6d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701582c7831418849dbc0a64d85eb63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a295c40db0d249170536848ee6220b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d68895663380ce42778eb96ef4f51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86b54b28f79d910864d77f9006e422285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa52fcac762b3d5fd96f9267cdc4f6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24819244565fa4dbc03dde4fc76b3e0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72113b614729cdfe8788e4dd0a1c7a14288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3e35623d4a0ea1ad3b3ea3503f5c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603837afa597e575401a424930a1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b88644b18a1c357e4e277f8636ae563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98526e386352a2b7fa9426bc1b67d2214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89a283bae662b5f212812f2300198b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394ed5b457ce2f7da4466fe6730cb756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a870ff16a0533046af3c81b61ccf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e63f607885c6630c690af4ad73c1028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454c981f36da5126bab03cae1b1a8ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d3b3783a7e4e669969531b923ab610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7139529953e1d4cbac4663f228d76ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad021e5727ca67018b8b9d3e924e4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e64560d9233b712e12634b9ff6164413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcee11a5e6ff41ed0fe204c0be2a7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090471f9417da29aed6a1ac55ab8cec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c3320813062730399275a4752803f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df5b253c9069863c1d5451fd1a2fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d28334e755a7ab85a252200bd6f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590c6faf648d36ea40cd0771e76b4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505068fac174a33d11ae4914e578abc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99761a573f53ac9aa9a4c9e6f7fc4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d754cb474d909e4d7b921c994e79cdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a12569de48ca784242513d329371cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18bc5457992ed5e91df18d882c983c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eb2cc688916eea9f89c4cd7f6352f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46143e82121e12f4941d5fe2c993544926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ff7e20a5bb5d8a7f664dd729d128327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eb81747c6bd31fdbaa5345d32b8c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b7353e188dfcb4df61feba5eeb8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9f9566ec63351aea5b5caedbbae3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f8544e6690f492fec0db718d55d3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e174536c15bdbbb3801d3880ad452832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f57c33591efa5ad5d2b32927430c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0316c00a55f947fedeb3dc048db3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f8fade0edb93700e968cd271e64635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc24f66c136c74458f249e51422b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a400f3ccbbb91eba0ccb6a28823fee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba326da2c404769ee7a5c8bad9eb2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd277992ad123121c6afd863e75378dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10555206adceaa698c5f337581a51240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3b9ac9f8dacf9e1b00ac5580f0a6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab973a9057b90e81918dfc8297134fdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047055ea3ed8f201bf612148c5a7f8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aed97976b0718b88bf46846294126c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc91b457c3538e224cebc4a67a097a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9106bce96fa397031a798c71498746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097832b766b2022726f9a9d6b1382fcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef17c11654207f4da3a6f275eebb70a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfc1ffd9cb14b7dab0557eafa2ca3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689e329f33fa7b60a40c7c802e1c5ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1fe08c27ef13921f5932cd82402851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e459f5cf782ea395020013a90b543f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714662d77b9798fa6a8d567c80ef04653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa77b31768c1790d4c885cd2cc831754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84119809ec7139f715f7d9022d8024055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae108584fc38400224798dfd9a9f98156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72258a788af18b7410954351f6ada9eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedfc85193de90188a30920f49d61be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946de7f3e0519540a11bee58ce22f5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a001429628ab23894daf6ae0336d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64538de4a123d478096fe3fcb0b345c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3c74c8dd2531b48a7c8f09b4531362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408a9fd2696d2c69e1af5e1f66fde6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da80aa90bf7cef5604a43059a621464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cfe92bb40039246ee201f9543ca9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ca941d8c9b6f77595d0760cb9612f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543117feb4f4e2a26eeefd4db6ae785367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062920b5ac57ec0c17993c44db3428e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac854d1dba4fd6c39959d55d64dfd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dce8da99a7bff3f2f8a741e40f61870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b969b18941bcf64cdb818ec06cf2e0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7abfb808a7dd06e32acd29e622631972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d049ae08bf0fada41ab35fa5dfde52373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b7d58864a7e60a89807a0bdc6572174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824515911fdf8fd912fa97d8ae82b4ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb1c6ebfd1d6c2931fb51bbb360aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54c9c0c83f2f262ebc4f9de734aeab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899dee10f45dfb7e58cbb9b5453927578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2c475eaccbb13bccc2b952f2577ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631a0c1bb282ae4c22e16c6511c66a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f16d22d82e6b8ddcd8b9b23bbbcf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e62c9118c0dcaf51a4f018df5599e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad691aac2f1ca098fe54311f8301083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eca49a7ec4909f5635188778446ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd57dd2b0822c99142050b32b384d0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c0f6479c869bfaff2a8d4c9f5a49a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db886c6ea14a31252e231ad765ff3e8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11956ff9ceb99f95020149dff20e128c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df5804af25d24564c1fe08a3f32ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a549de858f4314264b8bb167cfa9a2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440497c4516c847193b81850a37b677f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc96fd9ade4f44d903e3d63bbea293292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ef9572213a57a6e14da60955a39f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60708a927162b114071b63b557b9d8f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fddff3f5cb6f81606549f947ef081995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93531e4210069af7383d2b0b796def596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc961329ea371991073fa62c6c71cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20321c7b656f2984a73997f1d10d81bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f1fe34c2448f722cace9a3d32fe2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab26c349dff126aea0f2b75758080100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed066cbbe02c1dd6443c911978337551101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b3fc128c79cad7a816411a1bf0e59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea3d09b2a877ecfb2c39ad4d6a1161103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c507fee00cefb3ebceed90b6d26d8e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a374a3e325cd2da08514a766dc65c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51dee0f48e9c2ae16e7bc9272c9c38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1947bc8de353dc6246d723179a905107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082a93b61c269d2fb0ae1949c351e4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf7bb7c20b43d2ca67dd8f669e18bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c59890954f530a4df9ee057a71e736110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5132c0fe8089354b541d448b6fd763111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2ac0f8b8ca78027d2c9cfc1d005c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6bff5357939837abfa499a210b99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be50bc4b2fe0a0dd3c283a307eca4af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4587ea665b37ff634939314b31b541115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5731324f5c4f87811118ba05275ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca333f5228aba2c2f42a2c6d2fbaac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c095f2432a3750de497ebe7495952118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3646950152f9a6fd0a91cead67558119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a53ce828dc19376570af9609ea601120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378becc6379471d7db325c21d536e543121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14c52cd1afb4f1e846e60dbd8d4215122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215b1c51f8323c8bd77770e5e56c49f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b4b16dfdf0c8b2c6117b032a8549d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89c376b616b377afd70c5eb9380e21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbae947a5e27faa585a722e9b39906126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b0595c274cea65f06b5ec3e89d0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f4dcecd24fa50a09af2e16417b80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784389e0f6ce1eb3e064e5d747e63aed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc753c8d7b0d9c71f477abfc53f26a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2f6b0a8461176dcf1a63add043154131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3226ba2151c30d26e0ddaea8ce1b69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cecc891de3c41792eaff7e98413cc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9beef9048f12677c7c83b14ebead1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703f6188d5fef479410d7d3dd6a42bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c09639019f06d7353f9739e880b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593ff139cd1178618516a115652304c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8697d722799f707240c6dc7be47667138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4853e8adb975be19ce67861ee798447139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c30160795dd1383b5f8860710d210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec02450f868f3a7ccd417b8bfa07f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cfd377c84dbbb9226bb8cda89e1eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec85bc50cf0a97e15a42b3a41a791143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ec6b3feac861d44ecb403f5d3a1b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1965994d84e8bb47ab6bff5b75747b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ae9a772e8820fe667f6beb82a2c96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b37c80888904aea13a2460a9ceac5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7825b809682ea1237480303782a48a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6906547fba8aae4a860386a93a82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e665b78ea90903e367a6c2451a21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0aa3cb735e8e61f96ff5d491f0282151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934c72ba77c8a80172e4732454ee4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee715d1c5990b92130d725a795673153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f104308d1b42fee7eb62baf4ea0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c683c70d3224980f8a44b0564be0945155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac1208f0356fd4442121866fc53bb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f83b66b87a65841729bd452d2787b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95358e1271c9bae125d5299bdf01ed1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e68e8bc22aad1f8c0fdf14ebbdb53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af862cadf8e20e044f8aa0aa34d128160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e7dce8859d0b3361a0f7036d16af3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3177c3204835054aa494fc1fb1643d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae0f67578ca6c4f31cf9adcf0efa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7912e220862a58d3e7b2bf4adcba4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6908a4b805dae2e76400f9a1731377b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02705472f9f651c47c528fdc71e7d75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a84bfd27744e00e703cbb88afac0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114c1a7cbf6cebd19e0891ad5cc99a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea4a1955d330ea95023a2abd353762169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbe2218ed210d7de17f3d24e9f1ad8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35feb30058512a48a009f81386f62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560992e08d0087e1fab54c64ff790e3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f351098577c232b004a20373b1282173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362780b0c758df3e0dc5131b794a420f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e6af1b99cf359096149d89dcabf66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a1d6137a240ff4e4c4c48d1681495176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd94eaafb6daeca08c207551070bf9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ac268f476fa5547b6e6450b530d4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d67af28db4fd5eea3876835761b2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ffc2e55581474d637d9ff55cfc054180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed3b79c812cfed2151392d35501c08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e0cfefde949c825f2de790b00d358182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7684e047ca2dedc7f5453486abcdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a07d69f163b32538a82534dab49e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468b56e4764eafb47f09d7fceda35b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fddec412abc0e50a0a38091e89ab76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c235cab04ba6c899fef93e65d0ced187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a55e3581c88221a4f405ed1ab6333188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee75913cb2e74f4330bfa067a8308a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8ce2c5ec6033fa620d6bb2d9ae518190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0f7507b711f6a1ec186b208ef34ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907bd045e90977840955349b9549893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dde9873fda01bffa16fa52311b930193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085f182e38524eb27fa6ead08df600194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f954d7bac9c70718273829f9026ddb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211ad9ecf4c1d1dc512512cccb1d2d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28183bad551ce32e6ef52ba86ebd81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3c3666103b662998ad8e6b413054198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff478f6ce1cb4987e1d0f28889ec82bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618c4d998dea51a4af712df6b68a50f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075301a935c8f7a32980d6bf19f996d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c472623d4857f5917c7f48da2d5878d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306b6dbc524646f55221e3390ea7963203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71714a90070734f74233499810227d1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685b41cdb278ac1d306d242ba6b3e69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb371389a796ee3800b97b3fe76f931206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b013ec7a91964790bb12264cfa4187207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ec5cd768ad190b642d4b04602e328208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4ce92becfc9abe3319ccc9ecb7c8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2d6132798008c3646455251ba5f44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642281d5b8e589d9f5bf35cfab5d98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb7b1b06a13948a9daf6c8397674f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82654b2f0b6ed6f91384d4792157fb8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced92336d38a65c7aafa2d6b6ffc9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429d560766bcb8bba2dd59811f79d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a1eb4470e3d5a98f7788ac30e7cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c998d7952ccdd6ac6a1339cceb306217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c929fd603d933495b43bcea5a875a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a59fd4ff729bddba51b6242957fdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d3f8a561d5b752025a8b8872142f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978554de4733474cc5e35d5d9098266e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8829d6fd5505346e135cf674badb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0388b3e681bde01d067d3c21ae5be3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d8847334367a41f8b7bb5928eaf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1234627b8b014893c5f51827b96fc9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502efe190e36364f98d4d0642d11952226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce2c1e22b3bbc350c8c359b9d85cff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae485f3aff8992a433cfd593b63520d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53eff6b24f5972dd0f61f9fa1f924b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30a05c9c9cf9a48ec295ba147a062230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc07a4a1dcd3516440ad3539b63f0a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aafdd2a043d2066bcdf3e1815b52f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3824c560089a5fe10963b0aaa18f6d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5819fac1d3a9482e1c3cf99eff6d41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c314ceeb7365a2d2a906b7d3aa970235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051070252f5032acd8d0ecc91af7535236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166bd129f5a6b06c6b38dd601c249aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd123de23ad59718a587e1cbe15617ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb6ae0e641dfb51f1a7393bcdeed8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7c579cc5605b313e58ffc8b1ddfd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06872279cbe25e8166f8eb00ce7d1c1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb85ea8b7ac22b7471e2bd11a413e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893dfe17d34f4ae85bc39a99171a19c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b50c8b9f0b5f68913a39db3b3c1888244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8216c2b12173e5a19603208b8ce69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751bfbbcbba4a2b720e9377567a8f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181ca8753ff5e683d216d851c5276f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb983d55654ac9d525ec511ee7830516248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a1edcf22b1abf1b4289c979d5261249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e6433c48fe6b86eb0087d10d92614250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341acdad3e9f7e9ad83c5ba0d198257c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6254b2d46d401c3546bdd2e5a78925a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1855d4e44a972a17303ca43d0fff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd2ed490cb63f86b2af17e2aea3a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40ecf00039a30353f0b01ccf8545b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d1e8280c8f5af1923d57c9cd7fa35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bc7784b26627b0e174da9523ee589257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c5d2711dbfecfec7eea27f36ce471258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a5e3915eb0153ad714cdcc5cf804259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18570bc059877cb4b2c88b10de7682da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e840bcf188f9cc5583ebefef005bc72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c38fcca4f4691d609c37fba43f5f14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc80ed6bf14dbeb78abc0aa1c4e7122263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced323283ac0c4c7012a4799e32ea587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff478cfc67e6c122e960379e1b38b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba7dc682ae3653fea3936740cca4f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946cce47f8e995d1a4b5f4aa7d07a86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510429e7553b3ab1b6e26b8ad902e324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c389d648f8697cac6ffd92620aab2bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1946f159bb429b3e36b19be047f269a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69588fa63e02d4c968796b13f835ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d72f34396b6b23ba035d40ab222d8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aef844b6d5db517de76028b44bb93d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0038c977ccec60f6663b8cfc9a4c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02319820b719a5ac7b54f56c29a624275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3b3a774203fa5f6fe050e1643b357276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7251a7a643e78490540ec99ac4fc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46aa9a48de19e296152e4992be902d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c5793c5cdfe3bb0daeea4bb1e4918279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff94478d18aeefd5c90b5fa172fccc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83521b33cd40b208b7632026b673630281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca15f512b22d01304f578d6b3a0919282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad116fda1ca10aec5b2cd04be30fff5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28adcc270b146ddbc85f7cb362aec0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda4aa69967d7d7ccc7c46ebabe510285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6bf56110a7bd6df7a9dd6ca4ecf3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ca28cdeb5998a4d0eae4a636c10a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601516dd3e7f12470242884acdcedcaa288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>