--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3aa1a49cb70ed05ec77853783bb571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfbfc3af8adb5ea7f606fd196eaccb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1a89e2dcdc54491c367337dca9eb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb0820c3327e36ad236a62b970682f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4096970b1bbe424baae3a42e8b73d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39d9d18801a3b91bef700fca5d63c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b575270962a9bb72b0520e54e11c877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48ce4038544a61679b056dd238d7d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c690a983b26b1dee4a0188968e8e96a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8c4603f4544adb4628b943bf1c7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f48115a146ee9829ee19823d0f2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa2a6de888bfe9204406b4883464f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d18aac89ae0b9dee312071012dafb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d67e35bafe18243ec8a1526acaba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29659c15abf75f35374d32be717e11a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f550484bff47145fd02b92460ecdbff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaca51c94419482a61964b0dee6f4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00347e49fd1c14db414f81b177182db218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c95b1e6af2ba59ddfaebea74da7b6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e447e8d67c72d4e53d7b68e7e9ad8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b1e2a588953ba73a66f99bf1450fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab16871619b4d896cabf70e33aabfb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff971f483ca70d3a311534ebf7ee2fc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4437e0f54d1166cd82c9bc974b0cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2da7879a33970acb8f5a538ee098525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ce2be68f0568eaa3d0c8e4e37855026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838660a697e1f49d8357fc296b6070827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd61651246d83bbadc2e6c5670179328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c33fa48206f6df393c41a32578a71a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f66f558f83e3fe557acdbd8250b4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43879a83c6f788f2f14c4043969959431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63050e8d0cbadb45370e3ead752be9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372183c989dc5a64f622f8d3063a4ba333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d85b972ba780df1104039b52bf0d4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2bc1f3b7645d1fe1935d10f43f20335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78fe0b93ea7c8fa2c92c8dd449615436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e8cd5c7e2d7e6782e803f040ee2a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903960f5f67c3ed7c7b815a98515440938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634417b067e3b761978c54f0fef4ae4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79c2c9bc947645d4eea5d724073b7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5fcde586646bd156d3e7964ce43ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33b98d7a9b84db7c268811eda8093942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c2b7524b48a387e4335864d6bec9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22287da583ad86719929959f78fc5af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de030ab23efa279bee4582e56461c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09793cb65b80430c6ece2601a2565b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f964079c9ea0146f7d574cbd17a9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed15b5ae0b0cfae4861b02c1e38c56d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bb64de48145fe060349a2d6964d0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c23ae79b60947bba86da0af92e0af050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bfa6c2ddba733a5c176e3e99b6fe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe89b34562fbfeb587f7bd7efcd89e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f628fca063946303a71581f0ea5c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e58b5987163131a5c83018008693654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680f5889f28bbdcbfa1de99f05034f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a79d4a3676c25f51c40ceb0f65ae256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777aeb75502ecd3ff1fd572bf87555657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bd1cab14dc7ef9d4ce540a1330c3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7980ef06707bb4eac5170e713497e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cf6a4227c024b0f69b8f3fc45eaef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba750930217853822c994ccb3e20f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87d3260a2c631172aedd8f84a1a33462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5247bbd8029c8348db4c17adce28c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3e2c05bda292bfa259937b88be01b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdf783fcd62ed2c8ae97c50edacd3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dae882e415b2a3b78764458fac105366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2416e502e2490f8e53303143adfa4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28a4b4816c5fbf9e422d7a307e36b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e685c3ba443f4ee5c2475ff57802469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c10f8a1c5a304dce2e18f3846a410770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5b52e3f444c0185c1386b82630bcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ab382317b76ace18c80995e6377b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e149631e84a44490110379e1dad0eef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff10054e89934bc02ac036cd1a69d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fca4ef3e661e1025a2b26d01ac706275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc2974a49fc33c03d0f839ef82579e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeabc42ed918498c0ad1bead42848077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37cef78dae9f920258d5fb60e9b6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0bf224d6944d07e8b0a95b87bdc9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239dc5a0e67c330c0ca8dc398bf3fde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d862c1a96a443b3dcae9a921432cf9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224b8b0344e091bc1776fe5cb376aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ded166c893ccd0c85e517979cc73f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12fc44b9c61ddf30fca16c24b0952c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647268bab06a1f0e5e6464db489c0af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538017733e1d915cccb434935522ee5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc0e8ec066c948d5302eb6d0db1a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14723758c20326c784cff80ac63fc13988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3aaa85f235070c234d99b7dbfad5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8c313c7f81d7cf5d81a11d537181690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc0292eeb5b7f383b2daf067739cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e0a0155e9fc39715a34d301b774e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c833b12e064cd0b6f939f85e55e31c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ee56ec53de109c2389d0f3f0ed17094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4734df8dd1d27ba9b94cece73e1093295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694e20dbb4a68c1a3e1bb88bf37409c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af536b25f1772adc543d7f0b45c7ad997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeb05f8859c2987166dc634961612b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29ee4a9ce3ec7b6ef468325cb0793e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af35869d4ac2666750a9fc8bead7110100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261cf58cabb70a6ac9c62e57cf4519e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf80142392689896bb9b1371a1d21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107032cc835a28bff250be6596c2caef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62b897b663e3a825f167f398382de2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a897115f2cd85f80cbb650a46267747105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa52d796367c5a604a7d1635575b18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205031f193f3b2b661951a1b81a16837107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8277d2bc1c79160f4505c0c488c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650831962f989f27290eef9c7f9cd979109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5983a1189cfb6be086e4daaee0436d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f42bb2196e7d0c2b8756cb72f45a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3b181e60667078bca2ad06199344112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652924982f2835c4bd884afae6349c02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d63e1323d11a04d9a5fb02e46d36f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae2ebc6cc5c7e390b39f70bfd6b2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc0c4d696c7a7d400f87072ff3a1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74496fbca77d30d05393e3255b9687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c493276aeea32be3bb620cdc4b58da8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4cf606d33108f4039965fc5849420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b3a30e432e0b212d5ff470cd5f82c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8ee867588691bc2718793062d55cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba8590c9338a1aade36781dc025c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748eace1bf35923bd6b82391c0b417a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef58c5d50613368f6cac1f04db2562124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf18509c0a69e30b569582324d7bca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c74ba684256c2f7bb2784a141e70a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41afb6e4f90e88087ab6956e5fbd79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8923575af91b942d9d0fbdc18bb781128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc513b6ed5205e1905883567b9593d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379c3516aa62dfae7fdff0e7fa7e1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb190c3c1a83ab3e5b742704dcd63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d7a2218edb9acf7a6ae06cba5293132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d2551b0416282b6aacd290dc29738133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af630bf45e8ff9b814bc36cb03251134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb64eb2bc504c1c8440c4169f001fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b7dee5e1c4c735f021f0c7da59ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92166ba8dccd335a26af706b2a9a784d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb8cae2bfcbdc6e50aaaf4cd112c31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2639dec28296f8f1a7abeb4f22d1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a63f11028e2dc8be35c4a874a0537140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02977cc0ea3f9618e2a5d887d6efa34e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be92e4f3b2d78a8e2a5ed1fe48572e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940911c53bc27e9060727e7ab03b70f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d12d53dbfe37c0f7b027245f27035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb2230696c0bbfadcedb139b9baa99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e500d5b454e971ed0779652f0d3f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d072db041c39f34de5b2b51c7db5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa31fdbd680275c3161f54701ca261c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a306228699a8edfdb72d20de70069149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926110bda3515cc2e6e1fa6467e9197150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2a417cb44408afb04dcff46cd74e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479add21eb1fde7282170f24d8c48f81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abeeee46c3b29b1853bd81b4244817153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d56201e516c857dc8f730a755a5df7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeaf68d27f3c56d6fb4d45577b42ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ed35114d7c47f03a6bdceb1dcef33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071314b546ba4456f23940a5d7fcf44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5584b868c7802201546f6289a51de2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e7b3097c6abe2a64a966f600557d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd0b7a2db6cb688b06319d1f64c646160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4a0e3db2b3ee24771cf7dca321903161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f05ae1761b8f02d8da38d8128ab10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ffc07d6811562927b7a6f465391e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e527c65b17fe486c6ded1f5583d71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441b7757caf88000a8265bf1c26793165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259432abe73d5c64ebf5d87d8a9f66c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911b50f9869b656286b98ac33e400e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474d29546b489d044f955019aad081b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c12928addccd9785d2945b8040bd53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae632b33ced1f39caade8b96de98b8db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb31fecab8fa4867c356558257d4b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e24f743f3841e9c6d3bc0e3172f08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f35ed70f9c8fef2a1f35e3a3fc6d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962f0e8d3ee45640c147c9b2f01bfde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad63261a0e87c19e6934670c8933f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9decde536e678e6cee6514a179faf34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ef84b450ff20fafb5f4b9d0ca3384177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01e9af0a360e799da0b7a9a4c65bc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6524bf5b47eb0de7566883796dd24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffebd5f978d19f9dda993a5f18b77e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205249fb3cf4f2691307cb1a9c1364e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b93aee66bfe4857d3841b49d396ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1a3b989b82201abb3daaf61b0e43e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83595c48e340eb3e9ff71d8dce6cf387184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7578162715691effbc54f851b4bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36ed28e8c21960ef0a953fe7b0f99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123db78fdff59d97c34b3d8b09071c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32330d104e28ac4f760215b3ce7170e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803c662677cbf80c055ed7f4ff71e8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf331214ae7b226654f5dd1ac4e58b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d242097a39aeabd4853dfcca08774191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdff3a13d2b5379552e416a48d7bcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360290f9c87dbe54d16f5c4172ff5cc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc63abad29e5f9e1af2c0caf55f1f2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51399f0b5d9cf6c6ebc785c22ebaaca1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b53cd36a70baddf10ad4e404c77fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988cc4a0e03bc3a1ab143d504271d2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6958c9913a18267b8e84349aaabc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b2aeee9e4225c61e630ddc7838259199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e8242d2bfca97c35d896357184fea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544df63b4ae2238479b1a716c17a432201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c29b326db620cbeeb7664a86b76f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecc5e31cc454927c69a81ffa1c0da2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522523b8aac5c9e04a2f8b1e835d3fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be73e985d881ea30db86dd916b1041205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63963be16d6fa5aa0821da350bdcda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9fc7a4613b6c11e613ce9b7e961f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8354e6943d6f22cc316bd543bc07f61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548976557392af8de42cc60bf62f027209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ecb7e16f8b2617cf2080a671d5311210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cfc025f88127740120810dfaf36ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd7c0f1b8a064e102b764da2b697a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72febf82f82e0c15115dd489d091321213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84836bb06ec918aa5d72acc44cbd5db9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f6202f2481556322b27ea1d257e07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372fbea6acfc518b044d7461bf878f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed087502be49938cb298a9902e658a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c93f4469af0da53f1507601260ccc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64397e840bc7456e9a6b55a6cbcc1314219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9626f9ae1abe0a0b4cd7f29313598220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6844763fa6da68326c5ddfc22cd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381851d6c0abb7fb248efcf603272e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e7c9cd4b635f7c4122142cfc4a90a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487da24d1c9ecaee8e5e926a68c017224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ebe57501c2cf7ecaea2f9b7e12f9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6065fcd9dcc90331e49da6e39b1e4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9973631b82b58eb64ace6e0e50957a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d6afafaa42531f0fb507dc4f02e20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2aa9919e212c581a87a73d48de25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d47ac4201b4f09b64c06f948e256eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600190e27da4e6f7a4cbc8b189c2743231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdaa9ed94f2f84920c79dfa04b8f31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274dc37f69e9a432642920217f10a99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c075fa4d346edb0b5e2bfffb3d61b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb2855982bfc791967e0b8fb80a709235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2f8d4136e57704387b17c81d53267236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26fbfc83d39121fc0215fde4bee97f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f5b08b44f8a9577644c683477c57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1bd4d0358f080778d8cf7c6b07c9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8406490f1f195cf1bb50eed5b2c6a83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f86901f61571b978d2b02ca469e057241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3fa3cf07518c3ce7f246377c8e8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abbc2808b7ea0caea5f5e0a1cd7afe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02f2191bf041678791f2f60d16cd41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a6f6fa8ab22a2ebf06404522b1a17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7071c8f53501c1aa02fe69dcf87f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9850b80b67c5de7e8ad0ae6b4f49a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e5b8e0d234ca3f8d5ee8e795f88b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e2d7157b154abbb8f5c8455df25d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270cc7a3abbf715e0f28f9956ca8d13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812b44af26ca65a6533bd4907e560b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e92a3327e0c026be272a638deb58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a22bff1d2c1bda08bac659795dc6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001125d87ebe6b9374d6b8a6d25d0ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bfa9ba878a1987c3139d88c35a242255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f04fd3f5c56b7b58cdb883f59a0760256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa5286cad515e3ee95c8b0ce88055257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18f779a4a36786bc96f06eb56de3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f72c44d308da9ddfbcb82e8dee51e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42ac2c1c74657fc49347f6bce60d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47670254e339e03d4f7c16a3999782e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e2f4a2630addb6fc33279354dfa5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710cd5e63a74afa4a5473be95f15058263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ce1cafe1aab65846202fc033c8d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc614a02807ae25ec91418b40566eca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc608c792e304e435ff9e628160a79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a0ae4ad1ee5fcc8c085ab61cb7e93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093d6dfaf59b58c002ac0259e12a493268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635106796f6322e324c66fd5d8d73006269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635ca2f6fae7bb5aa621de8cc503dac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af4d7208355b9b7b0d2f3d8f1cc650271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff01fbb7e94db8646e01fe9a7956bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c9c39abcc9d2a4c84af226db44b30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bef50185e821c5ecc6a2db2f86ce94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b87e35d9a60ba411cb978b381f3df4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d1c2ab8af64f4f724d3e9ca0e787e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78d8838dfdaa0e7466147797effdb1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc84aee164e29beef0ab1088e391a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b7dfdbbd7785d9dd2dcc9949b8876279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9543b86f1c5e9b1b590062566b189a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3837c58217e5fa32e4ff965fd146b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d0caa4e6bcfd32c3e7c89e21c55f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ff519aac42846842a94a81bda65cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847da549183b2efb08fa36b967e209b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd560394412981a13fa94531d96f40a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdfcaf8a8c0867339729aaf57f48f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc6616f1ae164069aea393d85f1af2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da13ea277f2f7697884a4364ff571d9288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17a9bb5089ad1759f7dff84299d8fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0e9f107532519dd7678ac382369ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f80272a7230946df3e6ddb6cc99c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a54700f2a9bd2b60ef8bf8e23f9cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15fe1d24d084e293e27407e3851df75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f376dc194db71afe900e17caeae0996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade76ebdc304871a562d4354adfa39d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05748c11378306416450a19d31b31508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7623c117ffb1c530e4b520dee71659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b7190afde9fd5dd576fea0d3a66510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de2a04f38d152d5b197d45e9ddfaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b0b304acacb3b0423c8a714f519de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a8e861c88b265af04074e3da9073e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c94fb4d7709b6e53cbeb54b997d02e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d25b249550f2bca644531c302e1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b3073ceb4ba9d8c0e030956927d6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcf5711df718fbee0a8375e4bd792917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90780aaa77d3f00513eeb2475666b8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9b52c22ba99737fbca971b04ea7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5bf5568fe7f8599b9b1affb29985e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e06538b18ae37ff67a47512fa4070821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d90c84aba8e8ade38bedc034611d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef57a7296fb107b1b7d9cba1043199823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f026729be1b5d34c5c3971097523a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0a334333e830fa816c9231b2a91b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d73d69f1f82a50c0f5fb91706200726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fa0535be4dde8f44472c3fd206f0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9bc7df1acd3e23e9f2bec305d234728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd6c93a8c115793bb27765c512d0d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe025d743c2714c080930295173942730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371777d5786a4fae8ff6344580dbadb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aa948aaf5821b586b79b25b77cddb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a1437f98c391a8f131a6a9bbf83c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa7e3dcea2ffeff1b5f128d5da84a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4897a7a06f0a86f406d140e561d142c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf8b4124208dc8fac84bad9282c9ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557911a2ef091261fde321fbcb12ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d259941b3092dae78d7c4e72ed1bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2059d41d2391c46a628107712ec0c7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac62a44ba52303628dd353afae7a4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18eaa5f29ee60ea0e5a80d4bb3f6f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9425d0ff06ad9a481d23b269a518c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df421b45d712f67a66012e11058fe043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca026f90a9a76153865e28206bd0c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654680281d57b5e23ad992b7e8208c6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d68bfbdd741759b5659e7e759169b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f06408156fdfd2411391712195b97747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd028fc0775f51b98fa46da955dbc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8234eff106df3b8dd950bcab52d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4dd20b0ff990068d1359fe9743c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb2eb42d5b0765413e7e64749e2f5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0cc27cdf07fed6e504e02c39d274952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9c9a6edbbe4ca3e60b9dafc6c5db153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda1294e516796535ce0effbd0e060154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54938740ca36abd58d54a5115e4793dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb53aa4cf10bbec00f7499f682e4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3f4edbd81415e047f1a98a0949e1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352bb487da556aa19f0d1d4d6318dba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a715c1fb1333b54f9f76a29fb48859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67a9a847c8028a703e2741a659dbc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f97006671331f74786d6f0917d4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80f930d4e98404290e8054093ca65962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d45cb06fa5f41b11796610ed042f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d6efc2018a1508422e315cc5259b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c22300a890135da9cedc3e50fef1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff13406783026c4066341fd3b05c44e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad276738d987aba0341fd9504841be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fc09c387d88fef5526b3a1ee0a9de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc4d12ea41c6fc13e4b85195335a8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306393c55e611691531db00649b79470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79d9e20017dcb93819fddb1ff2c0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8adad914d0f31a50d286e1cc45322a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea421ba98e87eb9a5b69dde430a5fe0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd70f0f5be741319744750ba51894df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac6c5f7197a407ac010bd7089a687175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f9f5b9bab7e7487184d82d62a2ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573faec355957a322695784c22dc1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51816fd5f5a217ac330e9e5c4fa29a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c174df0c6e9781a2b2f9856d9b6f9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7452232e204f93b4d1b1ab633780580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00eab2eb1efbb0362d149a7c28dd4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e123e613bd9ba0a50ac2374ef271882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de599aa001de0586de53fd3e968b6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a266495175fc00c680aff6e2f1da82e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812e2e0f4e2eacdb436af3f9897045e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba8f7e5e2eabd237c5efa6c2240c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227d12d2cfc4fa25f3ed38822394dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9f240670c8d62ea5d6fba2bbafebc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81084bfdade820a20e79f1aea70680eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4dcf6b6102cda5d4f10897fa8433390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cbc7d58eb4639f812d9ab21e461dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70396f3c84f4b58d070348b0db8c7f0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beae459ffc292b2e5548f882ab569cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91534a572c1d65fb50dcc40f004a05394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4b48fc3b67aedc85df323d1e28d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260be5706ffc8ddf7aac7e8370a949796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f60b07a516878fd2303e46dd67cab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2841c25c082b51859134f5b827e9e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe834c3a89d3caf59599d5c68df33799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca1961fca954219acbe4ccbb5c6e2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a7c3ce74286796631da768a517aa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8ed25ed6b2637ff9fab3700600c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2363a1ccf0ace11f6dc19bcc068531103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965be3fa3f044f68958238746ff0217104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f86d6dcb131f0c3bd9f1a9fd380814105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845264372360092bb5f790aa4979272e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605a9572b388c059a43fa4c5d200e9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270674c79083d76c0bda23fe177ea79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121737e53b8ebb32ba24b292d7b9c8f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff81e13b748605a4360c8407daed65c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549df36f0cf7879554a1d8bb3ef96f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bd92dbdd1ef15a1ea3120cf050686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834f49cc62e7ee2568b4edcf2a62de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129537836cee7e94fe6c7568d46472e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66311d72422729d647b96fadd24e5030115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01d853d2ef484886ce5e86f449e176116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48247cab0cb7d5db0f8b683329255e89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf62f82a95474f4842d2e2a7c7062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a57489b16e0e36bc589bcea78e8fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bfe2065ac35cb90b652136c14abec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f64b1140e2c8c9ae46e256c14b034121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca270d620cb03d1d5ba9b4690fc9153f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b328e0f4a2e46a21725c73de41516123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76a5253eea3ce55052c503f34d4dab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420bfccf114ed1523a15a8be8439978125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77278f8a1056f2f34ae065fd331f9475126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902970466de6f1a885895081e5692ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23029aaa1862febd479b306a6183c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67537a3cdce329c6c866ed2a56929129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e62f57ee4eb528ac8fd7077d47b65b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4cbece2981f8fb0987a74d4c93e87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b812966c21f5d079a8e48579d6d9178132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f037a87fbfe6e5eeb7ecabdf82fd37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59079822414ca156e1a84ef425f6447134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993208a37fcf012995a5804a7890269135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272f4440ebada56a7498a7ba621687136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeeb61e7c2190f3f337460e9629184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e317d3d0f482fca0acf5aa1cc483308138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f642f0f73ad310b6f1e140b2746101139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719e27a25f4719275fa9ac2bd6cf570140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe6db1582087d387aa2d863506442141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9bbc335b15d419a78dc09ad1810fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65694aebda71d533486051e16527f531143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086dfac3604f6f02f71d6dd36739a46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ad0847d234b19dd380db246ea4751145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fe15675895ec56f73bf16c1aa8201146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56d0b4218ba99f78347baa0a9fbaa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b48b306c35129bf012284b2519888148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a29979bd6e85d6ecde5c0da3df2289149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346183c0941332da3f0ef209ac31fd67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64352a9a884b6811088d91530520fa0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb3e74e43b45c573220843ec587cbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367260be2d7d402b1bfdff6d1a7426bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf31f79c2df07d3734622622ddcea0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf6c5729f6ddfb9c115c7233d731d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54a7e0ed7958148a29e2c669faebd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87232b777b9c36a2293046708b2344cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3642a0c1f7d36990594ec7b83d945158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4b86c10b214a92fe5f85ffd5098a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad44afccec45e3a4514f12dc51f857160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac91ad8b62bf7848e766ff60964b4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5ec902c705b3e3ee66c6f4f32f8fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03241dd0554575c346869235b05b9ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5436bb7d9236bdb808a42287a62fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fdf5c403d83061a0d6360ec57ed2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78908ec3eb1916ee5c2f3cfdffaccca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a91216a3c311357c8ce3c5461ee8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cd0ccee9c44e7a3adae847c97cee4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38c28d42b2f07ed11dbf1f41f73981169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb44138875e66ec9b5ca9c1c031586170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51120b442441980a94970be43e8a3129171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a2ca591e36ca9b042803724f47b36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540268e2d98f1cbdb7dc2aaf084b58e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030e9234d0e6bd76371a1f70e1e6194174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979496562477c81a56777adc0e454f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52ef0af027efeedc9a0ad75a2ec2b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d2cc003b24c4466ecb127292d5b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95947a2abd504b506ea87b45e9d8677178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11251f029d600787f0a32c05e344fc37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db628e79076c5e9b8c671ab05bd8c42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3581d713b62d54526f8218ae3e331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c242df1410de4eb1cca69fb8c1b028f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa505ff3ef58301edf96da34d9abb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7bcdd3b16def61572f4452048e65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8052db210e10dcc2205e2d40bfaafb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283697292e26d1fab6366c1e2e0295186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910047b534cd95136ba5a01f6bf79e18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18dd209775f2df8bd696893bdcd38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cad7dc4629a053a91c593e9dda9c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea382df8976983d92f11fa4604234f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b0e5fd49b432e2371adeb01e486a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1191274d37ffa9cfd6598704d48bdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f42b22e22ac1fffa645c16ef476f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16653eeddd70d284a6e56b6d7535dab1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7ab42974f6955144ae0bf70e289d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1de4af96f86b6996bff700dd916b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b51d445dce7660c85a86958c2b84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926de7cbbe065edef086b2e01f710af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d4bc8aa4e3b4d68b8b7e2330d446199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760487d6cba0231878bd0a452fe7d83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30608162a62f94e4fbd12efa8e3b380b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f06fdb17f96697789f3952adfbe75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2325f3a7c67b15ebb7e399c30151e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e813f8dff60ab8e86578061460dd592204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21f60a9315666579f6c1e08f37d603205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691d85dc0eb3cf12dd1104e72e259b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7400fbba2a5d6eee394d8b847525b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56663d7a1b82dfe70add24f887f41294208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c1d58cf62e10f7170b701c9adb402209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443460f3e233b75a0e7ccf743c4c806210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296916604a133036a77d5259d9e4eb18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d8d87cb703a77796f4888d87afa64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cff3b62f4c7f4a81d49d810ca94a98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31babcd63fb6e21b7f46e22aa07156e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f8195e345e7fc7a4abe0e9f04532215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4146b8bfb22280b4461cd3072df61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaced12d8610f0b6e4367621411d3432217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7febc2b67e87f7d56bbb7655234cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b6ed7700664c39229911297247d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c8fe21494e9eca073a1e7ee1d2c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f6e1edfb06c52c52f47bb5ebf59a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe904e3d064551347966bae3b23a60c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a988ec808422342717133a2a91733f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868a7eabf0000c40f18ed54ad290922224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4ee94c7b1ad91e4fd6425d97327d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65e5cb49100d749527958a40fc029f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf193b07fd1cc0be5fb8eeb97a08ae8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0839251672ae88571ab0418ef79799a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba93b8d71b95f8703cbf0754cb221229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb67b3b1dc24e8995e945857808db7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d63c83fa0a9e176d8dad3cc5c52c42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d5d5a4deb9aeda281b8bd8845ae9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5a84d598126960793e7ea24e812ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645803e9f6e4638c227afd1b71dc8f32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c9d4d66fd8fcdd7ff4c1a4056f8c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61e889fbeddf70f0e8094259d1b7e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4725ddc4fd288abca00920456b80eef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a633a8212d096abebc364725f478b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f98813462b1a64928e920998b1597239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcda3217607f1cb1fb7124f3a8075ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124bc80a259632b133b94f86f584534241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bb843cad72466f59d1195c967c5ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912491e715a80da012551d76fd66a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944fc6765bd6766e7a003981775858244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fddf4d64ca2bdf247b0e8283245a78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63dcea5bc341ace80e5477f8b96f26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55503f550a91c16d304752f24b3d73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1ea3adddd9823eea26eeb029bef84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5030b8570eda9c7c532537470de003249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801589aaa49a86a820bf76c6e9eee8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccdf25a21d18449d3354780011e7d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813e3dc8d56fc0dfab8a00b1c8fddf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1cbf3c2229cb409f7929153e79436253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc796d3dd70e4f03eab8d75145f06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a109ab5fdc3a69789b90a3032a0c70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc40047af5f96dcf731cd9624ee60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae227b3c360f6a826e0ac9c55d6cc9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640baebbeaeb7e4ed79a94d6b154cec6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82517bb28cb7409ec9ea66c7393f7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3e97c9ca79a7ebb3c17372f3f587260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa82ea61dfae4974fbb94c1c94bfa1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6db65225294f2b16e6ee312908df4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f8b1e3a5af4fb8c050a71f8cc9f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc6ffd448e8ef5cfa7abd19c5a3781264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce69fadac2a3cdc4cfb888fe2117e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bd570008027816b63becbbcb18612266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3877d9281023f5b3e632c61f57a588267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30496105767da22e176ded11df0b6dcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642093ee6f69bb26feff3855afdb6262269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20bc7726be370b2620d8603f638f5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36f5d7c28a430a41bbdcfb90873caf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bee129edcbb0b1602e03e7d807858a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f442e7d889e65a6371007e98e149273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d45f53257ebb85ae9001a0d2831c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677554655a82852374030d5fb96a2a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef976e5811acf356bfa76cb4556945276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707f9ce5742396f50a1a5f447f0f13e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be661d45c5be75630a0dffd0362590278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76078bfd2ddf7ba06d81c22110d9720f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855e52d5ff523a214be669bb8b8560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639625a9aa5c6ce9992035a6d385cbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35796bfc70d8024920bc768382042d47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a089576133263581d451d2e95b836283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5d2d93fcbc22e4743e3b6c54c933a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00dbcb6699707f7c88b83a46e0659f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f3de7f0f1f9d1d751de7492bd5a0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9c1a3f1937987d4251c3e71cb976287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c4b8d5fd288cee25f89b0eba336ae288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>