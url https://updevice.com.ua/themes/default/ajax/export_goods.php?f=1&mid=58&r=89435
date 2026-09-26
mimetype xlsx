--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b64b957e7c45ef493521c525e80e6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e1ed90acce3b78b1b2bb793eeb8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120b7356ed1b1eefdfb113a90e8013a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebfff5ba8c17babb5b233430ddd6674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b63c1954162d44dda446d7c3c0d7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301efbf5422c0bd0b1578ca762ffc8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98bf4ef7d0b3acf297a9581568c9057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9866541dfab5485aa6156267df0668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790988aa0f4aa34350dfcc85ae7be599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570d6eaaafaf24772a6d0f4567411d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e4b14f457035069e1ef7177e82b9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78390db6ec504c0322a61b690718922512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640881e4032c1436a21d58405e3d5bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b711d164d8662c28d272a9823559d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4651b5a020462c7bc1bc4ff68e7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ec17083d2b5e4d2cb85b775a7dc8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f27fc4bac8edc1c65eccf9f56775e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751eb5616bff93bc961d3842f1af8fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea8584ce90d81142f62433db4b403319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff30fa8f33dd52407daacc9506666820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e82dc70b173cfef02980566e5bdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b865e06954aa5fdd958820347f1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a85bfde61384b04d04648caf2c7e3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5c0e61ea98a050e043f5a590a3d9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff668cdb64f1ad6c7cab2cfc750a0a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94987bac0b7d524dfc8944930d0564d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a8d5a862f25fa19b9091903aab0b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02293e953e510b43f21207b86d56797a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22959822d65588a8fb76d5d060a6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60ebe9938d804cbc84efe17ca56c9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e471df3762f906cec1b3b0785eb673531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49064be33e0310f6a1e529f784f47732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a064bd474163ad9f70fbc5aba26990633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c05ac84b0cb3cd9c93bcc056f61d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9c68f22f7d6d00a8527bf4a25a37835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd904ddd989cf90b2447cbdd12808536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd074ea31c95d5f6004e8730d03a3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e20b1272dd92935df33aef477399338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f21e8c3da0ce41f33885f7c3d31c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73354712238f5a0e8da0fcc539066bfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1044808031dbe10fffdec7c52291e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6884e670b1ef989f9761e34a8bbe042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3fd830e4e90bd41cff8cec10dbfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cc9ce4bdf762bef6d45fb24668a5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee016202f5c9e1adcf456a660a73f7f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf927d1501baa29d0dde2e858e2d4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8666ea646991dd6646bd9ae9c11547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad8fd920d31685fd11694b773aab4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0891adbc1c64eb72c1536aab4bd1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf8ce945575fda248ae02ca8bb851e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ef3ebba7f8e0f45df3e9e5178596151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031dd4afd1b51355b03b0c43b05df8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5025e349581a1f672d94acdcaf15a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d48e3348d69eb0af7454feb94ccc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96264542a33a9646df93c01ce8a4cb1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764b21217f80ab90f2c4978e3b6f24456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80442ffef2d1938f946d6ee1c70235d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc607dece6033c5d04709b7ec366a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaf8e9b632374c03bc0e76329031d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfe3f928f2a11de8c0c5fc0f4af1b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16532016c4ff47fc9c29f0453d734761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a218b27c52665b130e313d8960c82a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a04c94d64e7fb3a2db43cd6216f7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e995dee51ffa8ced630eeec37a9df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac698a12f6f6d054ce0b15303f18b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b97e9ac84b4c682eb7ada752a649266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54462cf4ac9cb6a29c4fc5a3646fa5b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e9f12857e27f561e1f3c034615afc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c4c75b7a7957eaf257085a4ca64369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a4b4b0e8b85140aa0271d24e8c6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b1e020243e76d28149d0fdf2c04371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ae6db5d231ed51544751122ce5b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17311b50fd81c05092af6370e1733d5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe313181354e87e656877d013b26d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500a2df7f37ac5e3a365aa4db4edd5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e024cd22edc35dfcbd3a736cac05076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f0b6395a1254f4a1cef7e27a3e36b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9602d95bd757adbe46574657bb3c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b1859dfa7ed7b0d17854bb98d17f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866f36e8d374b3ede64a0bcdd7a84cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944f5822bbe2b5d46c68f27478c6c8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac26c638d6251a199af90914dd588282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707d7ea74053f6934d90664f7c491fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57176df43268715ed82adf272718fc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a527c2f6fe2e14d2697130ca17d4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f646d609df79c4d76b6ea3234268f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4f66a3bcf16e959bbd437d42d38f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df2d2287c5b33142ad2da6d95561c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732250b2c25b20ba0694f93a4aaee10189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd32624378931796b20813aae634ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d072debd7e24c65a97aea382ba96e2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b975e3b411f95ba47101eb401c5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee847d9540fa22a9ddf57d20f051e3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c32059db0b5f3b33cadd58869e7e6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1fa35a17c91d7c06f4c3ce074dec195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f7d317e2f101640c79486829f8a9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580546ccf346dce683c0d19c41f1a9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830124089332919e08800e951380f57398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f91b6e7c020801ef2718955824bfbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981af124dce9b9fa3dd4ba9398799274100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0820b65fd2a90271852cdc9576e14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac910c3f22e6c8ed3593ecf1c12988f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480343e3b0ec77d528857b6c959b51e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7625a7275e62d0b91a012f0eb584a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f65bef93f52495bdcdb1baf02e23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e56a47f8e1c7cff5fa21015bf1f1d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eca4e3b081c2baeca9353a5751ce5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005596ee2d7c214a0b60d8f59468ff9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2fc1613153db1a46a81ee53daed28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e9ba719d154d00ebee669a05103d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3884f147c915f84ae90ff0e57e1e44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6cf40eccf3a84c90abaf3666e4752112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d12cf7915aef7d1a0ae9cf7508f846113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569216423546765d6ea2e82d68867eda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e7925dc92f679c3fe1fb6d933d877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44bc1eaaf91aa4114d1e5a6e5c6bee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e4a1168e43f9bec41a22f6a7d408117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b8e1e791b9ec6329209f3d8821fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436f15aa307cb6a6a7ebc7ddb45b74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106e28e9132cad67e5dde65031fa82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a061a8d945b5547860eeb81ad805b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64a50de3b3e0a6bdfe027fdd8a394c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746d67bdf248b94e67591ba57e71ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e26d1c6a90ef9a6cfe7691cd7749124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f7377a84245395cef21d5854af62c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9022895cdf83284dac7558de2cb3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b74e3ebff6625cba0a45ada2a083d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172c801aea87a7113819a699e8ef28f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034ba63b2f00b943c7350e6ec22d0fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3925332869663c13609921913c288130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e1b23c7e48012afe5ad63dd7ea5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e685fc64ed2c2e3406c72594399d08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931bd04f1ec7f97ee604c3b6f0a05e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de51b6bdb243053bff2aa41f5fc4c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb9eb21b427e5e10686cc83200e4f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e3cab571220158ab33c398a653229136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80ab240d54f97f8a97106a1a28f8dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f51cf4607f3bfc2737c46e71efc5f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50100ed0b40c7f966b326a3b1d26da9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130ad73f640b7a84f984a881c1e597140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b64ef72ed55b0b2cc52cfc66d78476141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396da3fd4668f2dd39a041812c11d42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df53e0375f2cfd8b1b1de3b474d38b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54388f14475017c062e47a6874070caa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f356893eeaf04c407e7aefea63a87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2fa5e5fadefae2779e3b777ef2de8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2a8d6ec67034c9e4feb011945eac7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7268a39cb80a3808be83e1cbc41f634148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b70f4e7916e26d7de62adbaa8523f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63390e2619603e21d65d94eafdb2b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f2b2584dab2a49861d1dff56aa23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5568c7546b6b7ebcb27a2eedb4d7e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d65707545b3e30cd31580cb9bcbf07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf626ad69c3e1d00b794b1429edf933154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca30bf6ec356a9171d3096382af124155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4fa5fc6249212997bbd07b849ee76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80081e0f3d5b7c30dc635048606201e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd01caa32b39ac3409ca01b25803e8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99006bd3227f3fce20a19d64f63d5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd191531db4de49680e41c7ea3608132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26223fecbad467668de4578a232cd70e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4aa581a34a7fba9802cd09ffb1e6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb8216c35853d4b44e3da400b5db1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070bb0f5d9487ab8001491b5fd6c79b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c178468daafd5cfa42260d0c20fb28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c053bc471fd8a5830bfc970d2e879166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875358d82c8218d55f766c0bf7e71783167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5176b1ac4774867b4057803c0f89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f6f474f47a9afa5b209d654259b6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db949a722c4f6967d6ce793ac658a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9cdfcaff5b18a88880a136fab7129171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437229525b55362a7bafcd1a55e56748172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcbe2f8882ac60100569fe31754f12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc8355de7f73a2312c5bc129fe243d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7793a78812c6119fbaeda8affe0ca4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe1d3a26f1fb8b8d9ad86e091c72bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5fb3c215587058d720d58249babac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bbb561ea97a5f2bcf1c1a4bfd3aa7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2665f8d0f457d42f3e0ba060681f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819462fa46f8b86bcf816c1707f53c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9916dea95c221adaabea3116fc6475181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6550e4343dd0e683431644f4201e30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd20ee0b0f7a9b7b6d308f49eb94c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c0eaf6653cc576dada7d6f3a24e37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbe9cc70f34a6c046449af23af913d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810628f6367e77e48da038ea24b0973186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697148923860d4f4219106347a7bf37d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675efc5f576201dd046f649d4b53bb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90d61e983d3b2c1d1b1c09434504fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb72f0bb56a68077c6ff793bd70529190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530c7adbe7880b0f4140e507ac95b27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ed880903985b24ae17fb640431351192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848703bf9f6bab3d44892bea15900718193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6019d72faceaed49d1c4e693ccd758194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3ba8be4e5035dfe212215e99dbd78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc4d0c84b0706c8cd4f0ee939eda8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad8c7cd3eda76eba8ecf45403a6ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005c1c8cfb3f70961336bd2339e3272198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74357741edb041a3da6d04e7d8e957bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520a301b466b8b4dae779e1453b0466200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764764980b764483f00cbf54f1605426201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d695cb0b709163d11d51a66bd3bd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf9c69363087f5065b542907f9550203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f03d5e73ad9532e4f68ea2de3db16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bee8a7e46f5790d003f1f43cf939e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9643c19e827e6ad6ec22364a9a3aa0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07f55e67d43aea391b5d9a3be7af3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5d5c6ac68282b54e4f7b011ac5ca5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb03afcab36cdef2f4c85ac6a50747209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a491ea35ea4c39ffbe082032e7eb55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd75067af97219430b8f6a93e7fa2f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8ae9164eb8a67023ccd6a8f9d1f9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b9efc60acb0663738a2256d5830cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce177c2ab792302aa1cb0ce8714f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba45789a36d6af02081deda5fb2fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eac32c6f0b057afd2570412f3361e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241cd6315280f185eb7684d898c006a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ff1c461e1c1ea205d26b2a1003b10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b37f1bf281b11cb34b0cafe2f5fe86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87205e685f3421be66785b0adae9d63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28123e37bf69823fb38366dcf3a88d6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab992a91ce3adfb83bf7f972098ee794222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbb1e008b34ef65565d5a9576cd6a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8717017591ed7a63c653460f1a1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ec35b4d7aa417f29372cefcb71291225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca3cd736c49ac531ff6b81d3b74062226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f7608977f893dca3e6a287768ee42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85c3f82fca1da3cfae4c2ea34928a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57fedfb5068fd21917b334fa241449229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d24398c3038609bc1074337679be1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ee22feed63c07098223ae41188127231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71394e324ea7c2bc8aedbd68b50e7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa1a6287e49e4558bb29e0163eb337233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072d897b357e377b26182b4c03a1694234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd967a67e42276913911e8eb84bf15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a90f6b1ab106afd4714a1e7298f83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768dd924dcd737a0ed752547d97295b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502352f91dbbe5f87374498a434c106238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021f10e99f1ce1340bec7e0cc9aa6ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24463e895a834c33b700c3af81ce706c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5875997a146681a0ba407e695549cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b06078a2dc1e0befb2d9b4a0d738ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5832d89ac1d510734ed2a541fdd8f9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98652709af8cc5ba3a795c1188d11749244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28f2c4d1ff68720839a4ee72c18821245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aea4db599f49f8edf96e2b517e3c92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dcfb59d6415ff6a08459f0256e9a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30f4e922790d5eb7d4b8f45642076248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3301d7b69b55b91db605b4a9a3d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d46d86ff34362416260627cd5547ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c85eedb12bd389755acfa7ef77dcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8f6e666efb88561dd9b3304a7fc42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f0fd498f1c80e27fa953262b6c917253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8059835fe4a5068279a947c41ac3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81f740c2ac12b5e53ccbdb32889cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e38364ca5c782f0c73013c27d2d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f68af5a7271f2b452c58d753ea20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170fee281044d3671362b36c63d698a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23dffcf1df3f36a122ed41963045e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587d2508575d2023c0fd381ed512162260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4403b137466f65aa73809d79043ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e35b47ffee1ff7a46ac1823e1f40e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69923501469d458e59c7ec147f3ad2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12153e3427816d77694d215a2402a62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f94e7fb125ff003cfc8e16d29c8aa8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eefeeb04f0b17f279f5350e0998fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6caf2c73773aa0f9e4606d0db45f05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d207f82f469554df4e3ac91732513b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53802b5588ff6d5f0400ad09a52f28ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663cf30048006ca49b238be6b79b3fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cc675de69dda3f403ac53c1887c66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9209c4872438fff26532879935b9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c9d106a74579269c3b0f065e0032273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0925b1703f4d47866ea64d9df75c4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e2f447215b92a1a1343fbb3ec5344275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7697c107b7d6adcc855b31aa29c59f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693563aae2d8246bcf961079f03e2dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f0fde88a91482625a279ed56a1e41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e4b511fd5cd44dc2a4373e6e18635279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65ab9715c6f5a2ed141ac66c0bceab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de92abaf1c687c2e50a2624e6edf92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9081b184c5f32b6c5aa94f8e8594771282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b912170a7175cca3910bf8db0b091283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dacc6899678c8f0e1ae21172c84e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331bf45cc5af307dd70eb96fe0783b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50c96e4ad5e150b1726ac082268373286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7cc96070f77fa79df40a593429cb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74953334a04b513f3f3988d57da34288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a135f2b7ceaa0be53031d1eac6e59d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e60f5ba1a330d33e061ec025006ddb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c834057aa842b81e0b5dd6b44c3c6333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ed4051e4453372bef689ca472af74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810856ad5027e51501d78fe9392469825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a528b9f544593a372dfd370efaae906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f4a0f56fd72af5811168900f9bc917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2874da49f1b85f901956127bc7e0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222da0160095a7920cdc526cb55da7889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793f236a0474b200eb58da8c71e2c5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e61d3867b57b88804a14a3d8444611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ad2267a1c4296e4adc87ca74a0ad712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2aa012e8c2285c92b9a71d6267a8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ffb2ba871c5833df775fafc78e3b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28e9cd747d1dcdb8d9a42fb04f20215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9dbf50b24f405aefac94fd2a8079216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8489ad6ccb862dab9f274e10d3dc3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954196694bca52f4bcc6a3ad697c88e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7044c24ed4e52aaf2679c1994ee719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392cac33a0fcffd96262c34890a4cc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b10d00b848c1e0b8421945cfb62c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218905831e7886ed56a95e5b55dc5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d6ab7d497d1027d266272035f0c0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505973af7ed0e4d2d1e302406d8be5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e862ac75ea18ee551e95c9ab45e97ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccc5b33f8f521f479d752e365192af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04666355789717eede82c3214238c8ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72779ba2a1b9481ad15d52c3b07b5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068b195967d381e4b2113440a47ded429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b15dfb15c90b3e72ae6f677dbdb20230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbcc5ec29061b3f38e77ce2537400b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e293ba66e07cd745b06b90821fa9ac032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91a4d8999c506f4795866183d836c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe57355a891f4f96e944c67de7abc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93541087ff41b2765753352e76888235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b1cd4768ee647680de99f647835e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcf7edc41a16de62f2fb4847c2e3a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8860d0f235fdd2f471bde7b5e35d0fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569054ad67408ac3847d7a56fee7cd6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c7bd78e5d4b005d9e576fbe9ef7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0a33f5784b4246290fde72874dc4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518541b13af851a801d2d7afae9eda742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9000d717688b4de90472deba578cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b5333090e9f5550ef988d6bb38b3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f34fb3952ccd8e926ef6f0098e279345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc1c77240d4d72e6d0ec7ac50d852046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab3ed0f63b9f2e66568ea2fd21967047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a36985be6828af542422b0895f29648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eea88b7a589f8d377181deefb097f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83017aa0a2d7cbf7261d27f5872e6dc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aed70a1b6f1fed3d0ee7bb6b93b1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff0c6fd6b5cb3285074201536008f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29020e4d2d9ea0749024072405ee4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba2f23bfe4dfa77faf9ba4076a8c8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86932d59af2cd3ff559bfde833a6fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246842c44144861775f4d84c4fbd38ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7df969364122046a7a160378b60d3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915a777830c5c62146d85ee53e4758e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6e3642d74d37a50d1d7ccee8ddad159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5385e10d0de4313a0a700cd8a65f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7a92dd67d5f921df90de6c0f7039a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb518fb5bdd80e61f8f283de4ac5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b05477adb6d4f0d2c9cb9663dff363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455cfacda7139d7745c457a0400bc2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc0a6b5497965f68f1279bd87b51965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85252d762c2120a4d08aacd894c8007b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cce5eea2791d2b6cb1324c40ae9cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7068a5fb855c4a2214b02be18ff83168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84dd811905097b08bdcf5f550099c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddbd12cdb80fae8a92fdffed3ab4c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9731fc4721a5ed74af5e8d3588767fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1603958a4f9d1228bb316b9bad67872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d223ed6cc7f8f7adb2f03a847e6a9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabc26abfc2bf17dc0b1dcb8d707ec574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276899a67cbeda776a40e725a087ee9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8d30e8dab48c9776676969476caa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d3a08319cf0a8f5ff4b1213e202377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375696783adcb0a7966e49fb8bf50caf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28994649d99b37ee65f2ffc96375f5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e71e3399b77d10ff0b7909829a17080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e412c25f04db982da66b25da5089f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1589369f6c0a4f85d8467af5f49c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db625d8db2c6263c0acb602f76e662383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db47a0af43604a5691cbf1c1472bba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e18d28a74ee06809f2b2ba385eaa1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17358bad136728927a7db61f879046f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336dbfdbf99fb550d5aaf46ab7264e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d209257486e3772eb94e8bccd1b2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a15f69c0d8f29781031d3a0aabf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4723613634c8905292901c9ca3fa25b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4130bbaee5c5a7df9a3d129f1b06391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c14722694bed6d66a2954c213e1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d927a5804d10deb0f4bbeb442c89eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fd7f051b412c9ead6694343fa65ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ec4ab2814af0484dbc7bccec458d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1f589eb5615bd212b9e1b4229858e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb06e4f198436046db336894611b6c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf66f593ad3302b8cadd2cdce26ef198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b967bb34e8a0ba66d15b1dc4a79399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43fdb0128bd9b58de070b3b999589100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d32faabcba16e1a435be848313d25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ab4e02adab9cc952e707348d71934102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce4f13938bb7371060802b781c4f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e160f2ff2e452f72cb9f24482ea6aff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316ea2753596b6782c78cdfc7f20e69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8936dd1db9cea8bcee364503a939f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be22093710d35113fb8b1dd0d755db8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0786331f9c45a57b747d7f42c52dc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c0a45341d24bda63ade3cfa86ee01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884875ce7fea8ff1856a187613a30595110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd71ceedfbc71f97d435dce64c3c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67e480762ab76558ab386156e5fe18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aafe4401dfd300cd48132e9c02624113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe1b21c10ec55d390f1adf96ea138114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544acd6173a2a2eaac08def52cd111e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c12de0db1d2de54d61d54be250329116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f630c3e1940ce12061d252bb0bf7dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342cf369d3f4b7cfc6bbc870e969825118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e4654694adfa79db41cfda96416d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6eb6c7d46e19d8005cb489adb48e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ec5a04ec6de8bf90e9fcc441f5d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84a0abc6bd554b95631e6c868e17fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd49c76c336e7d7b6ad2fa8e2fc7a60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cc4478e49908993ca533553b17ab2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13ccdf8cd9c1192c6f0b350693b9d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1b536428109f25e2f77036d3bcef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3f7ea19ade6c2d87cb831afdea5d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0031d211a62e1c034183415b26ee051128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae8b70ff5638ecaf50cce1757c268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710ec0e798c1860b959a6a76282e949130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5f06887d8ed742eee32537764c48c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38a0f10fd92f303fe123db72389c91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5946a36c249476ba82622f4f1a21539133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f59701d3cdbd8edcc793c629912b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147be55d0f0bfa939c505e396503ef1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed9e78e2f6dc630ab035305cb98f10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc828505fc2b53ded373b4cb63b69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3cf10584c6e54897a6361ccb96c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb14ed0e9b83eed45a57b446237d27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d9b7e7bbe185cd4f65c7dc226c5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da80d23225c11e832b5e4f7aec6b0c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49272d850335361c2b4a57850f075daa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38a86b9d19d868b90bb3ab47f1a6b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c9d5df57fd00491cef117c50de77b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bfeb4f832659181573a9ac514f1ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401ada850740f6d2bb83cd601c0a82e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104c6673d5ca145e21e9f4855470409147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25153a5cc38c50798e74e921ea822f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6270144ed9b47292c7b6f8937ae8cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4129d254432e6142a26f8e17197f24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441016e0d3e8b2d3c924069d1d14cd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5e23b3ca0ab22b5b5a7cc41afcd46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38551cb1e341f0e203bf6f2379ff23aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0193a1b2931674927f6300b1c679a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8bfd0c36459896fc377465db720d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970ca48ca2fa6cf93ed14fcdf461c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f50f6775670571777415a15632793157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b09132de73a616f3015f01658b5f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb7a9c5087511d9f8c7438eab0bb99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e81d805473e108d962b41fbd3ec7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb11dd080b1d276a8c40bc1c3dd4f76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c95ea4b2b4e6644a44dd7ae80106e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855c46643012f64f0208a2ed165438163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d2fb18597432ba3b34cd6204ee85f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67234a5b2dab060af4ddc6ef206a4f2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8874f39b651e0249fad115900f9e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507ba6801f27b165b6ff747980bebad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b9f483abb573fbf3157d7c4d0e42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d90792c9f2b5fff8f09f57fd3dcca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7bbde694391016ce764ce6d60e04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11158d35f7487731c3235783c2671b02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33656553d6d3e85a6b7e973fadccafdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c270aab0cbbf457314ef241659030aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ceefd402875bbe6e66aae714448b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca2f520782ef7579b156edf0f0ff3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cef6e2550563d80e76baa300df238176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fb8db30ec452ef6a1540ee9352e53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c63556898d36fb0e8d81599f6bba6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ba4360119f4adb775cd532fb39ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585b0857cb6ccf97aa8bb2f105e567180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42f365b5bd3eb0d05fdc75fb25ffb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eaa40d7d680adc324abe6d2c644d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2350008849da4c772a2081b21ed8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7440838ac630696cf01a8eca9ac295184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b70107a16d26c1e48a2147c428b72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e1181192fefc5984b5f488870296186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedbe128408196aa2c44d70e33aa269187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa287c2b1f0d0a17ebcbb5b89126cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70174f78c38f74d40de0c4316180b23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad6cf2bc2016dec17013d29330aea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555bcaad284f9b51aadd5366a496cd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442de10ed5def742deec9565b75a05a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb468521adf0f8633f9b33ebba257ea2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704f93072f043dfb015692999accc70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0010f27ff9d9c43ac60375f2a1dfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483e298c50b5f6b27061a901d6a8163196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e300c1515f43679c7e963476edaa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61798aa2a0d1da4628144fc808f12092198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3235adda66ad06fa3d23b0b5c2686199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7ef458ad37a4b741129add342efb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e92bb0d992df8f39a0011eb6d9e8ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bd3418fe932408e837f8fb1b3e0ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88043e6ee980834e7d9dbdd0a7f7dd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0270075166f434ca6f371a2f445df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9c4c19bdd4b24940ffbd7b3e564d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff90353fc03a33bf3d80a88d9b60a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7b791181d96c0c529e353d953b4e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3cf41d911198e138142d08995d729208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e42b11dc3991af696803aca0af6e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5513b6d6f8f45ed9dbfa83e3e78970b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caf63d9bc6770153622d831ab37ac7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf3a113a13e06f55aeed94a61a1efe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f0fcbc335c73581551a8072c64e56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009d32318877a83ecd384a57f20434214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b6d10e766c782857d6baa1cee4c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3d795a6c9f7de1e0fed3f3b432804216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2a585f0d26705a01201500a9a4259217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea04572a48c12beb3da5f1cd6747f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6227c21ef0e6c3c1e75fcbe8b7a4e4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db754069762c49ecc85ad99ddef9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a05e624c57a38f831eb11f6ca73c8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace695164d669d7d04030a4f60cd87e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a86c190d581cd2a5bf4ec6800dea9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211065c8c05261c3a6900efbee910c7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a2ba7ee9bff9e9ddfa37e0f35523225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c71cc26e83e900fcf908d41031891226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300ef14bc4ac4d126c12db60ed34d47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0b1205baefb7943c21c83c4683950228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac6749c271e73173e5898cf17b576229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d1cbbd5595b0ceb7d9c8ad14d75a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865937b06467d490cb1e20d9b4bfc1a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0622a491d903ca7a23ff8176c6e2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43710008ae695a93f34cdd2274755f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef258b603c1b54292d15441b3ccb4dc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab99e0771533192b9b0566b31baaea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34974c5c137f7119ba4c4c51d01869236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd850fdfac493ad2e96eee37ccc4a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49bfa1b742ec1cc1edc4e4a44c6efa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbd1b648c4bef3afcbb73b04c2716a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d64a4e62ebe08b65bfa85aac61d4c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762b1d848cb365d1793d37ef7c0c93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203ce1bdf0d23643ff105fcddd39f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb89d3ae7860af1e5748a0740fec75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43f94b23af9fb974cabfd533b4f48d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495339b7d3ca61696e26dbdf38a06a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92794d02843c8c6afb56380d05bba753246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eabfae9db16559b0a97edcb51ba38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd395a5477b166c6335e4f3692efca2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c20c486d5941be436346186c0ecdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799674f84c8503d4f09a56f5469d1ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3565b0c39206a19c79b46096b90aa3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b4c6117eb799fc0e771ef84f49afa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9ace26aa8c30d2dcc6ef89e86819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c874f7e0d6073cadd33461033bdb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2395362291b1fce325daf5a98bfc666255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f73b34ba435a53233584bc0e4ef08c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a2111f3494fb0c465b5a08278526b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0295ef61e4c4480a4377dd14da6f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b769638dddfb687da2af3e7e51f7d3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3361e216ef18d8a4163ac6b437a2798260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e644fbf31506c9bb7af8cfead28ed6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e402e6c6da8bad40821ecd623706fac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3a82ded9c87aae582b0904dba371263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a51c011d941b46bf34221064042cf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cddb83426b7717be7a02bc0389fcbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ef41e85bce31753bffe3afb7c6b76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd69bb036f66035ea9d953fd4ce4eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3edc084832ac272f13aa4b8c774c98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f5cc0adb8acfc2792a58fa499e00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a07f51abecac94eb1f2613b13367c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d57b6dce13232b351b52119369173271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843731459ec1f40c2c27092f78090b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facc35abec1334c72691861b38f9c44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4907a9733e08e982bacc5783aa3d3be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d901297474e4c49a2820affe1ad9ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec674e2a180cf7dc12e43704aa6a437276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98982375c34440fa58251fd0f69588277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd47077faf19bf7ca76e03d7a406d6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae92a85208c739e972830d03982e59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5f6ad1f5d9373e50b7485b5f0991280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c11a5c792b1b9c029f07542820f63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928fa9d5e190204ea9eb9c1841dd43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d90c05eadd5a720fc30ccc21ef0095283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bac395f95eb5be49fcf191af2cbc1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e3d5c43a63366b30687eaea9696b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e7348fd1b49187b7dab626ba8a85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63b355efdbd66798ca94d65e6d48ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00edc012b7a53666da7c94e80d276e288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>