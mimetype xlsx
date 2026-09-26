--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1149a6ff8b57b53d8ef8261b6ca331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4904d5692abbb1c7c1dd73607d14892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6de4bb02f051bc8e93b3dbe4e0b5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11f585f63383e6eee71ecffbdadcc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af35884eb0987e65547cbf54a451d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c87b05369195afbe9a92b268ecb976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288640cf0dbfa83a5952524437891dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c60cf2d63de5cd469e07fe68015d408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ff81320f8500c77472b5bcadf52959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d446101f86ad5ef3bae1c2404619510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af9a0fdd33627e586a554b9f526d4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683ca2d6561b1bd0fca4efb8df11e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63939ac0c2ed7dfde7f193c3ea590aa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54879d7fa1a28480469136508bfeee4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c957e6b0a70eb72b86c03f53c63a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b28cb46cf95eb0a154810a6d9f531f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d794a928b947a3131cb85967bbfc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef0f3c7142402c82ee167445e0dd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb1485946540b0fce8d14cc45f4b3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382a7c3e7c1beeaca6bb2be5ae49fbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9521f1c064c5ab85a5c8f12e961fee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de9fe3f84ff5daefd7d4a5fea1cb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71ff91de63bc67fd3a898bd46e61c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3b6308553de07d370ec74f6a5cc4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c948c26c743e34899e3ab3af52ee9f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3294f20ea8f18c86a17dc0eb899dd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d17aadc49067cb0b7f21225c2a2e8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49a5ab49c5921bfe81dea80d1d63fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a65407a530c11baa94fddad014e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64657546bd30917b7927436aa55bad0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08082a10b042918f4895fa7a004031ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a7425f72d9c7c72363917f4a9d4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb7c3866d8977fe753671de5918b2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ad658f1cca9fe1ab2186b14480b2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001e86246107d7287dda20501dc6c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983f686b8ad99c4265e9b5e4a3ded836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2da15558a061e1d40d7197bebeca437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc006e81b1de525e7d65227d39f43438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82848847d6466f33048844c5df62fa5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13351eb0b24456bcbf1ff59805de4b7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586cde6fa5852111fdeaba999e6987c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea983f4aa4f6c1caaa0d296d9d5bba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d9929148b1641cb71c769838144043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60591c776029645d655652dad62246fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c976414522d1d8b32c39f6c6e5c49b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e973b6d4455ef958daa9ccaa6d50f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05db677aa79a88c8b0c6e241b8fe0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0a2bfd2ceec046d42722958807b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5bfcbda579cbd85e164ca1360743249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabf29224d8506ddfa99b9a4b3c3d3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ff2a4997f811de76a8d973a96dc7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea19c96ff0dae42cdb6e8366cf8e1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08e86091a8e8c10fedd6e76358cac653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e035f089736ca49112dd727d80067654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72aa5fe5a70afc798fb3388468f28955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695499f9aa18bcb3b274320a267b664b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3210a06a94fdb77d0495c568c8d79f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5601f97a7f4b7fced7cdfbfbd92e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4fb5fff7413928baf5d5f15fd5c5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e66af189bb54211a03248c4ae58ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ea2f8ce041fe0a9832caa6c99c48761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261baeb4b20e69abbbf744495b1762f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f8b3312d52d7a3f9d4c8386463df363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266a12c9b3d5c2bf94d8008c71bfbc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877c685cea216a718225e6be55361e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51ef443f8d66e50c3f0ffe0f1a75a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fccf2b9d800f6e161d3ca5b4aa3b2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc8cb686aebb7ba321fe264de809268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f387a0d0f39b3b19733652d40fc73d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51350865e36701aba3860753a44d7a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e60bc372959a3e0bacbb7f66bede7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c129947d0538a1dd342a0c3a1a5e2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f2ae11acdcebb8c6e0c39b6b21d5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3186325d81acc5234f3a6c3a245506674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe9f71b823eadaae22119c8cba53e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4068449e26e85d0f5fe617a41ef476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ca61d6679e7f0efa30e8af80df45677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542477ffc6fb6ae468c65cd39af2481078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a74f5f1f0ac872edda67070bda19b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4747cad7b86369c4fb5febcdd5025280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa267392313f29988740298257200e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5443ff4e0acef00d3c14bbaceae6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c3d1908f6166be9fc677b9de93a6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c950749aa7822e264e6934680ccf02484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73065ec766bee257f8f264776ea5c67a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cc22b19ce93f04e80b509fa8af04786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6469ac7b55863619c81339d859c0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7357cd65ab88b9717f2326516618e6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80307b2b71d1eaa1e93932fba96977389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af87bfaf00bf7a226669e6600df62b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88834984d3bc80fb7cb16d155fcf583791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4c0755276713931eefdca3f09d7ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dabcb9910ce44be5a98604873a3dd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42f1cb60ed1e0298a51bbccf748fbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ec31c4b27286ee25f79d9761ade3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443d26a47af89a6476a7f421ae4dae796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4414d4afa1ad72bc4b6c3bf25ef04697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad333c4ad9a705735b3d7ac4f719f9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3fcd6c4b2a4d08d87a4fedd35cd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecb97d1943fc9e5e3ab8cedad14ba3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386362199e8782fdd684eb03001a914101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58384c04e7d71856a92922c61a7436102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb9faf49c233d2de3063f12f6f80b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db4bb81a8903fffbf92bc532c8f891104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44285f7a07d6aac982e09caa3afd0a86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005bdfdb12dc619471e9211b8da8750106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8afa438294d229efde22aa80af3cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cfb43d8e6d14ed99ea93768858a1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94402e04af9b9f675fecfdbbfa04c052109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c5f126e2679a46a3820590935caef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405b10de9ee38d33f03d86ae4ee1cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf165d61a0f9f8401760cd16734238112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11b78ec967eeac70a7e341b8404418113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c15df683e7ce33a34d5801e0e945d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230c1db8c7fe045961fc02495784c80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab70aa80b166041af4253ef146560a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8323b8857058792c2854e28acbb6ad7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed64a40a2bd955286065de8246e5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e8975bd45f7cbe6e151725d421c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25c60b254753cd8530e2ef55ababb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5beb4ece8c11c1aabdc669d27e52f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a784eeaef2020a2eee51014e9a0e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc03e036c22e9950773b4173dca87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd641809ab89bf4a663b7286585eea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f45cddf0c7b5aec9d9709d07fdd40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd71934c551cf99ac6947711bae81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc65e0941802ac7d9d7ed9da90d07d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdd98e8ab4af3f486faffc5727b537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed2c294ae8d380abcfb328a77ca7d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbff08070989bd5dcf15724274a3333130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b95c2a674c39a815584792853bf316131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a71abac8e62c091c3dd0ec62ac34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d39cf48de15ca765645b6425919e56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48369c978f73eabde089e3e069e5ed5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8768c7f339f341674f2fbc6f1e3ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ea38f1374f92ef274e864e52c23b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede86af59b826a12809e46ee50d230a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fc73a4b175ab134e98fb4721e6c72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01941339075575ca2f02816ce37a3d71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b80c20c310eb24559ce9902908a440140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bccac42c146d2a703520566fc7ce1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a617f7f8b006f7273c69e38a78d9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e786a078e393df368509a46b462d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c6f166201cd1f274ca0376562bc80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec72013258aea4305a1e3d4fc823107145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9dc89f8d702c94e2f33ac563af682146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa82842a27bb4488797e7d25ee01206147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2cd5f6409f6100a9a65312f53870d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7d43bfc3a29a3b731a9a4552b997149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794eda5b3c239f378289adca6776b79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec4361ba1f5f9203c2974a9b122b84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573df8351a443b3bb476bbab698123d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d816522433936c6961b4eaaaaa06b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea8e3db6e434ea07e5406d6ecc516a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27791807712ee0f73c7463b8a937ddd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89b0a09b1c0624968a3d94c892f3e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487073277cca702a8dd5e98a8a87706157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd1addec75f721c4d5bbf766b2461158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a8374bdf5a4ef761831a63b3563e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d60ddb87151674f0bfa821595dde4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68ce26af028896fc564f9ce367e45c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea18aa0f535a7a744e80f0bc003b2ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca779e8fbed01df5fef1666c73ae82f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264033d82b04dd7047dce497250aa6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce9219a92dcb2471158d1bb9dc92a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf1cdb9d6f5548a8f06a89bd59e309166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db48f0b89b6e474dae5181429e6790167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddfcaa93298a5585603be98110fb91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d06ad84fdd6939715da3a167ef530169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1387ffe8b7b890118c1ebe7bb0febcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7393d57c6a74a11f69cd83d915da9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491a3bfeb989fac490b8f217ae90d85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c489c53c429281b99fd137f795c99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb25574a642e3c55cfe67ab87688434174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193422c25b2b549486e031c238ec7266175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d65b431db6a4d498ead13bebce88b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88df255e5318c12c070b4823ad3c4e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0bf041a0dae1e79d4fb7fed1b86f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e99ffeff7465bc3284f0eb301cc04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f69551b64782961c2df9131e71164180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7706807191209c731b4a3cb359c8537181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd4be14bc05c4850fa1f8a7973bf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b368dd780ae431557141c7207e7a640183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e990db625dedf9bf01610494e49be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2cf329db822320648c5960f8fe7cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc9864c80ee635f6908cc507d024a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543488b1401f5232612f4b9ccefed1ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f852dac31fc91b7fcc51738bda9a87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c300777e4df0d305a33aa50640586e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b01731d9379570a8e98d8dd80d650190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d3fe7ba15b9575ad310912bc47e61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787500b6f6d31f8c587c1644ed1e6eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2f26ee5876acf480cb33a24672fe8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c025595a12ace2ade28f563c21d32b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240e20e084ab0afe80ad09fc4099ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91977bb9ef4ebc1a8c712947ab742159196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8dc3ac262079b6a0f7bd7ae9ccae6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70f7fff5259855399e836469a777cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f657dac9d3c8c3013220d9325f7286199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d6486cdb40dd0567c8e2044464436200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb052238c3c553afd597e8b57f3cfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a721cd84c1027e811d3b87996f1af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd2862943ec4e40ffe0247211d494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392057c50617c2f49df2e2e608dab74c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9aa44f9d3a381968470e796c16fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1f6f31ceae585ff0ee9e3f4c60131206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b346e59b1bcaed3ce48f5e2c7162c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52595b44aa917111e9079195a3a0f6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b66ead8a1d97a0ea3f688a1729fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd799f7553803075975d7e1aa343bc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d86b9d01b598664602e6bcca7b2be8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e52ff2429bbac54c9786b317acd493212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9706059b1ace9269567de613916948213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7cf2dcb0fc8f31e3bc002c558eb85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5bdc2fb2fbd618a792a7e27ec4afd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc6caced421f9e922ad5e099e290c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e053d5d83c055235750dd31d278ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b91d0b1374f8f6a78f301eaaca84e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5325e7bf5e457ebf73231a293210e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7a4e89ebed6a5ef94145fc232b53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a419e240c21cb319d06bc4d211c6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90137ba9b8151c24c8100fbc36f6a5f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c3147781c6381cf49befe7e2ce72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636368f0b8aeb7fdb164bf3a05e1bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df768595fd8455252287eeb9aed8eb4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e81bb7ea1293c39357f2db7477fdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36df329bfe3bab67f29a257d0f55d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2cb233f65075f944ed6a3c05325d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e79a2f9f3317a9a2c07104d975d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e57caac605a4ad57f98452c34d81f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed500034c801aff571ed6c44f82ded231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0271f46b26212f6dab277115b0c08a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22198d3b168623dc55aa8df3079f4cc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e72940eaf8aad2793d90a5398a330e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ff539cd29ddeea438d44083de7d58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a5f59de43fd5067c5accb3c2c0ad7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2a938994d8a81b443182456541d7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ffc6c9237adf5c423710d01476f32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42836a666485117b3001bb0354bb12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700d3349740f47bb4f7e67b0aecd4f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22284427f9db8c24b56b175d6fde86d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ef9b244a7699117b4735901d399f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745f094d97bee609f1302ae077f953243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a5731581460dcb6960b24003f7529244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8240a43dc621ddf7dcb155c4592d47b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dbb02f3388ab0a5ba33cdff4b0e0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9217405b738a9052d1969e9434035d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c742186226c3950c3b3326e7ab8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f98d8f5310ec66af8efd42089a8666249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3507895e73c5239777f14af692429dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2665bf4a30b215daf10962d70aabcc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56098c0ec743566021a589716ad04050252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54155aa9a039bf146009900033925129253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72e755968973ce54b1762c54228460254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c275ef60c35dd7d10966666d1829ce1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b4cf1e5131c745822d925ba03ea17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36bd11aad94f95820958fa858f8d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d682a101a35881dc3f20a48edcf0da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee06000cfd6e629f0e5b82ff156ef5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e2f005d1d7a606aa3414613849dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eab3c14ecbc33ba42e31ba33c26f12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47e3c2b0d3fc3015fa8fc771bcaf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2027f2b5714e444504d067138e614a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce652295f3b2af6266ed1f72f49a899264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00db77e5a7f1b93f28e5e9c1721c03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d910a9081c667659c1046919a1b7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbfe551a8d3335a85668c496bb66ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60207c4cd87625b995f986af932c21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f8879eb2f80ec026de87fc1dbe138269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9a4e50edddb3164e19c422665594270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcef4f30d9c4b82998911d8d96fa79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36babc7f368f6423af31a321fe631c32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e2c4d328a7e9a0c7fe44251aeed81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980df8d021a440e935535e1127fa891274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079889a278256fd3db51f4625578099275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4479d26fd052463e317ac971199a903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f568079c2e8fb5b4db1fdc4e44c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a028ab406e727ba5c26b72d9d8e926278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a104823a03110b84063c8ace42b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ca4f329118148d3cd707db214fb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b178ad94a2eb521aadbe4cbfe683c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd198d9eb70771ca80deb0b4eb25c88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb1486bc7bed6283c4a4988ff21507283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63718fbee2df3ffa0e547fc3e30f68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f820cc866686d1fe59aa85e7d11236285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abcce8b41bea5fc541c30aad701ba3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90ae5ec33061c426d4cc3dabb362d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd39a618dffa9690d5cb4a2652a4e7288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfb8bc5ec55a5d8c3e23a4cb035aa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d40e4f521a520fd874d0ff2117364c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f2d405dca923db6c40ba64aedc6873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6080642cb7306fac10640ae76f0ca54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f3cf0cc99aafe97a7706b49105c325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a6384fb4b2753996a99d0af26e8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f059f91e93c5f4fd8f741b1cc76e477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c961b54db90925b5561c6758b298168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8b61cf1fe55b5fffe39324921dc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9fb891e4a0551b59209b2c375ab7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432614bb182783e7132fa7664564bf6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095779aed372de884e09faeac187cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7310ecb31bc8be5e4384a7ad19fdae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049f54685207a03775258cdf893b99514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45bfb9c69bbf0c0d6ec05378477a9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94257ef3e98a7944ca1f2e2073cd4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd7a84b3aa38decad0870e6b02166217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1626660da5e08c9674658faa5394518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79891701cc6392887315dc62ced5b98319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8a790de344ae73912ed065d218cf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34c55bbbf3e0fffeed5d2b176c488921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738abe40ca8a8a1b1ad708320c981c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3ab8a40f00095dd404f52d7031e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94217d5eba243fb493d80e29a356f3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381b9d69fb14e3faddea38394d3e68025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae60ef821e80be4f398158f78abd5c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136116904885ea39e876b9685be1cc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4244ff901b0167e520c5eb9e3e8d6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628743274580e3aaa05bf8085dc09e7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d77109a57d8603f2a962b880602b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a56262fcf274885ea895b038dd945c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c0a286fdcd4fabf7b7e788d0fc6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fdd8ad1aea55e58d36bc61401253333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d0aaa6e6c20672f0867c413b98e3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552af5490d8ccec9397058bb2244e8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9f9db5161b02a6559ac59be46b0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69442ec164dccf859dd4a03604b8ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2752ef3ff550c966a287e69cfc52c9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f6ab40ec4112d18494fa9c3db1e6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3889360c122f64c6759a1c4b5fdb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df025671832db60d502a06f717678bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778961ef3555ea4ec1d4a39291b977442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba1959190f9b0101fdd342d59d67a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c3d17dc45d923ed74a67bc324b07644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595589c7c6bfc4180f6af4294c1ee9e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1cadd20673fc326d2389bb6defb7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c915ce057611c8f78dda94c47aea62f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a47530ebdf713c99c28c095e52eee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b81b0bffc1b7fa900b0d25b92c4ed549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b876ad04a5c0cf281f508c8444f3f1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a10cb03485a72c42b5be10401110651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99be9c54a6126968748943d6a40551652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120b05e52c6b733a8bf463af8e865a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de468086811f882f15f5b6a16abec4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024f2c9a645dca5daff55ae2b997ec055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b55a48271f5162cb5add65051eadd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c3afce9757503f47bd727153efb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f94e340e45e2c195c2e4934b990658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233649068e73f63f0d2278e8f90b9c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aeb73f50a217e6e04391f10727cf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747634cdf08ac326d3b6dbe9fefbd3da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af0aa276b8f5fd9049ed5429cfcd5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fecf98f6d95f6463063d9ba58d81963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bc7327bce7aa8621f3070d29ee59764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7290d7fe4afd41658cff7b4e6d2a12c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a72cf7063ff9aea809cba0b4fd556466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3033d04500c24830297a38dbc406167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402edbd9fd27dbbe0ba93ee87df29a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1679e33a175707b9513c44cefcb9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fe3ff8d0d3f92b5c9ee9a6d95527b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c70d91a952feb80dc92483567cae171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d83134660e9ff7c6bbea1210e7f0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7402df02fd23d2fc091214885d6f5ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5121688afdba5a6dcb0198440631274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42992999b3a8d563e79c22d49f8db475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4cf9c2945ebd5d19443c90e74828d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769123094cee4d311e27568b3ab381677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08fc47d767db0e6ee80c5a1b334b4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1059b2e30b1c52434d0a4b964f29379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e64c12d73633e37de053290aefb5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe03f8bd3107c2df72a2491c6478ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7b57f7accec10af0fd3f25d99b61482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce969b72f04dfb29471bb6e6095ab19c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e689189f5524b355f150f749f6c5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a5ac55048acb132f88bc6b12326285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67af80f246dde4f45dc661b2b6623a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea36c1c2e27de8ed6b98844f6683ee387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d9a9aa2851fce85dc79770c30b43888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e66f41d2699f4777c58bdda52d89789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d196d3594ce461483dd2c22bc42878c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6e253938ded688ee0dbbc8925594a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb77f7eea0abcaedfa0ab3890331f6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7ff5b5ad1ed00b5b931371205b66893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c1d075cc094ef613934419dabb4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c365fff10a954abea82a35a275e2cce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba655166524c7153b29e263899f91ee896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2a4030d0e3a2cc3211d63ad387a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cafb7482cd09062f20616da32bb50a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eee581e41fa8c89ada742ca17442099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fdb2a190e4ba8602fe3985f5d30ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c5ae5e0c00ec93d4c13d35e05945f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40208ed9735ddb896b6306d95128ec7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86a0c0f415c4b8c7a81c98b21efa89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3cdeefaf780537bbd88f07e20279104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c336a8bfaa944dffe2551ffed190c62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb58a9c069bc964763fec9ebdd0046106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e5b83f68e89a7f5860e18099226f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94635408aa35ca13764b55ea87fb7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dac3ba5943d1c75ef449e5e3df398109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78f3c58042a173f9ef5817c67c327c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f6d74480a02dca39794eae6401f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ac60d9e62a9d6e72b941907b3595d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc7ef50669de2f24c5259345fb336113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec155773b9e6d27b2e27945d3cb57b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947c84b06e943ee28df32cb622b2fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ce057fd9a01fb5be98f63aa1fd739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885520775e50e7bc41d4cab45e29cd5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66660dbbd9b2bb371806b6bd394c1bee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59103aaf7afa18ec21cc6c6cd9ea0365119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6aafff64a18c6f59421bbcbd3d0bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c459299184625e8f10cb885442cd937121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451efbdfd402bb86b46a0dc88294f49d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec700f004f94992e63480368c306d91f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4745bd84743818ebf7a67485887d5f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b9cd621fa8b0fd01a25001608156125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e023891b4548c8219c47a4141ba93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59db94b65b846ce0c6819f16dbcc82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b79255d1d5abc88e194592b99568f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf0aeddd68cc201f27cc9cc678fef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93d0db7f113032dc81d902f294bf1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af70fe58cc359fe003cc0a51b39bcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c75fdb8aab164defeafd4b97678301132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f75cee14a001c599e03d49ff5b2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b457d755ca3fefc91064d7fe97740134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5795a4ece2a1fe10f520abb3e58a03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b725bf4affe582748d6ce5a3e2f413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b568b1c7743d01e08af745c369dc8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea80dbe18de72f5abeffb40ab09f77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5897f5b4a1578e58b81095a1f011ce8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fabdb12814872fd3baea8299b42ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb76ab47f0e70052b2108c26ea529f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3ab7ac64a01e46b0005c752413935142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a83722b8413dda1c41af8e00b81c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafa02bb5aad0282cb9d64ccbc254d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304b14377a0a8f6f2ce73be61c023b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aae5765e7ea70f8729e6180d1f375146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb4a35116ae2ee92b37f45822532a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aabd3303a870cab5e64fc69b86bd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b049029481c0368063b0735546f78d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886021eef6a7aaf98f9c1668555c7ebf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81981051a4f8641015a747f1194b6d06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf682660cad903a04cfe4252280ce4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8d6516c31690d6b9d09c039d111a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d43cf36c9e20f72a39b821e33551c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a16fab6ed2d2389231234951026aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f589154ad019a191bf1754adc3edc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8f104ce43dec2992e87fb500abc33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a3912747c20433a9dc83139089798158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4344ef0719261a287017e45d5a3f92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dfd3fee61a3e4640720235934dda4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b62178d6982b67a6176351a2537aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be37cdf68c7b970a6dd8a4a57d55961162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eeb2f8414b42903ec6caa253d6954163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac343d454f5628a995151a887f96613164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbc9f5c7443a8fdd2f9f697a99cb01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bba8278c150f8a573173c9fe85d364166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affbdf7b915d0e7e62e698acd21b893167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cbe1a20f6e15040ab5193c16d9f1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90a1c509e6431d7f1a071a80bdbfe4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c2897ef3961070bf04f127628f433170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb748e6affad45e7bffe7f72e34dafb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0b1737db7b2614affc81f59aaeb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b67ee4d5e4a2d736bbb081ab922725173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71fd16c7d42a62121594f86adc839c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9ef5074dfd2f1f3641df8ece5f68a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c194b1e4cb50ad441fc48b4fd8722176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cca50acf8373cd3976f9e459b233c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88210148df74598b546fcb1b3891948178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a4c84ff252c70a4f0916cfcbe5788179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6635d7c7da6701570f56fbb485f99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e4b56becf1487c73a59427e078f95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a925728dd4ba94a8133d311d94c6a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb74bf523fb13b224306aa1ff283d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26839e55d4a03a6ba117ff88f0f489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb1977a636fb3f7f0f7524ebc23fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024c06ad6c73e76fe39ae53699e16b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beeb0587436e67559a53f9384fb9e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f77e1396623851e985bca500fb5ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a58854067608e6e2916b99e700129189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a826edcb822de617c5dcb6f8719b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d440b7694c86e69c759ccc7b33a83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284bbba02fa7344d3ff1763761d38e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70581cebbfef8ccbf9669bacee6c0cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bff568db56250b069ef31dbffbaee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77035359457a23258e0fe28613a80fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59feedf5b63db2e003fd394700e0f71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb53cb967658277ab2c190f7c9ba34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9d9dfc922ca7b35130dc6838f1d9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac38e722f37e24a27fcfe42accf4a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3552d72ad66c7f3af796411ec876785200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7847d8f7753658fa9f337d7dd6d9ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05fc1467c0118b59d7bb1f101f1227202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7434cc741719602bbe34c438f4a338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3984394cb1ab678aea386c87619ddc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bd9128957349b7ea4d4778ee6e77e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596618adbc8739dda4675222863f606206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92201f6ca9d035a586dc111519f6b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba567df9ef27b8db9f3282291a41f960208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c67ae7239c43b173055e883d67638209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7736aa6cc1df287cbe1f63d0e3ff89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc87dfb02250abe28f8825fd247666211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f331f1137dfb9d6e77e859e308c2c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f4c4c3b6c4ef8ffefbd5ac6c483c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349850c09e76b88529a859e846de763214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1684af5d816b1fea243c1908cff6e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a63006d09686535d57f8ffb16b26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388efd3b81dce7ed64ca9262a0e10b3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf3ad72917c06b324af0bfdc27cc71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b9f8d7ad35d88c450e6e7b9a1e56a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dbd60e6a083ddf53fb81a8b9bf4be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f90208aa813126d2d326234c42aeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541bc37d61275babd9b0ab716ff8f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ab54f4baa6ed72eb76eab98e35994223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f933f8497bba3baa5a73167e158af32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6671f28cc2ba8d758995552eb6320225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394471fb044cef66be4a6f2f7a238cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e654cb47fc7cc0d99c267ecd19e290227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed3e9d84f78baa4bfa4897540f9963228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fc1e5c6ea66422bbc807bda1db87f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940d97370f99216465d29cea8eeef74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681fd24ecf3829838f62d8bff3581ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bdd7679d68fdde5e331cb2d199c95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae6dfa7f72fc61d67cfc0d05b91984233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bf846218fabb57c93365f98ea65c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142456ab5ac1b4cfbea924544db6794235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c4a9f10466066de22900408b2d56b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995efeb1bda0c0486a1baf148aa741a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d672ac22cea9cc0e1129f0a3cb9f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f9bb0e529c4db8fff8ea2588e6c18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd9b937ad6f6cf0784ab619d600b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b63f187c6254505080f104608d6863241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a5bba1f6ecf5c9618be140cb2ec3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece517a990ac63e7903c48ca9e78e09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b7149e925cd7a8ff0026fd96bb337244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241b2afc7fd8856065e77f82160def2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1b32fbae4c79e276cd7a26a7dbc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dad7c15d83318342cd8eb26503206d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65439204332eb182e726acf185588a7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f821c4d2f411593570b2a5ee948fe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564e5953588864d614e54f49a6ef6e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ca67bd33b116e20de794e64a94bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5469f2888ce63d28054e09dec084966252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170315e15f5ce8793f932b11600f9233253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c44f493e7e65586c33eafdbc7261f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2195d31e1488367cae52dc4426aed8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f505f9093a5647cc1cadff7ebe3b382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f7f85abee20b51fd5ec8e5d735e42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898459611cce3d87bf9295048f574007258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce36dfaafa9a488a6855f3c0f4e5bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f514263f34236d5ab2e738589d96606260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f869fe33ad91dbf6593b934b34785c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05a1cca35d60ce6829ca8463a5805e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0ec6936591c1d97a8bf88aa25e14e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0b1fb90cbec17095714b26d31ea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc13107ab4b31af5b940e63937bc1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788857088d85878f5b7c61e808544bdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43665356112644856c3efa4e7af111d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868854cf385419049482be5bbcf3250268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81394f9d953fb326a8de27eec13b674269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d49914f1bc4203cd8c0540e682440e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ffa62bbc84248c840cd03eecda63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2622e588137bd80fc6a86f87fbf438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2acee210f5ace322fdf46961d3a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9fac0227d5cb429461b1968a56485274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d822a7864700bac30894a4793ed8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6d12e321f3be02712fa5d84ec0224276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b401d28d9f2229a34423a5cc5e50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbcf4a77184c8c7a0c60d5f1ef596f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6596f8fa6d773395c6104607f05aa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a53b36cc1b600ba9c7262fcef9a49f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c47ac7cf1622d644f7bc4a778102f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc444f8884d39dba1ea78ee98e1775282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29738ace61b88b62d59e06bcfcae0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0be98b9afb45133ec976de18c787d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40758e968b897244910ae9e9fada6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8092dfa0eeecbb726084bc18aa0ea9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7df427780d4b86e56834c048a37ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923607d799926c9f276b406b698717b4288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>