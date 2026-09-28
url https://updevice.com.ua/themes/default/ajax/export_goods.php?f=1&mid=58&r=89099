--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1288,51 +1288,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016587580a1670f04f48e94153000cad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651671711bec43e05e036ee42ee4fae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d20536033b883fe41f3c3375b7503f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754072a1827c089656b0e90478d5c714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486a26202aa078dca20eb40c092e00a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d989830d7bbeb1bae8834aa52019c186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79337d5394b5f83c4751a3c8ade90d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42defb2065fd42eb8d60c6bb4682ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4250575ad8282077c9c19a054d19d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911ff51fa3c4e7f0776b46f0ef9aa2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123270d224e61d91218aad79e0da25e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf282b2520dcaadf95fb545f54f8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58743e1221c14796bb11835f78b7ce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7772c180719c8ed24e2deb4a840e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688f2a772eeef372a934b5e91f03c9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a39173c89424ca5f136da407ca8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2cb9d7e30aebac987175428f8e8ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983d87564f59b6a6fa42ea84a4fe8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46c1ef6aa6c63a91c681909bb690fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083a8c15739c01741186e98a20a79c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47121693031e0422b93ab7fa4bceb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3e49c5069acb8527eeb195f6a297722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673b33061599a0eb23059d114f89f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c1603107dc60c17b18e827d435f4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab59cdc68ad4ab9dbbd31f7d5eadae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052fae8061c6589a96b1e3a61af66cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ec8a9b657a1106ace35aa7cb77c0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf7862280c2ea7ed5bcb5206f2c0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43d0aa562d3c2b7d5b3fc21b2c7d6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e18f523395e9481566c79a2ccb787f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358465209059be3c3039705ab6e8e5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aac880fbe49ddee42ae4e4a9fb94d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3565220cf1c81508eb14ae39e31b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd77121b52dc07ea3995ab7feec5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc778f0e4124fe8918a2da7d65665f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6526a5301c93cf3bb40f66da80afd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3cf17a416bca89e48d84b6ab40ab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1acd7e7a8cb0b6aa923383e9cfe3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb762b62972e83605bd45bb246e9c9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba4e881618247c703e73161f3e2e8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e9bf99f01b3bacfdf6851238c48941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab18cb3914b05b55d9db4b64d35063742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617162f9ac554ddce180c07542309cb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0871e6b2c4f5c51d950459261286a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9430fe6170a751d037086ffc5a70b6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7945f0a7063b2eabe5cbcbb4444847a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45741379100e6d7b4fd6a3305068716347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119de904e57b185f1b50d7ad5fc844748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ed4846fb71f85a1e7b11b6e810fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27a7fb5ac803d957f7782e04c8772d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda350ee4cefb912240094cd2bdb12b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d3c375a02db6c53656308dcd66bcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e4ea278a3310f542d64ac9477ffe053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3bca616a26793b3e81c9b7c6dd4c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bdbdeb892ae8416a5de195034c69755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a7a82f2f8b6df106e23737ab20b6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf88ae814f80e071b4e4edb81b1450a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257f39522a280ac2475b8eb780b182158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e5f4dd0802052e5cfa6fa0bee0bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385085cc7076d2b33a5303c0b9ec7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a01bde65caaa0fae24309adcc66461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba401b0547afdc6f11fb66b723920962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db75609b7e1f2d2a7fee0504f31d95d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90b09e365202af1a2fcfbaf6f6652f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d11e5548e49fab1a9bc4bf17b4d25965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8158185c8ece2056ab3658fe1fce466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0064d0623a264bda9c3746f26d818467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ffe78e7baace9fa6f35f74a3debf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a0f6e2d5a238dafedf844b15549f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7eb000a8436739e49810d4e49738d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958393bbae0d91741d1bf78eb671c3aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6c5fabf8a45b6e75c0ccaa253cb1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa3f29b498222414b084d6b0916efc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59235250ba23549ad96692a7600da1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34be87af3a4ca2a263290a810db6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a206248ebf1c7fdb578501f06a9d9f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d193f3999839291d6fff6165c1e3b6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869c1dcea6ba994a38dbf8b8de2a2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb79a1d8f8fdf503f90e646382a6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a91f47136dea39093b41e2aa966a9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd31afa00dc22dc11e66bc7873837d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d89ab20abeedc6ec81d43a6219be9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969b5e7c1374fdf47c2761bd09fdcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6199e4a18bc8783b967ad807d579e9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbc2ad0c322566fb3a5719027e390485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6962e71582ebd575637d44f7f1d3f1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03968578a5e1c90f2a61c63ca1a6121887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693cd442bcedf24a9cf21eae3cf74288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f696af1b33622a93a70f84d1b6ef42f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de6387656ab3a03776a344133c413890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a746f5499924d81a6ace7526fb2829891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccd10dfa362b95bdb419eb5766624292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad26c5f3408c5683c5f7759efda6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5dfee7abc1438e07b666432a2106494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfece477924fc91421c31b8e665fb0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637f2ee16930ef6bafa38f73269d9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff7024e7cea880339f0ff9969cf9dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8da533a816df886349607f4c63d7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793c79d4be80428434a07576cc7277299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c003c05e63e504700ebf034d08538d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb591859cb1789b3ddf3e949d3829101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2f0542f830fb34995ec8155d71803102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd21cb6af8c469091d38d9909c6a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ba6897b92c4e6fee47646bba16de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e15a2c5f57dbaa95fc488f759c4b88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa629b1fc6ca8d5b1016af75c267892106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb043c04a1311fb70342d761d628d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2919fb7d1bb9dd68d9147d43e685534108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32680b553aa8c3b6b2eefcb66a9f15de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675354cdb8a563592b925772a96516bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98105348ecc9470e2b2b8b0c16663323111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc9d9682f3567414f8d9f575985cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f49cabc249fdeb62fb8e70ea6d160113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bfe836832fe062aaababe12478c37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48002b83b5722864a26b8a0bd920ece115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26103437e85a0395a41612de0aa151116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210969f0d47d7208b664c974a17bd8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90f5cbd78aa145f925595329dc2c5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446321af9e35453fa5e5f1ee38dd655119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f769e44d200da80c0da0db3a9250ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d17135b827f5d236f5f587ac3f3e8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53b23c324104e77547543ef20eee85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde53c90db46cb85959c40ee2dca967f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7c32b3d66b286e718c7b34650ea51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7909696a49889b6f02fb761f2eb07c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42562c6d34164556178a946cf74e175126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e823df654032b545b4d18b26f068bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9883886e51a3137c32beae962165ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a3140ebb89b73af4a725d418ced7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678e713c538a1ab822a46dce8fceddd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bc18d235481007cab949b7c89aadc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a820dd3e4f7023d28db66b05a03b95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679288f7cb07df2422a8ef297187aa72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324289431f677aaab5bc996aa142afd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399eb14783252daac657d2d762b02a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eef2f1de4a09413f8db6a0ec626a20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127f9802443da9bf5e851e100cde8cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f95568ebb209accf7a0a7babf69969138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66332b8ea26078a931dd033d3c91778139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ec2923ff52509a1fda1040a9b6c4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88060734297e8d55cbf419ea7bb6fffb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff8b4f3c7fda056e3f05d568bd581d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad4e43eaaaa2d4413eeb549acadd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728502f73da503888e35e9ae3b695c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f283059e00114de95157e6cc520cf9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5453ffe739b4dba683c251986748a22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481816d3c61264d58c082f78ebbfe4a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7beb5520b2a86374f42924f430e852148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094bef9c1042d0a7e003b16e17ee8e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f535b1029a27fa063d82ede46763150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbde82f94c47d9f9bdff095cd00655151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f90e3b962420038a4d9918ce35ca2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b754eb4502b3eba899032ccaf8325153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f378a82034adbbb3b6170e664d56a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18702cc8b425244524f15cc0565aae1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9e9e7e165890d0a20b97f4f671766156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cea6ba32a916a131a9fc588aeccef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33328e27508bc374ba6b7ecd6a41b4ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb48e8ef1c3fc011138db421eedcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14667709699cbd005d4e404818ad820160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61519131cda82710de6c6ddedb6675c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2358de8c6b59ff2f3034a400a0d2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575c9b43bdc965f8bce1ecb463185d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f9003fdeb73e0a9017f66664c9b2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23099ce0fab7abf1103cc8eee0fc4cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8a0c8bdd80b7b5e77f07b283655fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a691488ab1b9eeb594c26fa059a5d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a21c9a90c6928a19e703e1409f6365168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba3c988114f68348a1f446e0d0de01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e666c4fc87ea514f4a7cb4a7b32305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae09d6dd84a2ea5387fd809077e029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34168c35bf7b945b08e0e254f949017172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d21c9d325418172a1963d83b30d10f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411b73f00632642277fbf355f8a923c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3a170a4bb3c5cfc9ebad8f02d6b0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416af6c653d65ad1d14cb29d918e9aed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d55ab2f3f936c5912e57611801f83e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b209d44d2e8004213d43cba0521a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555e38defb8ada9a8ba0ded85435fbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acdbe827ad27f4a862bea327b921d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dc23b344bcaada55543f8a2bd3873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701ecc7fc965189637811822841c550182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fdf4b630b3c105f2fca498dd6266a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f76b788428ece026900a75f445ec32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690790349f669d017e16bd6ca61f273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878738429d53a2114dbfa28b1936087186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c44762177b640796db97d013131900187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b847f3f9b40977c17d9ac332f9308e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c80fef212243b222f9f96779c7219b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a5e232876529e2aa1da62c7da93e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c784de713209158b9aac85df81b05a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4159433a596a0df280437b030a97d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92b1f51d445f788de1b2b9680ed87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f0884341bf60ac5adafc19d889cf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d801776761bc854aa4d45d9d8b45d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf764cf1740f121e4bcd5b4e49fdd49c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284dd286c8d5744e5a0b5c0021941dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6f939d0afc140e35f0c50dca8b146198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566665b31556a87b935bc5cfa5ea751199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448049c7bc616d82e0d9e33f4cfb51bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e5d242e449c8a90b09218cbcdd96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e0b4482fc8b1a77a1ea6fc66b641202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900530eb94fd15a8b75921a2c3707564203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdb6e7f9474e0ed2e3944ddcf1776b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9c36ee85287d3e6dce8f339ca40a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddd80b725ef8d02c2bacb8b2c7552e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985abb01f5a13ce3182bcdb30976894207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd4d65efcd1bb0afbb9909824007fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6e210680e853ea57f30785d094c74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ade000d9ee1d45a7252453e997ab9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d14533f58b009e2ecaf450416afb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde4498f03e9995619b20a11a5729f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da849cfd2322e1111098947cd78cea7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ebf9ed0a56a4088b648217f26fa38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd33e7ecd99f1e39727b46c04672324215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d86b1cf6f35dedefb3fd502fb2f2e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a33eff0c8fefbb620802842140f34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52dfad1c59536c609982318b5c32df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bbd4d54522721f4ef9371c508d162219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488ca4e6cbb64f46bdb44639215d958220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590e4b2a49b6532cc6c59745a6d1ca9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d30e3f555c5d64f41995e069b70449222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa579f16e6d2f8b788f8be3ed91494223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de8a2624110282a8dd48b09645cb13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934165b0fdbb245a064895a859463b5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac442729b8d15997434dcd516b8e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4ec01b85d5819675f0b9b5648510e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9343f979711f052db25ce1a3de91f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a38c6eeec99c7814a086734ca35cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847aab1d61c8be045b0be448a820b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26a1a3b369b5d74d7d26e19e8c2026231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798b178e1bda7161d43c44c29881e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a850f394b3b756a4170b7a5c24b4ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a17e46e04a395dd9b0f8cae335dd29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6f1d71477fd2d35ce2d80d557e32c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b42877cfbfe77be6974a814471aac3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0d5ced283f022cc88ff4b786ad45a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b8da2d78896de6f2563ad4e846878238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809218747e13d76e9b5842df6dddf54b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787f49aab895779041963fdf43bb2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea240f0548a570a15dc69a3fd6c385241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b3282c0a4e8e3751ee3e819d57d7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f4080d98cd3793f8ffb3daa6a95bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bdb7530acc03dd124d403d02677c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bfd610098becc1357ac8e149f428245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eece92ce114fa3f585a6167a27baf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea06e3d8130e9d1322d503fd95b633247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363117666c292ae565e142844bfc08b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f92b8df8e09858d0738febaf2a431f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582dc2cde3a0218581d601626cb92eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559814e4cdfb8623b46a724c7c12349251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1280fd6df1ffd774245a70cec08b63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e2b94aadd1aeb16841b7a799540b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc7176659d6f9e2473335ef5f95b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be097948735b3ad6da366187c0f9fa7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f5d34216fb75bb5d88ada1c39f76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290bbeb19b8912ad72c9d860652d7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee355dab28f1322a4fe1a3fd17930ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673530f153bbff319d38f26374f83f17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708110629f9365260216255eda34e11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97431f2ca084b768f8383ea383c19447261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df974f3512dc222a87f2c473816696262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020638f45344c88a081d87d549837b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edafbe8ece2b2bcd93810023c5f370264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b9fcb298e8f8909fe51990bd0aa43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192e901e0383d6e190ba988f61ac782266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5dd71827e97e7859bb10ea8fff6f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d884d9100292fce3609872dcd012aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee8db296767e3287cc534d342c8af7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f2b7ff01bbb70f53bfd5cc4ca9af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d8714e7f23a263b13c0d5c73f15bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa63be8ef2baf1859f9f2795c50b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24020c73c00b12ed3ee9a613f0e88ec6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9389f891d9736dbd2534eda7f9bd6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524743a393cdeae2ad11ff1875aceca6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b4a9e2fdd13e013df2e185308699276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d770880e00454277b22e9f8833ff0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b91b077b715311a89955b0a08ffdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ba6e520f58d6ffaa89028d6b53d5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0423699f76f8ee10d9fc45ef4b156f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bddcc0217e500fab3b22cd598e1222281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ff240c0c77a3ab4ce663fe6c202dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0525dea96e11b00eca0b562c4138a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d44788d77e49bdbe281e3cab8ccead284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dad0c1a1e7ff6117ae5d05d77b255285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26f7b6b6aeac14ff3d6d53be4ae03e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a478b315d62902e4fd4d95da0a620e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a4b0a2eefada9fcec1e1e3f735b76288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bb42eace2cc6d2a5c7f5b082d4ede1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c9644e2c9d9d2b02d5271dac5492d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4b07852df871975d09f26907ea9793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c785365d6094c7d8b1bf0019e45aea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d9b61f23fdc4d42e2f4273de196e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc40ddf18f9dcc32620eaa15c845b326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d12e103135d30d32fea1ba93302f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624823e72bb5125c4e7df121169706698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed4c525dcd25962ef2b5b71d2ff4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acc329d4251f9e33436b5307c48ce010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1231aadde5528c56620246a47e17911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1bd712a68a6881febf1937d65521812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be2204666f7902a7d92e435479df9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d804797109514f3d47c4a1524a95a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b0c1cbc11a6fa234bc80c3b39df6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e75468ee17929d746fca16daedc9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21f2b1cdceaf1e52f7cb8af8d85a4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4a86a7a9e03b7d29c073bad220f2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfadc231dab522189d193e870328d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b781be37da4bea2aff12327f086129720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4464fd51ab58dc6a6090ff6554b809221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83619513eb7aada99ccda333346367aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb36596fe8f92ac68d81cb5f9b3a8e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efce721bcd7912bcaeb2e98d3c9f5e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a74dfefdf7691235ae8367aff89e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc110261e013728e614a9a2cb86ccc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4540fcaf147d736da44649c8469a8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc48d7e054b1467ffc8e545eb0033c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224481ada91fa9d8e8e0c9c97a6fcb5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fddc535fdd25b94c6b5a5d0f85ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d7959eade4c9b11c2c54c71fe50831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67552a7802b1d5e76bb7941b006901332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d96520fc297e558ea57f73636b6bd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47ccdd1c23cfce31effa29777064c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a93848b91066a195e6c88b66b8465e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0154dd0d1a006217d4e26a71e4a4e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529537b2da75b8003a38e42aa7fb5e4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae86af348dc56c2492c24b8a9798ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a17c995acd0012c8db077da98e56439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749859109800cc8792786f368e5f34e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a19607e7e0c20a1dcf705cf16f07441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64a65801af65674ffc8bdf638b18e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9a929e52aaf7a184bc25d4de3095943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe952ff5ce19241d934ad5f41d2fcdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b235c503f9d1c9f2fb4a09b21f831c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a81031ddd9fe88099871c3431eaf9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54348386e43468a06f8a5b51f172047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c02ee3e99c122d803ce0291f0400748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56aa15f559e30f2f828eeb99e3cb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e6e800e8ec4bdfd9d6e3edf52564c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e151de1406d5439176f179b40e8f7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599748e3725fadafdf57c59854fc11a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0933b859db994f76b15926f5cd1b9d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3bf0aabb23ec8ba34f3e6875a0ba554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138ddb707210e75afc8c087e6ec88155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc76d19ac3d870e1ce02e6a99c5aea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ff382b6d84bb51a93bae4750aa9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe82cae32050c87b6ba889346db64b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185c5558c74f52a3400d44be580978f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe125a2cb974ceafa7d022e6fab62d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468a107e2d4b6c133672467901d569e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35fd7aa6228659458ec76caff1e47062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892429adcc695297d7513b043239f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34557ff7fc6233cb3b0220023869b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915e5d20427116df8f8abb7d55216ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffc2026eb30377ab907741cf6db34666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085756c64f8fad433c2812431b3110f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b360d0de8e6b8a1215068200f1a0f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f5d046fcfff88321ae42ad638a17469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e0322b5a8a5e95b4b0ef2b4ae87de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56334b52336b1368d33a75cb0e13a23171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeeb5c41bbde12d7e0f2364734630a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af95a331531a92b843121cd24f308e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313519661aa8d728ab735dfbcc1bb54d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344769ac1e17d62a5fdb92a92ccc82175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7279881fe7988ad1e1a5208f765b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b77143862da839865e7f59e5202d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5816f551ccd412c3c35bf7e7446d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ef0f1ee18834fea403e4343a300579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ddc76620d8d59aa0562adf9a2788380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae263fd24551a8307804c030fee3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd0336ccfa03d4a258bded72a6dc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a7e8f9210d9ac936994b29ea4c5be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86491923e5d699a0fd2bcba6a370984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add13970114a7b777840967244123d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a49a1ce9686cb4005c6a84a5722586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030e547eadf33e61053adc1b28f292a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158140baa81a8d8fe7c4c0217136f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5fedd60391f40f9ff1aa58fcca68389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb24b119af83af317efd09c4084f8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf461e2bc86dcb0e6f732c0774fc17391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419bad0411920e837b949ce041b31f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26521be90b9eb420e2b34212e28b7b1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba15400627eb0d1a0ba6b658d7a093d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e11edb2adcbe692b11d6efa5d3cd6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3639b37925e820e4e9281134448f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e60e080f7d5f241c440e352e038c9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb662fa88d805237d9ded2a38e9e072098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379b3b1f53f8d9498d58387f63e4d6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b90a8d33844315b31876a2ae066319100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc83e4ed1bcdce689c8048c0e0f0ba8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30d2f9e8138f76addb3c073ebde7fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1943f43470814b7f391c4cc4c306db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1dbd40e6671ebb451070c1f7d396f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c42bd8e2f200a5f329f760d7b9484105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b4f67b299babd45c0ceb023021bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076ad976fd1f669eea6f8298864196e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b06045ee1d4bc6ceff8b8e1cc69c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e559f9a44dba728987eb04c69b4a81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a7927fc4b50b8378bd52ec62d66b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5863a7557f0f2a10a4ae797e85ae60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f78f2a2c85a867a0991e832ebc42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb8eca98c2791fd7b632835c08890e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470384c8f96ecb72a3032d5227daae1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002bdcbe7f6b26868d61972e1f2665115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60516f392ba0cbfe166333ab155a6f9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4375dcf25bf19d114270e7d249d90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee325c93ad85ba701e6dc84f09cda56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6561b323ca4500453835ac848e956d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f262947b36b756648f8e21f3c80ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bdba07bdf34904320215f886f4885121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa826126ad935fcbd38780e6e3c39d7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b9151d69e4a953db487713f4cea8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc45ca8719cef4c8f4d8e7b6a359642124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae133b3d0fad0fdad48896c72b0003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43771c4faf5936c503ec6fa7d1527998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db611a5117b2f96559c3fc1cdf88d14d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c976eca3c415c60d36d8de755761c31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d935f2a6ac39710ad6b7032129dddda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9903227531573047cd6239f027dd85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6422c6e2f40e34067d26f431fcc1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e29275498aa6b44d4bbaab3b92de78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b6126e9c134c1a8ef5c00eca832a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd5316d0bd95ba85cc29f622fa88e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df7979bc9c7744b01e6e16a36819a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcda0d52bf16d251bef4865a3cfb62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82c8d4ad4f34fe91a64cd67f90a7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b607b34ca66401602d2ae448f63ff7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b58f85967e497b4aa849cd3e6d298139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9338aacc1a3d02563bde96eca6a43d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d567bd1628f55b65bf2166868afa2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4108f565034ea37ec08e8ffeade8ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db839e52867f8884a201faad44028e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928e53713244069f3eaba35fb0b9d91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa01167f7d903a8c96a5a27836f13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27a338f2228f21a617da0d4e358063146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36852adca3ff3058bdd524d30bcf4e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f440eddd60a8d900f2a9c808074dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f65dcc0c7304cc5cd3375b26512c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5aaf2debe845ee7f7c43e51227d19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4334edca53ef4e437e9415c5755ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe1e40d776a21897edd500e9ce2b60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888cd9c54ab8477b365a68f860a48c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfadc3c5a897f38f79b267182c88911154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873a95d53cbfb5a6e65ced1256e9945155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8afa78a55b4ad73d54e6699fb60561156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d548fcaed0eb7a23b9aceac3d651157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef0c5d5fae8aac5ca0415d5ee8300158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1f630b8122baca1ad1541763f99b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470b6067b67081212c460189920e1ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223595a0cff01406303aac7e6cd77d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b051d9c844ba208a9d747f8a882a90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786c401b910732edbcb354258a29404163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb3cd8552a33672e5e23b6d1f2c0ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b375454d0fbc8c10842f1b11534e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b87539ceb52424fafd8e3035f41d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25486e3acb9366bd9e940617d865c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107d77fab7dd5743ccbda5914af4af5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf971f0b107ffae12c304ef3cdd04b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de871fb7710d974e19c8bcfb001caec7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd84eae9bed674c619a452fcbdd2379171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771cbd3d2c340d69db4467c4649854172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ee3d4507099a17de941fd656319e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304ddadcaf5e6f4e5a683159f963751174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586118908cc30ba7c04f11b8a3e357a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29b90d49111a4522aa6be85c093568176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f707b45139a0398a070df46efe3a34d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9af26dfdbafbb5c3880749e552569178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5db853575777f236cea437f95d6dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bfe95dc5083e4f065a14d06020c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f562fc72f23a19f3061796859ddc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2ccb9525381ee9d6d86ed6a05804e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66398c952c5796c5a009209130152df1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429e143ab351fa38d26470d2accb3e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45272066e47f23f8205446175d5f74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e34c1d1f17dfdfec7c019c240fd6fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146d3edee0c8f55d6d435d8f5305200187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe6ada7cdef5143546554065f990de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550e7efd9167fa5353f5c380e01b85a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec62d1fe2f34ae874e4c8c91b7e7b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3a59518831e638a46fdd7da135331191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe4a952ac8bd6db01ab227232a4131192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d90edaf20bdd6e89c8ae98c89799193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe0be26377d68696cff80d76322835194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2df4db1b6a200ef4e66cc127e29fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f72aa923ded7f576b73594fc17486196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf3dc9364b9291bb3d3ef257567f0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cb71cbc34663363ecbc352cdc214f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070152dc8867165e7f0407811abdb1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b1f84ad02bdff041ff58e567c1cac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6048b9bf96440d4d472b000dfaa404f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229488fd5d12d897fa1bbd40d970ec5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae5d74f440b40a2629fa69294aab4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018431e5aba33238353723a6b9accf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc8fc2df8c0afa721d9305480d5040205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256114e2c00a110d5686a8527a68988c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5661f08451c46c4cd9854a621a5dad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c7b83d68b22db041cca5157f7882c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5fe5b6a82f1cab43761cd9fbeb84e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a6d976c39a27ae4129c33878c3f57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89099841406d9d0f807f564f98d0e81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c8b45379e437d1aa09a7a89efce9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae25c9b8b6497ed0d71cd66d3436996213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056163d5e630774bc9b356c32c4fd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8507e4f5b2ffbb0aeb4e3771a3265215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d866316cbc8230d4a7f64b6c04492a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09750739bc0cfe92f4172403ae41cc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584960de4e70b471572ea0a9f5632c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99a2bdf09cee7dc7bfaf776d3b8c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b6b7af33b320b9040efc159f9f5a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a950311a6d08c7f7c49519b5d3eef24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885fa8160208c0e8886f41312ad4ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d41176e7c39c882c6ca2c5d40f158223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc45e3010a4827f95ade7dee44379f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb8032ce3e266fb9e1cd7c20c825df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8595ab0117f3ca2507338a494f7801226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38e8c56bab01c89efc37f853e57bbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0556e6dbe423611e7d45364162d59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8f28f2a880dae5121cfa6759c44db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113131ee7bd13e3884760a7cad6c93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296548d9673c6ec5fa9f1876b24a53a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065476d3153555461acb1d57e768c644232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c74dc34f6c2f91bb2c910a803ea1ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f2fdfb137ab90b0005e32a86aafe0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651f74d5460e94678a8d1a01581c03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b30a04a5df34b5651f6652ddc0915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95060be28a2d7dcdc41dd02907886b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd9ed3fa91432b366d69cb8def66cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e33f936c1fac6b1a3806d84d4fffe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18d5d143eabb79a84fb3ac0f8910c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb652e763622db3bcbc500f164863a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4801bed9a715b828ae0a4cf084d73da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc645b569c245df32814b04633c7a39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668408b21efc572fde6d5abf33f52bff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c2d9131f39a71530a2479322070df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69cf9b26d27619630eafb6dd3fca2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acf5a9b4a5e6cf222f2f1febc092cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392eacafad6610fb0f16423ec5a0c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44cff8cea2f086e056e62834691d9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3945e9a49afb47c2951a8096ad8d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2e1df233a6ec4cdf011f54792d67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b7d42897fa9b6761410a83b3a912b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeb7fb4fa720fe4304c4a6b8baa705253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37669846d4c1bda6a6034e79be8af67f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd47afc1da3d098c4b93b68f11826f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885643008ee05ec836e80dd3b3937c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f83224a733b76ead52015c20d42c8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209125ee9c98fef89a3846af8ff67d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10a57556892ea0bead986aa73de3d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd16f0de20ff975bf2c614996676b5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f577da23e23df4584a683ed236e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f30844e95e7d20355acaab8cc7bc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45647f62867b085d9b34e07143a71fc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb1eed984ef6728f3b5de5360e161264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77771dae5ba65e533e9020d6e6be591c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2921414855573c2fe56efdaf798a4c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c87198e08f29299ed795416f48f60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c436165e03d403930b0cf34ec16686268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a06abf8a240e59c05eb35de47564f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ebaf6114169c4c3ab561056a37034270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ada3c6009362ac419241e7619a7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a54f4233afcf104e866eeb5d8b4d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75bd1b5c62d50188c841da1181ec33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a26ba278ed8ed69192a9e540c487274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ac4326718550b7b5374a3a7eb3690275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5740b3bff8a37585a73b4cebc2ade276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36f1ad38a669a79350a7eccf277dab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091827468b56ad913ce1f2b0489ffd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9f3fda6ed12db902fa02ea44810aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade59821e1b25d9843defe2f7599e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677676a9dca0406bb8b6b99104b0cda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d977777437f4da925c87a4bbdf76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d70c7d1d6ac9da1d2e278298f340283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde17a93217c80c38e77993e52fb5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c31cb897ecf6c5cce5a2219bab36e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5ac5cd7f325e8b449933391ad548286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171175e1c8549bf0b0d11174996da829287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bdcffa058157809981cf1f52d40b5288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>