--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3ddc8550f3a7bb6fada0b8af0a5911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cbe4219f2529038ec051c39b3d6692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c1718e28d6e50f4020ef484d589c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eabe635d108a590e6e4a8885bac474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5455be2e59239c18c347f574be1855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c368983b04e45b00b243dbfd54ad5bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17289de5b56d782db646cd77a8cfd27d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e16e489dfa8ecd14e23a0b21060de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78ef2be0ead5c27458afad6738e8439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21997bc072204d4e69d5951f7df8f98510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb456f65adfd8b3b13342f62d7333c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ecbedf20d0a43f8fed8122ce34cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c570a1e1505f603e34a12a97aec678413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea1fb253f2d4f26d4a616c8286e2cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f65c05b7ce810aa3cd73c885511ec515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd07dab43119e3060f6475f3e40aa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e00bf21817b41c253094666ac380e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d1691af1e4e46660fdc42670cc92718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c631917413ae50b4e1d64cfa9a31f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0693515b2ebebbe6131e8f5f70e0fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737dc4576cbdd9bde22e7631acabece21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9965342918c8ac2a561d3f872b2e7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4adbaf3dad65e76b969c01caa632e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7805c0c711410133d44286ddd6fcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c67405085c1d8bc2dc1034b6b41c0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754b161b7035f209bceff37d461cfbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cba7f14cc161fcd000de0eae3cc9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f71f64856968753a5ef0667b209a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d858c755bca0695ba5066588deb53829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b50498e64938ced21dffe0619222b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a54e44f843ebf580a5e3f1d58b1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d25c99c96f13a9dbe17d7b67de0f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbead2a2e4f3a3b4274ed8d9a5229d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ce5b92484f62fc98dd01b6b6103534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5b373396e62d850572acf69f29ca835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ef189c43a0bee998c66498a6632d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d72e6f89507a698e4f436476027b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7526996fffe5e5f0dc138cb65fd7d0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a6b20c5490fe0624cd794e6a537739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51df6eb480c159fa29c39c2286f1c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619f724aa8625fab8496a42e5f3de8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59fe99bc2b30a3d26efc67935a893b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d441351d8234e19037be1f0f0adb3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f35987f3ec3a366b6f1fd22d8f2d0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd76971606c436b0dd18ccf7706b9d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb2151b8bcfb2c879decd97627163e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e359975f400a090b28b8dbd3553a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1387e81c1ae60f70d78134e750405948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace5d75d0def29e32a9969b2dc8aa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eddcac667bab1111b62d81b26e67250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c07e00e552d330bd2a36cdc2ec81b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423dea3a77ff007de92baafc8d93ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d613b4434ce3820cb9cadab7b84d3c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a987f41c1c304d33dae7504b8cbc43054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406a5360270b64d3a766f7a7539ce1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4cc73585777ab5ac60f1fe91cc17b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe017ae327e2eb3019becec1c86f9b2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae9f6d3dd595bc8bc70516174bbfe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eb9ebca94a97d50aeb7a0529ff2ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac76b435a2c57f4ced4ea5e29097ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab171eef7d6ee0432017e4410371e9f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ae4ed9851534e35ddebc3107e70a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55585a3f89f65a1f8a9ffa90f15bbdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8308e1748ba5aa6416aafe840ebf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d0866ddde4c36e96b3db01106389065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51f332c7aae28f7b8760e5716d523d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435eeb97903aba88870d2a1ed4f83ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95122381bcd828cca099b5321567c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d4aec582e434a8f154553132b623d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce2060902f00a32a9bc4d0098dc45070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2943243c079011a9ee7b897783e5ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeee9615ed2f09ede03e495fed18c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bac567869b0327fec4d70f359a84373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fad26be9f636561f234f2f03e4c4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0592f707d20d2d63d5925f47ee5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a99a3ff9bded01a0d132561b4d7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217add2302c6009ab877a544c79280c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7391c0db1dc09b17ae3cc47bab1d9c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6715ca6461b4dfd33726615322fab3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2071ac9671e25804dfa5e69d42b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af716d104b0ee9c323b22494730c4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca94c37de9a5a73ac5fa951a78340d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df90fd9054d60879f8b851e3f1a48e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a147b1ec914f2ce07159af73cdbb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb0b04d11effb0fdcba9aa6fe10a0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde935fe28779055b1dea2a52fa6d4ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77590b6246bd6fed8f0cfc8cac02ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efed1e0589b3402333e1a5c5e8fc2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679515085505c3b4c95af08bd9b23b3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd150ae78c4dd2f112bf8eaf2d7da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93356da3732fefcc9786771cbb7577691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c950334eabc08441e8318cb5ea0ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c5dedbcdef9e008646c5b27b16ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e0b3c314238dc4ec1df9d899bda094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef60fe5071809e60fc85403a319cd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82b7be7de3bb482375b14e066160a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb897e6ed7c06a93df7c8716f0e402a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1cd87928e7d644abc78cda7d7fbd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aa9d133a09edf73c9939213bee55799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41be73400fee219b6499d4880d0748f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c25f11f38c2ad1ecccafd3ee5987d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eccf920d8c86582f3336c45e02441102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89128fa9915c8f77e407471f20896e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcd2076b1c24667199a25bf7267ae5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab019d9da6eab501e593586425ab088105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097099c95962cb6f6a97165e70678770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad465c79cdc59a8a0747862cb7e36425107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b17facf3a9b51a8f2986c6f4b4975108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5cfe2372c3125f80942bfe4d016af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582508063a8b137b1a4579b2a60586f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bddec7b7ec2ca58af4e6c397383919111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4484d59595d05386ba3e59f8761ff3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516d1f2013ac7808ff394490f63792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115af32207ee2b90ea206c6e6a7239114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f089f005e282993afb55bcddec387b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3befaa215799f1b8081611a5b0d8d35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8152ca255f417f5936db904ba4a9158117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a653b9b01d4684e843a861dd512377f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badca1248cbe6b265ca61658dec8266f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74719c49d73cfb46719a6ba5e70126a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9000038f073a6f7d7b305364bfb6a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d524e42f2917e1183b1f48a2e7745e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8342d8383bed094add74f5f0ef6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1fe488882c4ca155efc0807c39631124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5626b54422a04552917356c28c66ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2423e2bf873243e2001bed33fa9ed6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b604a5f2092e93e90a65fc9dffd76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1142c16272fabaa4d6594f17d5204128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d06c3c00a85ad1de48a92bce64fba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee36473512b9c70adbcc0b999e65c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da3fc33b4fb01a4aee001d87c71c0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcdb4b8dff98018046c7fc06e15a6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46e3fb8524d9b86e91454af5df05c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb51a04584c6ae3a00e355452722a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d76f39172f060955d8980c63310804135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76301c2391ac1f6b087fd8f3f0e138136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547656f95ab133254e0ee69b7e3399df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f63b9dd405587f3ec7865d4dc87f60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b94b0d805d009bcef95e1f9c46d8d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46ecd99480d1dd78a781794b5e4a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209ee2671b5a3023f2007fb65b42bf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79068b20c9cfe4ab872b12d98d7ffc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdfd3121244493ff82f70a6aa02146143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de0747dbb0e300ad46a82922d6457144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a308474a32e6c8cec60a07afa7480145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec41fce1f78eae0e3e73527016f47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f451e879ce2ae663648837f666a6fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f747790c4cf608603d00d9cbda548148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050fefaa199158b02a72cd2d90b1eda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd443e8535e34327d629eba2ac45723150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e8ba604f0beacf8c7ddbb88df3c5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f789f7de84f1724b56c1043fe5659f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932e3f049125309991f9479be16a851153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617445b6dd7fabb5d83a307c973b018154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30603cab4f1116697bc1a0585ec277155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76a938c6e706f7caa3195f857306be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ccc382466cf17f50b389d090aab5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acd5dd928bf2de0d0a367b835747ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65654f3f2248aae92d4948435e6826159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fae866f537aab9f515922d628c6eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe9fc40942d41afbf708e7d7dd1b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47476b94e877eef17c2c674602474e5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eadd317fd337ab0f71d1c2801c6baa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831fb72303f692946861785999b9f4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81e0302d0b0da370aa8f31eda18a86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157291f3ff9c914d0bdb43ea1ea6ac10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb0836f0603dc06e33f5606bdfe2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d1939b226b2e3d3407fa69cbf7fea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717ed548f80a02b4897344e4c5417b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d8b685abd9815fcc43a9e03e9f590170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06276766d3b3038a428e44d7cdd068e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e96e2ce3d016c2def066fe3ca86c54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eedda68a8831ab5132e41a543d0a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad946e6d2536b6501f63bb31bd36498174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2256220e220b1117ad60c2d30dbde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11c06aab4ba639b1e1ddbaa231a461176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0af1c180fd834e0c9b7017efbb618177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da8b018d0e86e7ebb512517f330f0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2132a646601ccf70ea91fc3999e809a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758039dd0839d8252a74e29dca61e5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfbb9bec12027600856b7ffc1a0c71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c81558f75cca06c2943de6d68cee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee7aa093a515c26a217a14845fd65c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65d8a31d559ccf8ca7e5d782ab49b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be8c145951a0cb4e27583086e5846c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242100b8bec68f9e6e42e5ec08746eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdba267863a1aed2dcdbf38bef5fd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00007cc2992da54a23d7fe00682739188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d917b274c9a460e6498416b0a863ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648903980c45536515d6aea2052bef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1de96f6cb96d7fe74b6544412632191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8749b68d242934ca22c4183099af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a83f22df910a8b438709e16bd7898193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b33c24409c1a9866460ec7a18478e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a742c158e8242c93825217b7f8ba25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039e06779b33e08db02977da352709196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d059e12a379e3c9fac81db4aad2102197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0685987b1b5f9c09a4ca6877cb1d23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6c3a236eda3d0dad38a171ba4b0cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4bef83485179253c09733a62c4fca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a541fbea858219f0f6c0137725f7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b316858b3a95285d09583833f537f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581975f7f0339bc2a9ec39a090b36d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee365b9e025ebb1943a5d3a86183822204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d8dbff65e84b8f7cd4fbb91692fc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e02386608abe73c26bfb0ed09575a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5a3fdfb2045d50ed3559d15d4fdb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658c3f1d4f5dad4ea21165872540c77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338a01bf8e668e962cb592fe2b7f9e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfe9fdf282a2cecd4a3321dc69fc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072197b53fb2ea0fda1ea271610229cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949a83138cc3047fea298242a676364212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d9d288afa90f4adfcdc84ad238374213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b45b7d174909e621532edc267d39f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fefc6a80effe3b297e408b3cb6efb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78351e484a83ebb12eb84f469932407216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41e510818cc78fdeff88a091f6d08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d4bf183b01004b2e270c18e1dee65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fd3d16fe8b874773d903efe00d0b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d6a936839fc7617bdecf4a4ce247220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aafd86b1b35191152d5908d2161b1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928298d97adf9695f02959474ef8b70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def867571b57d68684e7b709e81ead223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f360abfebcda7f8aa573370a8d60040224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ba4566e1b679e034cd0ccb6fa36e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f0ec20e05402bd4cddca6844025d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a5612f0344e5212f793f2d5cb6d11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d308097cc4c22837e6951fb15baeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a06ae166d1803d4dc4f63b6922e2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2557ecbefc700997c6b2dfdab198b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598eb45df157285e57de03e852f1e4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4563f1e2f51cbc3e3b7cd1ebabead232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab049063ee0fb7024faf2c3dc540001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a3a2f2a49cca0f91ad21f840ebc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a852734db393d519cce7140966bf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd25a150e364e829d941ca86f98cd60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72046cf66288f19ded04fefa81e0451f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b840eabc94aa258cc8a8a552efbef1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c714938ec6c598d90b9a1a30418ef4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab1374a8f6a0d24ad6c4c1bb2b6192240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040b04ce1cab14d1c5c58d1e594a243241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c03a75c3c103415bf4c6d783f9f85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1268db8cbf5ad94f3bb93f571d5e5ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a227918df336ad6ac21afc622226f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9e75b7c2acf401b8acc1fac1bef3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe840fe0d69b9200b72c7c075c21f90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861094c67afd007b5031dfa92d13a2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364122ce523f3f30984b50c7540d6ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ea9492e40889391a5a5ff352ddecc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdbe231ba94fa419ceb0c46463270d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9174e21b2f134121cf15f35637d8dda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553240782d91fe11257dcb15b2689437252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28647cbfdfddef1e10ba4ee9767e948253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38da0ea2c2372e380045fdc672779d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16ba5c7ff49ff183f0665f828e34cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116080612e91dce89f75e768e184aa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b37b0fd6b83f1906c0ce23cfb20b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642b6ddf5a99202c15b7532db92078f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d921cba7389e3f5ddbaf1316a69bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a171284d6fbc001bca9f88ae7f9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422cc5d0e81b551992fde21057ff316261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223d57bbc7c95fed73771413a75a8e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee211a8deebb85bc2ee2d38b16f23cd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8ccadf526093cdcb536268e00fea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9165f1280fc1439b12dd1106b0895e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e1cfe52297ce7381f93897c09b07f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb0b2f35fd9dba1b9c7a3fc948ee97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3a3443c6333457136001bd13deaf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc58cb320b7216c9dd140f9f1a00e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d11fa43f73c883627ef6473df9621270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389a7e47377a1c1981b84e6080355f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c1c7bff42bbe21caa7ff34db887ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cfea76e2c1d28338a3ee6baddaf18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54528fad0779dd31ce17df6e7196b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31902716d292007dca6dc898a729e944275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8272bcd33db70767627c559d03bca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09051203c8c91597601f5acc88b0867277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2d1177e85a404b1d2535f1cb33352278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f121b50a95da1fda219eb36562a14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a8984178c4840e2315e1d80de7c5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23197fb6792abe108fbaf1e1f026d0b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3a01a76645e9c54b839e2c277c4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9667e5c81b3430367e70b826bcc5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84c54d32be0950d410778f28a61af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304aae648fb039f586ce94228d4403285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a228645a274c285890eab7a1af6fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422c7b4c7e9335670948f7d30c6638287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0dc1615cffb144174d79a98414711288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57355cd0b9f667b9e5b056409d42c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19876c201f6745fb20d97e820d7e1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b2b24c65ce5514f655e5f1a82b7273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b46cdc445dd8be09f7306766668474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54d5d545fee1bd4a59851a1f74b205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c916d9eb8015f22a4c534df9087976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9328ae21b857edb29b1ebb9ba8f578b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c23aed7e51f4e379943ecc6c11d4b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8bf5682f5d6b49c92872742a8c4fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da46a8e66ccda75a67ddefc2a295a8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701862642de64b19d2edcd173810a9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6a0e562627d5d868048ed1b61cd4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bc17a09d99dc2e82d37a42364183813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459bf123414810423a94ecf4123500314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eebda471ace7a768644224df6dbc3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971dcab3432e9b4869241c382aa954116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ffd86986e5df51105a572b468b83b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae581188c4e7971940d2667a279ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc3bbecaf2f39948c101eaaa30118819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa4f21e6fe4125712c824bc222b1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d120c0253a112bd77eed44ed805d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ddc33627038ebc2709db331c0950522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594137e5f417aeb8aa018e2a5506923223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea8bcf6c87d90635be88aeb2114a2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa920998b12b97f4c70c6215942354225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62842f87cf1d512f37c0931662dfd4f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f7fb55665bd915cf106ed72ef480b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04367f0b63c4e9db9bd1f0970bd567fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910db7f5e7637dd94ac6dfe472b40a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42801e9dd918ef49ed6d42ff46aa48430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3b1702760e664dacfd23bc3888eaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bb3c061f84e7ead45033839b401e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e435ba11006802cc13eed136bd4c2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179621938c7cf8fb79f1a8f4e9d183ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031fa2a9734eb8e99ac82748482fddb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6f5fe24d98bfe98224432efa2c9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db34ef6ee3ff9d5cfbcfc5eefdc67037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa060a773fb482f2fb4d151c731725e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02fd3653e5caa70dfeb8b977a1036139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd017f9bcc8cf3eeb58080e337da45140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50603626e3c55f6f39281391fc495f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3797317780ffce934111c0cb109de5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e3afae96c883a318a02b75801a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231978d4574b367a1af1d4b199f7c48544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac1c6b4cd5642401b3e347af8baaac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090917044f3017e827c7fc3739466aa646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d682a6134801484b4719dec74ee1cab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079147cc9ed2a912e71f3419623514a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0ac2fd8aefe4f74d3a5defb08939f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04961497f437c68a2175972dc8ba60a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab87ad74a3a1a4cdce9f315981ddc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b136572e916a5513a1e47286b4ac28552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624e8a914d051866d20a81ac4aa872953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef154277b32beba0118e7d603a8e091754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bde9257d0a35107269b467cac7790055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c144e81f442ebad9c751e7b9bbe256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443b06725eea87ef162b8cb2aa64c0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db7954c7edbd1933d2fd90eb035eab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949122d1c237a71c32227cdb7a633a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b6c7ca68d5f6a10d1c3119dd53bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac447e8023eebe77b98dc6de3d367161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc093a2178e9b6f313e5733f433c76462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789bc1069831abf141aa9b95294935b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3401812304aa7a33e68ae212ab228c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565e9fce1d8ff14835c34ee3e93b07b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eb59cd780d8c6f0b1b82f9ec9a93966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a26eaa14293bc7f0c62a2c228e0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d48c56795748b534303611e1f216c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524790f55f3101eee0e309fdd8d97b2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5ed5d6de783a679056113eaeda2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a114213ecb43c3b6d53124eadb235371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6182a4a6da6d84f25686bd778a7aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda80fd368b0d4ebd42a9b1cfd884fbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c87548a73c993455399355961484f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3cec01ff2779a5829caddad867df275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fe029a864b4bc837c677a0543dc7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8cacc5f80c37fa0647ee31161a1bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a815c8198e7324258fd94b7e62c89ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeac932cd5c3124adaed78c2dabfac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de50b10826fee404b3827f260b8b6d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece17b9ba0fd7520573a37a2d862b37381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bb6f2e6ef5d974670be48aadd271b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448328b35bd415c571dd5dfaadc09caf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e06e767625d419aef49b94af0bb44984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a4244ecccbb1caff8f9fdb4b1d6f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9749b7c8b38643c06ff59016ec7ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6069f63c7f5c904b5893852edd78e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7039883cc05c59e662934d1d2c0e6d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52b5881a7e9b9a106ccf78e004cce089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf726626d26d106c01d19918e9e816b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8be1963879e9156cd42ac9559044e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389a36678a2053f1deed585db236ad292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8eec0ca4f3931f7cec1d8546e6a6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764471ec94916992ec5cbf6a3369aabd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e8fdf2a32c8cf337ecb84b57a50f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd072d8cbdf78bc829e6104a9ca781a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95fdcd2b468e3440388f185c1018097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77d833a9be4edaf92df32e42de513a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf7fba5036a7a4e240939588645f5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef7e2a1612f6b49afd39e96f7e0370100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4c4bf56d4dacd71560ae24b2f283101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2e4b733974d503f22a290d21fe76b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb0af6fd92c7ddd04ef4694b5d710d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d99f517530099cbc70a4806cceae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a17c741ef4edf1624000bb03a7b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ed3248e902382a1948ba9d748c63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d327b0dd044e6f770aa6cac97799d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d7de9485eec19db4c064f22e4ec35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45389b29f1d89e45c296114e65d259109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a79dc41619daa224c91e50dc66d14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ea38a95a651b85a41616505a9a149111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc05ae4548a6e6d11835f52b2938662112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01a8477227172b4f695b71eaa7487a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769942166abfe8add6cc4cb73897bf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a4239d8fadfb7d094873f52203ea3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d575608030a359ebaa9fda27b117d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd808f471cbf784d7073447a72300f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8958dd8af7f566b7c20147bd1d57f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a711687539907b22b847749b95fec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155e41c061d61795bf0588229118a61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0ee8110b9136c288119e710423b70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e18313d1fbe457fd6e5cf04ec3297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c885a0b90a2e305671a0115956d6ca7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27913861b7b59b45ac34a0e6597f98cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a315b38ce06f0500ff2e78699d0d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0e9a9a31a92756156b85a6fdbf1cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927060cb31cec498eb886c8e7e5a5f3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732765c9f11dda630b1c9d923e10da7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abe92a7d2625ea27d8b7dfd47df442129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f23a42600b4f6b162af9f342959cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70250d0d7b527a8ad4ad4ed58c6b04e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d268a07a1ff731213a40aa05c1d7a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b813a9e5a304b840285953797e925133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99668d1255968266d12042121c0f9303134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbe8a9fdbeb954a65d45474b3d441d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc61f9d72088f56a640b87b4e7bc6a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aebd394acc4a214535df750c68cc3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08617a45a0e4ae57a723566b38cf95f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a907031d3344722e6a9d2d551ea660139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a61ad68b00e3f84bc4c604dc3094ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee191957b44499d42af9270cda06b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989479bc90d3b0b3311e1ce303addb1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba1c49485b96e82730ee0f6f3d62d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f8d742fccbff9d27cf7cd89ec6c0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fbc375391ed5e1bc1cf5849e5fa04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461939a3616bfefa3d2988bf949f108f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8744bd854851bb1b4a5ed7599ef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b17818c26af136e9608ede906d78d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e03664ffbfb85a1bab182b4600185149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050b122e1bac2845e2b39b234461a60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405babe63a2d9d3255d8ad5a2a7c210c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f082e026cfe4a1366e36cc0659e75fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3c3c0e40af496d19f53f0fdac006a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fc9428ef1b4d06223ce50ce002df2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7368a7143e12e29c6b672472ed4dcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dae4a7852b94a1ce6381e99a8db41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bc08e86e93fb9251d686c2bc56425157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f8d0710deb99adc9171de777cccb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9aa195ae7f87b116e8222c98c69d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e5d522c1fd995eb16b09ed0fc627b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e95986f2c92d4a1ca8d239888bfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e141bb57debe857845310e135e5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d298aa65f01c44264613f2ff1b14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb1e6eaa75f0d3ae60cb5a81193a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762dfe3da62f36b6235ff28dc6ff3ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020fc5a6c9d6412719832bdfbabd864166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860c99920460500b9e19382f4650fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baefcaa0497334ae01f1597e18d3843168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a77393f4995ac4b64abee10cf3025169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9af07bbc4781ffe743b32ebc074d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641eb9d735bdb83e699e9260caac281171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe902b6538c2e48d9d572c974fdc22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7a880d0cd00664eaa95b95d597ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be9fa9f6f823504bf6629e1c9a2c58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44fc2245c7596f7291aaf14b7f7617175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd925f45ba3daaffdfe5f70a1b5c341176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab1e6db1f84023ddbcc02d7a23d371177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cb661672537a6f121f24064908882178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb62d75fe7267c7deda18ddb76c44d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564488635df0cce654c54c47bf18a540180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e06e592fa1bf21d0311b979cd54f78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4097cd93d39052dff417ddfc8cac4bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc2b320cb8241f590dedec22d1f54d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86711d2dad2d8d14ab9c447bdc3e8149184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0155c4fefd9eca6a57a95ca0e1a0dee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b670be22a81aa1ed2e379103eedd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec04b4ab9b9f64fa7f065fb83dcfc1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e9e0f0379018eef1ee92d611b1cc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0649d4d13dc581850085651ef5790a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f07c3ce2f202ceb150d95b2ad735a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e3d51207aa931b1709e6e56e8c88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad358c5981ef71ec51c842588f78f34c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c063f1de415e509edaa54b91428c3e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897939dbe7740253fe43c0ab58d4f18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7567e9d909efa5c76404b3405545f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64475c438f404fc5f4ce4ab582375528196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf69997201864855a6d2ea50a5cdac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097008aee349d6f278e7bdef73765c2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f41948fe8a73dd4fdb83ea0e103cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0931685a361b0e67b2ab2ff422eef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea70d951f8865e002c98fc60f789b1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070ccafb560c27a5027257146e7b872202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907a2f4eaa7388f017f2e72ed94fafa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f049adcb0f9cb60b701b4398dd8619204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8053404fa56c1eaae54cd50686e06e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a4a5bf16bd94c89e89e1d25bb571206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3990df0b710e0dc08475cba86b2bfd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e303a64acf42cab507200a5b7b149208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c106a3071799d91b44c4a6f1a655209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865cd2f803f95f668b305c7d086c4e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6a07988cbcff049df80d1dc715d34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea1a7d40ead12028860bf8c1f59cff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32332e05f345bbb781c6dab89c538a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a92b26f2b2316d638627adbcf5340214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0105e734e6d87e8a517ee4a27f56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a2e10ffe2d486ccc45767dfca21d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5e3b2458b0a4ffa79c9a7de402b46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e977ddb39e51bf926ab6cffe177fb86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65d0b355d821c7083fac6b23d849bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46b8a2ed71f0f512c0b87e7e286829220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5822bc73479fc7dc2a1a4770b1eb401221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abade821cec7fe785b6eb3d9dfa7c159222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6512578f65a848b29a2af441d5aeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7dfa8b59c676bf6a84c53be9d72bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e059544ef10176c81447df61966d1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b62610a43a3a3956b0c5c45bfb15a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167f146f9e4d2f72163f68814ef1b1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b097d0806469db63200851f9d7f79fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b17d862dc0d6cbaeef4542d43eeba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f8fbab2a3212196a793d2cdb45448230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d6675703b666dab87687fbf3c404231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0864086f2cd9ba0688b6722de6de44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a17e9148e31f8c146436d7d162ac0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d29270daa89d87e3552c8ca013b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0bfdcbf2ab63f5c618f9be9821ad1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630f42df869d712d57673b8a0bec96d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b75fb42cc967c25e01fe8f5cb439f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05953bd5c6f0bcd678268610a609e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad439f04f9fd27cfb2af2e846521ce7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891c737f487261d9c165af16f9da64e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9b3d48457eef70c3387d5662ffa83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c270fa00360030fb2e4ac35370f4e46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0205a2f7e55b9d6f11b860e9a30a8b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da923c495b650db75176dab21df993d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3daf1b3b477ed74598e779c34135c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd865c72b655d269a1aad9de8e5bb2c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1810aaa9ff89b03d5db0845988a87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848440c2b2afb2fd2680f2e6bd8978d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bedf255b85271cfba9d1ed895f83e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da9672aa875a633da75ec9ee0c87c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92af903f937dcc89e62fc2478bca0c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362ad4762bcccc70510218834a6ca1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ed575df178a66d057f5de5b86e09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf181cfe26771097a448b19aeb4aa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58c0150fc2981e9d75947f6b50531255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc919b9079d1b2200a98168f456a5664256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b19b50a14c8f768e3fde209adcb78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353caece9249454084999a3db6bf435258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f71234590a53fc32ad64fb7632a9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c030204a6d4728a9aa9280dda9d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a996a3c62f8f7702bac60a7361d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57aec987ab7c435970f805839a1a69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfd7727a13a1e64e429aa0e027a159263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5ec7877cddd45cc23abf38c23e17a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a511a9a2dbc3ae4951ecaf108ab4fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3715e76f3c5193b94b7d365466c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1099e59f26315d6f523ff3b0e0e0d27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0177a6a3f3dff38703a3cd4800ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb45ef7c7ac5097c2c22e739bc5b36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9025b58d858cb9a7ca771c73916bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86bbca88a8f2c1eb3b76b2a91439b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b78678a309158f194f1aff7835f4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f476534636e261e092f318668b753f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22137b30c7afb0c53b7fff319df3ef5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeec71c7e9a830f8d22c51547ffbfed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df07457668411931adca924448158276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d1f2f00323d1b56e5bfa4af75247277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d1cdc25305c94c51cbdbd92644943278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba660c949a0acbd5bc5dd477edab3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e5872e8ba47595f2f79eb3dd48e84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b6a783a05ef51887c27ea0bdef7b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ddcd750cd2fc16a9be8ae8f4abdce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc80a78380af3377dddd38bf836b273283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e15d4af659e2680205eb943aa57711284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833f5f2077a81e85ce148f9f579234a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2d449402c1842c473f2f2565b6d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e0b97db30f70bf4be469a8af4dbdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c494d7cf3cb7c8526cb8f27e11ad68288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>