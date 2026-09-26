--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1291,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9bd60aedd67c324977e15d6f74a601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1a4c2fdf304aa79fdf38ee38bff32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec63729376765f57ea69c8317e22b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ac0cbb6a9f3428a0b241bc3a3d754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a988939b7559d1276f84f1b9e803c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c93e58c25478e8c24d9788d8d5e7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395652273b3f1b9b19b597139c730b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b0fba4ce5b9b5a3f06c878abaea618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5b97f874db80319c557f3d971efc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b493d6a526b8b60df387d2dcdd6dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761e3223bda3ce9fa59f3c08d275b2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af33db8e0c6e99028b46ebb2e39d3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906af98a3fff141cfe0ad6e54649c3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16932efae8a2e87a58fe2bf2651658c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe67db2495859b662d5bd052a626d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92ea6fc355cda1bcffbd56aea7efef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebeff96c7b8ecfb5f9f6fdcbcc88bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac6ec9d8305c33832b2a11cb6ed5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57388f9931f933d81d6a4a8dee6f9e4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ea2f036640eea7bc416b68040ec020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25293b7bfbf4682b063518d04964dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e31aa93483e51864a008b9fcd97622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66681a11920c13e436680a27f90cf2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759239fb7d4109c2a22ba1bbdd95ef6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7867c0a3d171786971955d788427b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da9cc7c7c35ab00897e83fec17584826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610509f334dea36c03d957849f88f31427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f5e75741385c64e2c82174b6420af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adef7a703943c1c257e842e639829229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa99d5fe8de56a86e966c4c5c2ba7c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6415c5b616165a039cdbfd117201f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781e1449cdb85181888609cb272a20e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd0efaa635b1b11c9452961c5dcf6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a1895b7cb7270f816a0d6469e516b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9235ba0b1eb8c4d75a5ad0b9496a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b1dd7981ba0671abdbc141bd6681836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627428f85b0d84cf320f7181337d66a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece8e213037c0a76f832519aefe0aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b177828b09b2e14cbb8947e7d266d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313234489b5c6a0877942fd0b8cecf8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd510c7ff270d46bfc671ec83aafbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383472d06efa66cb831c3dda806bce9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46cda674b5bb475e12a5702d0a4ceb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3374ba641e319a450b97e975613b61244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b998c241c2949eecb69f3030185c7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a0c89ca5b1858cacffd449489f4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e146d958738e7ef48851ae8a1c299fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c0bf286cec0fd51784b5e3e5ffb4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b67fac481827bd2d44356719c77d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df889b15d871105f2ac47bf3b74a6da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687975c4a1739086bbdc06dc2b87c6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91340503cb2cc5f887615a21f438e3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd6c6fe8fd1f39175d30905faa92f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b0f46076438acf5385b6b09bef7ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b494d5e3b09ca72d9e1e7b68cc5c6f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe7442f7d10ed8237720646814a7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcdc33430b8be697e4477ce281976f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc89fbd7655e705e706342fddc76858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d9e415f0a38162c0cb14875e01ac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13aa23cd58bb2957d375b992475a3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06136d5cd3397e250bae8d5c0511f3f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0513d48d21d441424650b7c2e46f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b331629ac33dcd442b2af88fb33a0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b381d720c717d16ff8c78012f9ccc7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fcf16d7e3c8a6beefee31159a15a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60da1146d44c570fcb532a118db6b2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a8305f586501aebe1c3b2d0b007d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce3bdfacf384690f523231886ee7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a32b2502a2728b3eebae7779442b5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab67c3cee1d3ee0c25c0f5653ddd2cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950bb76aea87450c47450373de4249571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee203c0381597d996bc8a54324996cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c8715441b91ebfcec210c301d1ed573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e5f6475538f06fa144a1f8a34c7ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3bb0316b0b540393342dd986bc1ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59bcd6622ffeb6ee1335829e5a8e4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33cbe6638d34a70b59dedb83fc2d1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f813d8639f79b4c128e3ec20839e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263637b7e30636b7d2279edd43451679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03631070ba8b79e81b1f725c0213049380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b5a41fda726db5f15d5eff8b7649981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d69dd38168c25b05beffb7098040e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d29e94fc8c052ff1aea7a4d4fa3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8989d6ef1faad46213161822d61380684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f03daaa4e98cb4bb9eaabf99a9d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07080e103ddfe193cfee20e52145986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f58320e09950230d8142312f5c26187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68550a915883ea62fa8d5250caa8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28973afcd447a04bd066c945760f3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41343231ed05c8f5ad812a9e650fe0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5effc9136a8ee186ef4f701b20def91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d04b570535371bc2de754faa5a46292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762b63f28506fafeb260cd4fe04e7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd26eec26f8716e8f48d1d957a1a57994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bb3262b2ea7a0c7b67620b68db33895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe9ac197c4ae43c8537ceb8dc2c3d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65ab33132d92286480065a430e439d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e86d93bbe849c99705e4540f456e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ef6cc2a215e7ea276cd96d4a387999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9561ec1b49a45d8659940b9d563bbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70637f43019f13ab7630724ec5953f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c74145189daf8ed880919e6c7632c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f463837423689cadef0ab7fabecd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326b7650fc2a005baad228f222f0225104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad300fba40864d31620dda1d6e6e84f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544340bc98c983a39477f4629d64a77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d242acfc5c7b61edcc6afd89333da0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f1fcf8c0b96caa7e62a919be4816108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bdfad42f7dd665ae5137d099c1183109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a186df183990bb975ae0344c94e513e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14476d538b823e818d22cfa25c03c0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b220a6cfa94b4e0dccc778f2baf0b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f8d724735a8f19592d2851a250dad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee4ddf4fec03b5402704d166cba289114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268baacaec1ae67aef52b90e49823c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6b335ee62498cb3ec523a5bbdce67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69684a03ecefe983eab9cf72b8e7394c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f01c8463cfc6b4ec013a12b49d39f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1314fc4ae31d3569502f49a6707a82d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d63009e88e0c1c29b060109b801a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc414b963bc4ae9bc6feaed7aac5c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52029337398ee06abb78b55830fafda9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84061044647ba053fdc023cb7f1ad3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c1e20510319a483a12ea73fad1f66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475babe54746422bbd987fbf0cee00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9398a9cdd1f96801620ea7e8fd89f55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee8e21d7494b582901c65af90296d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea320f47c5db88710300e5d2e3ba85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176bfdcab83ff194e462ea89c2ce200129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0a639a97bcbd0c16679c50451abe4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf42d4d1ea235a6d2e2a118deb554131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ace4cc707bfae81e4d724c49d25a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316281636a14a55a9081e7efed0c14a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369ca51d3d461917bc0a5c5594be167134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d71a6f38e668ab23e5fba1d940753d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40ee2aa5d8c4dd5b28fb27eaa50eff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62f59a0ea90e398ddf4cfd598c839b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a3f5bb074d7646901b80c9b0f5fff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7174566af75c2e8a5d21656c6f340139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474dc3e21770d10ab5340015c58d25d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cab7d33e36774951dfa5b520fce8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b82bd4b7b166a3278a3ce45020ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6674fd85c8a77e9f742b579b7926e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fd07aaaab3cbe723adf016240b4de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135786084b07d3790f44a96a5d3f7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cd3ca6492d0e40bd05224d273a083146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57068f2187554f28dc8e052b9db627f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc77c1e1ecc32333fcc9900c373c32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a8b928ee9c2104915b33c2f546184149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8763195b624275f26088b53677c3f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f966f1f92a90759f64377fb09adb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7b87a7b44050dc8133068c1b0cc92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406cb68cd946fb49cf2204c8c869880153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6a481d274f995af13aae308eb8a71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef8671b291ed52136e9373e0fcd4ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaa8312a9e2d3cdc92b4484419b667156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912d411fb61fbe0e18b0713476d86ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52297b62b7e475038fa530a85e8291158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e924cb24540c29f44227119d8cec5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63181f7e158b40918b4f7209da95555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc20993839f4e5dcd98878f5daa03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142f8932560ab6d3ca08009fe2626e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8dcf37ca18f83caebe3bec1d9d9a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786c0108d4fe68c87499c55077e5953164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba487d0d4e273b18bfb3c45b8dcce4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeb17a5917f62a45e52dbc3eb03d4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063930a909e267a9300cdafab458978167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd541210842dfe45d0052d0bf40656168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e74b4a8ed80e5fd4fa2029f555eef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65061a4901f9cb2f58381b59ea788e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d9137cb0005daad076f4754e3d424171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f5179b1e5fd94a5bce2ba703b3a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915e519de22959339fd4fe518b918e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ccf79a859a2a058542480698ec71e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860c4e0f3a6dce7f9543b6f6444ebb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8794f7cdf7990075dfd46e880da77a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04032e8519b7dc049d555514ba5f2bff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02905f0262cc807ec2a9b7b4c1bc7514178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ff3d133e98c4ab974d77ec8b30c4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43b7e5384b76ec4ef655ccc160a5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f531517a64ba2b271ebf2055f4edc38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966a9e6f7fe1e5df7a9a49253de3863182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165663894a5a0e81854ced71285e076183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa89d578ec3d6e2b8bcf477d04aa0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f6051cfa61b8e2057ea5a5c7a4bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599f094f5011fc7e95f1ad035a67518186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a27cc8727640735545a8d21d2bfdcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fb00de8032709835177485dc09320188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa6dc7516303ea6a914dc500730426189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494f1461457cd999fbf682f198d9f0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee2d525593fc8e7f1b1a1702a33c85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd734856a93881eeb8717d112d5184192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa649f7995c7932db7cf34c102a7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e99b965c62d72dad817c7606e47dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f15aeb8af5abb4011fdd4f765ab0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e36884b0e8dedf55bfbd05211148e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117597520f5ae32f51ac9acdd793833197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e60f1b370ede1da17fb255e6ab7a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675fa88820b56d323609a7f7640a133199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9407485406475e8c9289c3a5e93d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df07babb25e1086f25667a255154c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cccd7b913ecc2af7d5eebe98ae10f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1373fe1e37227850920df389b4064bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c052fbd81401cb4a3aa51a9a6816f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d5fdd469d1b4c5c6fc297ada8a7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eeeeb63f955dc0a4688eca40b8727206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54433fcaf9a7a53decbdc9049c6d5643207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac6caf9efc6948068f48a3007cd6c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df8138e021704838807b5e2192f12e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484155ad409e7f40caa4d0f8c134798f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ce2571a72d5696947e8e9180d3d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06687c9d9236e81e3afd450c0fa7e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18bf8dd792a24bd5b8f2d23fdfb0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602424d75366c045a10988ccd111773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9a030e8b44c56f99a3445b87050a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8802940293b18548da1cce13c8654216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832c5d12ba11872c2d3ac508ece376d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a3945948dc03e5a3a3db11af9bfde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4d7e8f2a8e320f6253782ffae662c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb3e042fe52e548903572bc2ecc4f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3fe6265f62694d17b56212bcf368c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca59ad2ef7ad489daf6c56b232f41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45c0994b3cb56aa2be4095beea477223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507cfbfeb1e83d8c85fdac69558421224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf82aa8977dc616a492228e6e7ce27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961761cb3f7d8a2dba9a53758b7561a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb27d5cdab01f67c6a45999bfae9b01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e48b67da183dcbba21d1b8c837198d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18e69d77d6ce6bf3fb84ce2476fb0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea791d2b59ab39c8e7b68cdbc63daf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc5d23087aa09c762a90a92365e6e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81431304aa9c73342e00e91175ddd1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5180ddbfe22f010229e1c77ab1af13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b7d8d7c88e1448734c99589328a8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ef928866701b35647fca568ff6968235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9f9269df8aad6d8764cfbfcc09437236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70e74bb4f24fa6406a68111793ea1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04437367d14444a9250a2b121dac74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1cc99daf446da72b230833c066487239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046794ebce101f984862ef180a3d5b51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab92b4d5289b28c42056647b8d7a2e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e571bab1a1ef07427caed0221d5c54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad87548cfaa5bdadde75f04431132243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ad033e53e03089fbee4422e1cc46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd845c028ca4b19be68c776dba02e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa08e91d2b954658b825d93db2e7296246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892c3a8334389075e19f2b69c7a90a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812977dbf8e08444db425236d13ccecd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3f68088818b74f0ea10b99a60fbf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe8c22ea11605b0c5d37155560d63f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481dde0c9515b443e17e021b157bda8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3fb40c120859e06e127d93b593403252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32271996a4eea642aa2128d63bf2edd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45ea13e024ee59be2b78fafbd41484254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cd2c48d679fdc754c7ab85cb75bfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da01e69556aad5ddd64a5016d3ce9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b94c2aa8550959f3a020da4518b77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf29998bea19dfb29dcd1ead8ddf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa4d41264877964812a55c4e57784259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b14123d77f3bc7e52ff46422dea13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8c8b774d3243a30fbb367f6dcee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97045b4e4d3da56e218c103c0053a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f38a34f2f83eba6b090d5a5e19e51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5034eb6a4ff6056d79fea67ebfefe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac486c6dce85a1e3886f75ecfb330fb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5fcdfc8a2aeb307e2897760c18f04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e5ff353cc0b820005d35277924df2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628aac3f8a527f34f62192d5004852e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f99b57c4bd1b1b524c31aefd2e15b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfe0c5248a16dd04d99fe15170bcf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47550848341cc411dbaa7a652f9626d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02bef044f398952f780d3cd488c353272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae915aff9c77f79b47f1a788b93456273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe8b08e54fc884edd3371d213b787b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a02bbb385d2337961c90bdb701fbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225806ce94c5237393cee3a6062d0b30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cfb28945c85388513283325a98f0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc24f89a81a1b971507bba0f4a9f27e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baad1ef9d89419d3b039241b36962ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be98b25b3856bdae290ded67742d60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aba45ea11571c1f57857310bc8aaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880655c5c41714929390986b59f1b641282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f549149abb146600ad2a6b972b1bad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387d9faee15e599e2786058ae92a04f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05616b168ee2326bc957bab5e2ba2a5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753704b4ef7e58d219bb135b81ebc1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9af0499eeffbe2a766337aadea266287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25c7791663864c25d915a3cb495c83288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd76215d5e1ff1f21ecceb54d5e4371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e0160bafe824514b3f0a7a56168ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de33df3496bf5a98a0e6cd2022dc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad8a79073a45b53c484357e2bf92a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f12f30e380d52039810aa6f53cbf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad104f089254dd86f8519640ca00122d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3d15ee9a359d0349f441ed8dc4c9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cf012d542c5362e5649df222090568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1c5121187252531f734a8426d5b4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21afe5a8cb3584908f968d2cfbe3f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1a91dc57e5ad90d0386fc6955323711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df70fbe37bc39d2d9c8899b2a37dca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad454e73d7dc14aa0e534b9bfaada513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd03ab8d65be24563a64f5b7752f6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8294aeb0de09cf67cea284b4ca08d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b6fc7fb282e7306c523b0d039f4d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30004243b1f9b857720d0a47b5a2905517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acf2e8a795227d3ce5b39d7c90477f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce3c83516f67ed9370f0316539c7a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ee2d59498b4852f737ec54ce5eb5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194d3d56e3092707e763596fe1c427421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398f63a7928257604235f15cc2f29ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc5d2fe00c9ab21139d0e67ca5bc8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf43a9809e452e70f1991e09658e0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202efa7e99c78d30b7df490709fe7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adca1dbce8491c293283cf6d963c2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820feab7c60fb377312f84ac09d2ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce844c2608610aadd2fa8276d7a08e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51725ab78a4d75878b5f12d563d6f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bb83edccb5c3c425bc450283052d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e555a999cb4585e077806876daf21b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20482281093c4310503f98cbb930369b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ffc367476a97af02052a7df3118233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc02896abf20f07983245fc7371ec3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67df06f020488a2d18ad9af811174735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec4771b3ef2c1235b390ee99eef2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0bbdc4ea1b33b03dda86c0ce3385437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431f0824153c4e84e79ec8f0dc7fb0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b793ef65c7935bc83ec1ec8fc16cc2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947661c6e8adcb8b942199124ecbf8b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ff35d78b1dc0d3ff26cf326f19fc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955ba02ab080f8d7d45e916b4a758542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a73893c0b508f0ae1757042b9034543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaddb4fad3a711f7f970353e104434544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18830775faf2187b1b7ccaf8cc06b76e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5ad296e370cc31f20d0ed543a9eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb6d3b5e8c0bd6368a849ffa2f77f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882a93cdb14f012ef7576e727333bd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac72202f9fbddfed20cc28586e07a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7604f2527dfaedc4da8190e84b2b93d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef9066e1e2bce26a1c50595f92bcde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ce6116e3dc957ff82be1427132dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe482a92bc0a491a7d243a46b97f2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538218a6e646ea06ea33e67c24baf3eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955666bf4301a9c17cc9aa7635aa3e7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25600a78ca912d0f7f2103b3c36d68e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46174b2f21bfc8fd4f10372d6231fbd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca022cc2d965811b91bf9538316d2b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570fde6ecd6f8a78938ed6e47e7272959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647d398dd862cf3318e188b7e213c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a5f8b86ac7fdd0302d0ce045e242361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605bdec7fcbb57d89dda7fa65aef94a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ecb9c177040a69e93da039db3748f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858bb4df5f399b7a3e34b9921e95b3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf55ebb85e1abda8cdce243989fa10c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c90b67c80acf902211d26e03ea6f7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195214e5fd70edeadb4c0facde04ac667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c1634fe254cab533bece7fc03318668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7513a453d25bf2c2ca3a404154811069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53718ce29080dfff5d0d47f81fa5b2cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4666b44eb51f6758827083629944e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beacc0a316efb0941dbca7244cbbc4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c2ea78ddb7e421c4de2d110382fc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ec80171c2dc611001780685cd0ac274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1147040dba38f3378947451831a364b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c060b5a20d4bd4752ce444159780d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b962bf0a475006c20976e8a74d65a3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5beee695310c34d5434760d505d7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2d00b96d3a009b1d7b6c682f2417679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517183df326170bf2a5b67b0893f46c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230d291d735c290d3f26ccf4b20a3ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07367f87ced26544cc3c7bc2aac04282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fe73753f09a71ec780527b8725adc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a4700fc5f95fa9e00304fa9671f5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b663394db5d20dd303d3a5fdb6ac3aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd67adc72e954a9640cdb6b5b4c58386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046c0f18b53b710c1042a5ac9d38a3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c562082c463fcea815d2b4b65f76e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1702b53efdd0ecf3ea9449dd2ca8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af0cbd6c69a1291081608da5c5750e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dc08b21f9b86b9f87c11c869412af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813886503a65ca99156bde1e355eea892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2eaeac68e6e1c5963d56bc2bf55a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef0ac3bbdfee028af926731650e9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52cfd5ec6953f5f707d937cfc8b25195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8dc4e7d9f8d8ef34344b7f436e20196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09223115edf48341fd8c0ee46cdbd39797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eddd20ce638718c56d997bf85933298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e85c6d7bd1672e8375f67245ab209d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89a360706f10d13569cd2e7efb912100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2e7a46e3d885f7d1f96fc1e4240b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ef401cd557bfda89ef65e4530ab7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323654dc591f56b776a535c74b78cf01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac022a05e58f48288378e67231f0d84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5233c383a2632a5bb94ade91a6b3b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc98ba21249da18307e156ea9246baa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc13e97b00e7d9a47d4f3e844951a33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1b0573ab1cc7f89e207f1b0609150108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dde72c022726c8d5c1d54c5eaafb0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c92acb79a62e681897d9369fe8230a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48797965522cab66d9423795c208a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b06de167e0cc4f1f6116a95887b926112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afde15b00ac7d65cabd87f739833d51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec611c1446627e66490ee5e35cf27b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f046cdce236bd1506c387ef70bd36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2693492e1955edc058dc2e2916e0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862c8282185eabb4b927d07a6e1c523117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dde3c9e6adf6b88525e46446a28cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038b72de94a92c231d7ee3242730574119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b287a52a16f60e4b3506676a72e8ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586741542397194f07ebbfca8203c8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc156b9698965b465d628f93227bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe639692844a8755e57bde994d5efde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3a5e21f86fe089fba109459981aab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c035b734ddd3295ec8080a44ae11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec37945c7d2e10884754ec54618034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fcfaec4f2ec214c31ea359dc14b8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf478f8fc487c7dc99ec6d5a02decd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c500c6f5f30a5ba17dafbfeedad5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbc7552d5d987467297489079049fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52b6566344cc8b6b479ab8fac66c93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a142e869fa5d05d8a3bd27cd38511db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a81a64fe2d907c7228a934bab03400133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854b42e188b81884a038db1a4342c5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d228465b5f3f4fde2bbb61b550bef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61df994015a4a358127ffd2a3b211b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862aef7852baa57eb0f03f3a86789b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f96e942f2a4471bb4996c617dc3fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75514e9b50e6ae947533e5ffb9145077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e2a284dbe51d1b35e0b72733aca17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac86276173892c2e44b8061319ce3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d8555f8c613a2f640ca22216bd0c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b1362ee1a60ac79fd98fe65494781143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3820036aad91332ef3658349d8d5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c344158b2d6832c0869380154b779d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617ef713713cdaa54a9a44e5693ee52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d7dd2db6dbfe26a3ac0961bc6cea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c6c7098f2adbb006dba90f9f62768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd96749872cd67246d7cfaa8f992c0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7c558753e437d1b7a3c1fbf608a56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bd6808d77233bf79771c33ec059fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b0a190b0467ad0cfce0e5232a845152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740dbf6e645316a1713c48d6fdbb05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baaddbbd3bf439cbb4162cf530899a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6070f2ff1f83e5ec64c498ec1e9de0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48725fd585800580964461514e30c6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb8c7ce1c74472170451b280aca28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8136173424a3e9af20fa69996060dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4b771e023bf3b47aa77a5858ff27b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016447fe4a4e49d96f44fd387e4d62d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd5fe32f7391c851f8eaec7965075161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bcd061f9004fc505e3d1d3daa7e8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd19b1ec127a942f610ade01376751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24693382e96c228de9f29ed474936580164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653451fe3fcbfdd025d5180d9d296de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977ab48b3278396a87ed16cfe1ed580166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6d3a9a9a77f536e75710f8acd4f55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea048ca8ce9e04fcdd4c9e816e0cfb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f613f619910f3b885f288f9ec6fbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112c4f253eda430d50c6fafbec064e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2274b14e68e6583ecd7bc5e61108fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588126d8e94df4045c215a2071ab3eb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2ea2930d19dd159534e489daf26a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01698a4f6531cfab7977abe17c818fff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee61641d698e6d5c4229c63562de1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e6d1912c0dd5208779a9a177f7fdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a3cbad3757eeaa50336ba5426b769177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29790b65f8815e35a53dbffd996eb2d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3faa9cb523d9bd4f36cf341f5f7fad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee3f897dfa69bd6725d381832916f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fae30452db1ea067850d15e0402aac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b0e75415e392303eca1f3654ce627182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02913d992dfca453697cf824c7059ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39265e007ef82d81e5f75f91d3ef99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef27e0a626f3b5c897d4fad27f4d41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414857d2ce47024517260804321d372186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb87a74734e4ad7ed994f766a88663187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c938f7c14e30fc905dd91665e8c6d7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be4206b22a1830eafb5253e337f78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c25f54363a2cba7e7dd75d97cc8ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b358e514422ef46d31fbd3396ee14d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01cdc5af84ba3c5b5a834c12902894192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926b4cad87bf5fd6b8cc564bc9fb633193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328786387df843f99c349231b32a517194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284ab9420433d54b058fba4166f88e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509d9f087e5c0856442992d812d68f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b6fa480e710221288fb4002ae86e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eb6a4ffb95b186e416fd848fea74f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6ea56166f7a63d5322c4f04fdab63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818f55cfc7f61fc085bde6f2a7b2f31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc662abadf9eae43bf6a9f8239bd5bbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1514049147029617a443191ee85ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1831d7e82b3c1e5d10ae9ac306409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba2aacdaf33da8818c8c3ca5e3165d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddde70a88265aa965d6dc7043fb286205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d6025606a8640c0f4ef947d9b0aed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887dd58cd744959b797cdc3fd3c8767207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3381592bc278305d425c4e00985f8cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b0a6c631d748858591ea7364b343e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f8c6f17bc7f7a9e3a2d5557b7c8e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437021ab6b6d86d9fb177108816d4751211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c240313a9baa1c4bd49460e18184212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b80a522d42756430fc8d0a8169db6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b8d30bc46cffa59d4da11995770c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467f619f7d484a3033fdb1003b8502215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19fad260aacf7175da9eb0acde278f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfec58df7964a9a79e09c70d7f5054b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673515e707f496ef756ff89a1ffe38ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336752c516ddef31e96605bfc8a41d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6161d4b92ac47400e2f7de79343fa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ae6206a66d92bd3f1b56efb7494d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5548c3fc12f3b425af380f7dca3e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff91d73820375c5ff2f97c9143bfd4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53101efa216271f5bc9a4b1d39ee65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1880cff4fef78fb0712d62e2b88c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6520cac930eaf0247f3c782c3e12bf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a840d2424ee7c62297119b5ab1a3e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7cbad4ea8c858ea2c9cc4181de531228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf49e24e548a16dcf059a70fee0abd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea102b316e198d0c5decfd04a337a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e128b9f7883cafe8638f18f2dda9a31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cec3ffb8d728557d68ebbe49602d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c73eedd1aab864ded0ab7042ba3e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0263c4918d917ce5f7ea9d42f9f8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502fd3d2c1bec958204f2efba484bf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c95c8c66b0ec254b12c2f7a575510236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1cd826490073e384fc5d368049181237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b380fab409fb41cecfa132f3e017cae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022944871ec636ceab7e448592f6e0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72167eea1cbc5e9978a295fb4bf134a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100efc1df159f833a2b21aa1dc85b84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9aec8aa66b4e8f6a174c8a975d890242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4182f739408b6fab875efd10af8bdce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f26a9600cf7deaee3516b8756bbdb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0931df20d88367688f7b660e7761245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2388442cf7690f972c94d9f9b205246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2883a9c72aac413b00f5228cdaf75f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cd497b6f843d73c7f09655a25d007248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc82c895f1fa6e04c3d059c2a1652249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbac75ae46c76b12da2cd66647a5bee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2961124e857b732c9cef6ff04776e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b078d14cadb901fe03f7d91fe673512252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc619acb893db2ba40f983fd4facb342253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d5cead7ea227bbf40748b07fad047254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1978f21c94fefde1663716e838140255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d55e9786a9062c8b316819c06c8f47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce6fc6d976fbf104ef0038c6b4fc9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0a4647fc30c3354472f94aca1e56d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0beb27b1ca3bc1e5de57572a2bd03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e3312458a4425334c5b658001b2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176846ff5a58912752930076793c42a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b6c6e92113e19a4214f22b927714b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bcaa0f6cdc3996451c25f2ce91fb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e7b7780758483b519df1aef695f60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc559174a24afe9169dd49a1ff176265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a216b40b7e48af2682fb44be31c088266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c960ce4ab87bbeba238e60efc75a13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd76c8ba5bb4eea02609b4fe272920e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700978eeb104a6efdc34ce8fbd4121b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed92ee58d37090e44af6add360c5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7f979f0e12a356dee0f3de46d1321271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f8a12f4d8d1aa28e93718eada828272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf76098de605cc5d8a7b265a792da8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73e780c04725e2204aa4f801719ba1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532a7dda91ba4580590209001820c5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1499739ec557ee62513c51b18ebec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be6173a647465ed0b7b16893f1518277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c53510a2c9d76d0f985044624be4d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babffd2b7eb9361fd7cfc86870e2acef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f08854836df5f9869acc73d38089b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f605ad9154a25251063c7ddc152e68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277af6e1d410756e32f0966dac15da8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a0e7d1c777ee7d9c8da8dc92d565283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d440ef7739cf8fae6114c19ff9c92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e00767605e67b0ad8e796bdaeacfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1ff0d3b825e35f7a1ef70d162c254286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dcadd8112f2cea604363e7d5dfd80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055301c413cfb494e264f26b6805d47288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>