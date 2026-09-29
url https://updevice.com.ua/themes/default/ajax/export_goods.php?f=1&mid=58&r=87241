--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e543dcd8e264b1f812e1625f95ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbd992e4a1dbfa8d79d14788704bd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7670546a7ed26f2b77008573dec973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0eeacddcb9d312954377ff6758e124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a3ba556219f281a8bd4c922b5a29b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1693cb6070e3a230e2fc6ad5596e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf35f621d8c2c0525bfd8696f3bfba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c65f6a21590c3ab48fb7c91fafa178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f20449fb756717e2fbbb180afc44129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade3117d59b0081a8190d66f2d338f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6407282085df92351588c35f7da0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a96a46a9fc59a2fdc044f733680a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b0ec8d8f2669a6d9baaaf5382f6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1fc041baa96bece2a8bd4fc44816f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867e797abefb0fd1fa59e87754066b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9acef06ae8e9b4a9b7090ea16750716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2223105b80b6cec91fb574b9f08e9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe713eea8e16fd9a9f23e8940e33b1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49255427421d087a44c2b9ee5959f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9d8fa2333bf52bdc9651c4d1d873220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526343c7b39e7fc44cc939ea9a9ba16a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eaac57d14429635b1961b998b733c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6abb67b0fedb09cc569fb73fd31d5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b02a26a0b40a3041a5201df845bd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a8f8f7e73e1884cc90df41f344f0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44e7e411def6b658b73657f6ab04c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bf6e573adc0ac7af64578f1e76fbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881f80642500f359507439ccbcefbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7f76493b75841fba1a966d5554d7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0015abee63ec139a2a0bc8eb566d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b05d4b18fffd3a0f31439d6715d6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787ac5780c70419799b5b294b202d3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5062a4a55ed7077dfebed24ad3505533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bd11cdba4c0ce28e23e5cc030e95734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960b784a78d30604594b54ceb9b96b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb435d2aeec9735a9d3930b3eb17999336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbea2d6f471122a1b4f1c37de8681237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691badd64b166f3a929a3cdf06a618138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52d923471d1defcb55a78c0ee8a10039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e22d153bfe0a62b422b564b295f00e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ac014b446b0a9a4a1a67c7a47c04741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ac4729079d557af4590821109e7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1142517fc20dd8bea9b20245cb97243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da0014f186d4cf4c11ec2412b7c5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4fa399d975d0347a28bc6ce27661f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629861ce3d6a932d699550e5531bd6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c847586ea82a9734d58cef264304047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2c2370285ce3d27e7d8d903da1d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebcd17b78ee4951e6df78fc548239e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f677e1e9df4599a9592cbea48dc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9236ca275f91c40005dfcb31d95e7ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef87b909506ce28a209f04f5f0366e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18713b75695fd8fa26a31ab22d6e9bab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892007130092c51b7dadbd2a43079554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2405e1b9273e7db0050a34c14fed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b358e27c6bd4505e14520beb8d84bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e40b3c18854ae443c6873aaac93cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43addeed66eed45377f835a97491aa3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0ca62c17fe2a2a63ef51dcf1ac84a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68147c35b21d50df885d5a17f9f65e4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95437ac9d8a0b4d2fb5de47ff84282a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651528680db1b9c1a39ae405668c740962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f239b4fdee1c398541229b7c69527b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b0d81cffea74b4b4a600d983467964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b279dba8a1e6db71040f545b2cacc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f620004827b77251392e89535bbdd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85cad81db8a8558189fc776c3b6e9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c2d2ccf4b549080aab19b42170b7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784ff2bdeeb61b4e27553128cdca5ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a7dd7709a3ecc156348af904f0b0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb15a1cf76dbe4600b0c1e1ca67473471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e4f3edbd8f9787d61f730d58ff90b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ccbb8cef8c49a887ce1297a6e2e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2873340bf35367f9a098a9a6f7e29b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea7071e9ca5389a6c6b3b2018c229e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da028e1c67ef7620e4a9eb275646b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ed1410ec2b97ebb700b63c00eb20677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eae98aba6900fdb4b89e9ddbba124178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f6ca0a00d219197babf75c624cce779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd615f594ed64a4166324b0e14a631f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd38b57bf055a8898b4234949b3084681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bad2074fbfa64ab7bf9885deb5e2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfae987a1ec812d29a7412d5619b4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956974b45b5254e37ecd77d4a08a78b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c1502e0da3ebdd8d5a15c2b9b646185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eab9069c595ecddd7a1d08c26afd1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e60ab8bab6627299ceb668c68d20b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af979cca7898e920a6aa02d76db7e9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a9b775553cd532969942dd4fbb1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f2c9b83ca458633338f117581d22e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c83fd7fba1732fbd708928beca5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbc3e2da0c449738ef607c7c58444192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf44af313c117fef4d715af3eae0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687fa3f543dd26c9ae9c507ab9af5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be8026001fed4f63ece3349fb58e6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbee788605e27b95baf9f429c3192796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809d2504834538ae6e3a7f198030c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1a433eeb9839a699c44bf288d493a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57ad43856d1ce2007ab055cee64aec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f2b6595d43b3fb31aa31b754a9e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b11f8f54913199ea6181b9f77cd2d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db903f457ff771532361895d91deb2e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ef85ad9f8eabfe42fa0e085422e42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff3cd4370f2d19f764a173f53fa042104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118b33474156f326b06a7bb0ae5af89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c915f255086b9a9c72b2586c6edf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bad4472d76821514fb829c188e6b86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372b4bc147582ae50fa7ba27864752b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d85494d7ceab8843ed7761f1125177109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fcd92b08ba7534aaee399de0ffd34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce2a69c623ea015b8af5968adeb175111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aef651c12d71304bc50bdf0f97b77f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c83a592aac67b0b74d33c0a95a29f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad851d0922028b207f00df9f8fa847d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515079717b92659060a8ca3d7180273115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0279985a44da6a0c2f57cdb5070b58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcf87a2d81516ff61dba486cf12203117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c28c9afd8bdaa7adddc6e34cf7308118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9e616628dacdb4bc8e32f3b194e4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947576f6e345fb375505db6fdffe03d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079d56641005c3197e94a27551a616e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3146762d500d26d5c3a6a986ef8c2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e8c1f69cf63daebceeb7cf7705bf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e435a876190f3db4bcaf1849cda9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c43f1c3fd616e4c2c5d0f0a6e7366125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293a4f00b83a5835e7649b7294964a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4084f80ad81b6ddb5cb4a19f2c28833127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b1c1347b86e4c8fa77db0bbcaf75d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a840329b17cf1171306abced245d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9584ab63e4265f6b94a48ece5fe53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db9adac21f90af901da967ecaab3d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d87035f427f81a2d8710ae1749dfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367082e37c8d7338442f136799604f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577b8f2c59c90385e28919173061d1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a7255e78e32f9de2290527afd8375135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee7cca6f6956fdcad68b5ff717cf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65fb6bcd462dae3ca78abc510d25ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f6acc6c39216b1ff26ca20f49f01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ccbe163ddacd51aeb043d43d222f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5244be394a70f1a59fc3835c80f1da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67658d1920265407f3bb76b75a8a71a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03d34d4edf3d4b960f75196eca9628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6199cd05b529fb64971408d1473d2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a847eb1b481169deca8d5c16d190f82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660243dee88690ad1a6a6fa833d8d95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13226a945eda83fef89b4abcc46d77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61950b0d60c377f07a95feffca6c02a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f576f371ee84c111dc8275234905b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d70c597549210b8990f864a835339149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe95dfe0b882279ed053168af99bd37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b98502fc34c9624f049520db2075151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f343853cd5de96b54340dd9d3a65c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b181ac85febc4143a87f12f7f7031e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7b01ac792e129c02fdef12a7c1bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6078dbe0b15ec4426cf89e94807e469155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147c163918c28d6f24003cab3c28981156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0896ac01d82b231346ea9a9fff3a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b49530be109aae16f720b48470e288158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb98596767536c6a8ed736b58036752159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f384dafed4c5c5ecd2b6847cc3074f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764a9c6509426e8f644b57ba6d16625161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384001a23823f705d1b65d3f9c1b3d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810f3d9f9519d3bbf25810d9ba4186f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483b3f78ed0de85a2f37a50a6657b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662715872d1cf3cbb3048ad78987e4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3197f6a96166e3ea1be78ce35d2e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc5ab1ed0c36493ac475ed76693ecd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b988c95faf1a666d01e75e7436b584168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4caaa4d882f348a3fd8bf58ad1de59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854847263a2e9b46e3cd62b0d56c306d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3894399c9654d0c5c99e71166ace171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f5a9d2115ff0ee115ff736d95f62e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d38762e117b606c7f0a5da086862bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ab421885fc2a5e43a504fff8633a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b86283fc5eeaa564ac570a8331504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645a294ed98ae929cf2369dc212cbd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc49a9100f981162a89afbf5e6fbde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1604472b58828678b8246577be0aab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4027f06cdf30dbc06248944c36a1ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22965ac2acd67237698fd38cbc78a65b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ddfdd4a02e766300eda414d21aec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e409ad84526d7faef310252cdf2de9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600bc4aad1545f49988c9a3ec84543e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77c41efd5590f136c658a9e3a7ac26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76faea88b3a3170cd5fd9f951e2b594185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c99ac5ab7bddb81bdf0ac6c63cba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46d46fddad6bb91591ff6fd3365356187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d419b172e0a271d22c7d4b38fa9ba9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a182749e999ce9089215b0994eb144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f3c3546d831679f2e669891888a7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4a96a74b9dd2d42e62f13a3f8ee42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ce8ed827f30c7306daf9f25a23ab9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804880aebca0c77507d49000b85ebb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344054906c206907073c65ab1c27e62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0dac492ba493aab91df5c2b85687d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cdf0a4d68264dbbb33a2a43bb8a6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063027b7dbdcfafa83b1dc3ffb38a87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ea05b1af8075969379c52aa925b69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c190bb55d602b202d7b47cf28030f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f35f55d6f92b62e5a7fd3189cc6e05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2f4a59006386f28610f42193b613e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557501d8094e484360888b7fd8b5099d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a21c078b41f00bda5c2333c2b29df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5886619c732d58f7e89d52f4543b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec745e5d88ce8e946ffd4299bc7fd4d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8248261e04ff91b944dd5abc774cbf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaecb3164c852c106ed7efdb1ed4da5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08330bc88af60f773a7cd7ccf7cc7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1a119dc3f08977e7441dc61b25ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a57986d8137672303ab08af6d80b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df9d586ebe6dc2ac00529dccaf0233211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029e4543d3a89023139726dd0991d1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1302d7b4788996bcb2d68d74506ce4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded8a7d0f5e15eec1cdccd18e13cec0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace605c5a085c671a9df7b152fb14c29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9db8438f48961d4ceeab827475c2d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f969bd7e479c736c4d6a450f6fa99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cd9d51982992840bfe393db40d391218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2884f059baa882faa6608b4aba32a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1aa560270e64bd3e50f89d67f980d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d09120286026fdd1354e3c7ba9044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6942867dd07d00ae15a032962ec2d97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a424c3c91c9750d7bd3b7c1c8bd60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d490555b6682a95935c9428f880c162224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f48f206074750ba06993836ab9f2a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaff350c78a8ab24e20312b0b8d61bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f666292f960fb6d8e163c0a4f02cc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb2f3500af4a8787342ab7ea2881b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598de999cc5cabd9c1df564f7e8869e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ad2d634c0201a8c234ecabc7e5350230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ce05a7c9ec61e6dbc3bf027b5708d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd689759e0530f443fffcda2936ac7a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1858d2604031d0a4748e7de4b659f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6cf0f4bbe32759d655212cd0da4df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c16a249c6579c7f3d4756f942a25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a84fd5970b00e170292f59de2e1d64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de49e64ad80832e820624725b6f6b5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639082bc3ce7f44643168aadbfd546a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135daf4571e92b13b9e0a538e8d631ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f367107b4aec14dba995e6de0fa6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7bbad0796bdba2913abf131f0a32a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5720e65cc6d082139f4b2f35b93746242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35009619497ff50c88737892b36da2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a667f11617648a0daad6f37a8de90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33483c04df4f93fd3c3de831dfa6ede6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd031ebc836efa8c034da9e1635a7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b797ecfe942cf846f8051efc7ab8183247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba736b493c46179f1cb3fc0356ec2c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc700135531185ea435db9b1e3b09ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d766bcfb20f358279335813caf818e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b171507e72f9b8de82eac1e2d7ec12e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9875fa64203f311fb6f070cdf9faac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc7d3ac156e142e93b7173d5ffd5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ce1f8b7a0ffa94e254778d364158254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99c431f6cc22d1e8fadf41535f116e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3823081f3b03952819f0edc58176c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c165945349fef6084993081ab992257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e436a10331b8ab64d776e7cc70a7ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e268bc01097a6180e34f47f6e06466c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08259e644d2ea89d549b7df7c45d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7b184c71f2b44b49e45a4a92bd1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee875defdfec4d186d7110cfe31520e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca8a0567d54bca18b119173ac2958263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465d71271fc3c542ba66a3f8e080a35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7479e9cf11bbc9075df6fbc0e8bb1f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725942c6ff6a7b215b1f23d3c83c111f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d8e7b90bceb3f11f1cfb15380d2be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487d75114962cfbe50d1b7775a5b79c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80092073731882b19be00508da77e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77832fb17a3b6465b3886918d87a0d2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85614797c071869d254d1cf95dbf4dec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d3c8f96626fe861e80d90efd18da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d15fcc0dc600a6b3d48bf44c143548273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4317b186534d8556d816ddd3798ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04440eab4a74b1e41685aa22e183f698275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e3ec8a93df401026dfd20202d36bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc162bc5219f170e709b81671a96c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36921891f4121be69a921c64e6bd26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856ced903c1322558d07a1dfc0be307279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511b0d63319347c24cbb1a0a1a6e51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a196d4cf4815191aba85e82f1d121281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f3d93a4b7785b7690d682c0a07ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abbd5d4a4daba9a0ec22697b7268a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139b2f0d344b2bc4e4861c77683ae5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234ca8a5a0d2a7f6a132c0fd66a6e5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f86f22133089856b57b52ce05dd1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a6129cd9039ade0ae590fd02a8b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0131328b7d29262f38bd8fba6d81288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a252c9615a39cd0574725d6319f453a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ed2649abec7f23322b44df4c93112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fa18a79e805c1227c22eb0630db113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e454817e653da814fc717a4e550b614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96727221398487e663c335915e832495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aae445640b6e18679c5a2e477fa1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc24e1827f3e2fcd9e07e410b1392a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35c03abc883eeb57a0a8b62a320a218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3795d8c71f73faebb0debfee97c2d5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80869896173b84efb49396bf4e8343e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541298db6f1f53e5f69b230d8ed474411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee271730919152392deda809b77c07512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fd18047b6a2654a629863a886292313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda588cda4510a3517455c3b28f862df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840617f36c2a375ad317e0bf42c4d1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822976a29be0405ef75c9a8a7b52dc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80789c4153b43a8cc527b5422ae6b8da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabc126fd5aa698c61542767bada24e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba590c6b4dfe14e1e3b6a3c3972a0d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f02b4d1e81dc1db881f4b218b5dcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e562b601754184b94c90df6823610321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ebe3b3a3f96e7aa915e4dd5841e0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322c80d2f654ddadbf46596161fe00e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6075f240253f9c485dd64e7fca2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd68e524d415071352ee39166d3fdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3976e189f328dc1a228c6dfbacbac7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1937291cfad69c56d52b273ca63327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f884bf82b489e03dd783967aac3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab444abf8c7f348f3dbba5f52753576429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ec094503cffa8fc3c651972311e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fe401e24752be5c9d97b14ec7206b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5236e491c8062f7e76fa0af88ed817932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa249a670ad896325cff53f7995b0e7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b30ce9e978db54982327d646230a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a6737585f609cd6b9c39ebefb8edb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943220d7bd6f0fed3355202e85ae4c9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a3e029e879dbc1c3a0b9dd4d5028237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f041d14619d78ff42e52bda448f5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f315970372143eff8982557552e4af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa00ee0208be7749526f413cc8a980a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9cd5509410d8ce28df83d76d128441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cbebcdca86dfab7cd635a0dc48fd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfb8e70855a87e9142b7723934057743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa408f4e9cc68e6aadfcc321370271744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b77d6266ac835801540c6cbf90c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c409f97c601cb18dea87454036a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e5d6df8adacc855ef14776195cb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edaae587bbb1fcc8a9627f2ccf4daf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1e73da62c3bca54c5d54ac2909b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b5ca102a9466a5f267067d8bc74b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07101ea6f456ebfd999121eadd461cec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68562e72525ea047d19a5566c9f334b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2100ecae38deedd207b790c788314753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280e0616973d80e1c344b87c95cacc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c044ebd7a4f47d3aea3ec5701190455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320588a2d706180082472262c527c5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85890f0c01da482bfa7c788d913c28557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5457988020a7d5a15be7c6d04726bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aa41deb1a164330354b49b616d3c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0428750c6eba10336ec238c9b4d646d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e424623190b0da7515d25d0194f0edc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f398f6b89eefc5072c2a49ceae27162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b430d2ab7d642f85c331667f77656e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4461fe3a23bf8b71b7243d2492af864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726c71eba860796753ee684e976066e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448709ef3b8ffddc99870bdaa492f6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f4d5482922e75f90fbd788ec4a0d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8856ffe05188bf28dcad29d0e6e13b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16839555bb5b50d3ae34a5d481e2072f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8843106a24fbeb646218928d5987bc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b58a076bb203c45aa752d1362a30671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd073ebbc8a759401e789254c4c64a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296763ee0b3d290e2d18b72984b0877973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1ac8a2b1349f686bd3d80c3174dee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c046dc33f15897a92441583dcfeed275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bcb89125e58f1bfba82d9b3c7e0b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a0d4ef5a1f1a89dc7a12ffb4a4ffd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ede68504f5225cc6745a81f60f9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b835bd93e5d4296ae09fba03e368879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a201439f239d140ce6f2c2de4af5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698aeae614b84b2b2a9494847f3796581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433cd51faa21bdbff5254a1b55f8bf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085b7d780f466f732a4a727f2bd34a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7e9298c3d58555d1bc08836496b0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc00143fbe56a93f6da8eb05da189685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecba34ca329f3e0a805785176eace6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84241818286c9c56c4c922db73a77fda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbd647b3dbbc23abfdc1e2313953de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e276183b50cf7eb312a336701093c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfa9bad77c2ee060f45d0bcff2a01a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f5f1295b4666cf4e0a482f64d71091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c28c9c17b9d6f0605f79f3eca8e7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39df8c84b992fa86ad148a419a4b4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c8a40f27a97beaddfb4ef2092916994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7234dd928e30e63d411feedbe48fee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ecdeb9cef31643e6dc144d133fe0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd7aa4f5148f4f064224fff997d7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa7c052e9a387d202e686b6ea1c16198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74629c52091dc894e7b772698d240a4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d865933d49480878a36644016bf993100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee23512c90eea96dc7175f5790a2b11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f07798b4f5c34fbf4c1ef37e921fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb95332a33e43342f6167c025a71b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc80099f0504c033174774cd2881573104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b64118f0486f720ab623c8b454f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137debaa4ed88aae7731ed818bee517c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8853d7c992a5973a27f2ec0d5c56d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a7ccedbc935c495c98271053e16ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b55519f57afb99b131d24ba4ebd4fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed140129a8598acc3c1df8b455f9af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557f7813c0bcb3712528d85b5be69da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dec74a0bf3b8be59fbb0c3e5f1500f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3810f49eefdfe6bf3f43e7ae5e926d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0090ff2127ed869f8043dd81478b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d56541de4d71c59a2f6b89796890a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5b4b404202743a3284a17ad05da65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaeb87aa0f650d1a03606cf474d3b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df277adcad3e2a36ada109301e9f5b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb7bedfb106e15e0f91af677ddc300119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd6921a2d126c6cf1680a8a2d5776120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbaa30bcffdd03f0f26d8f3b551db9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733135bb5edb48590b685ec26d0b6780122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66271a1d0f2fc153f831ddbe9d843c71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8271e374bf3737db17f6d98378de4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d9d47a876e300c13de9dab0f7ae1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f2e11e13c36997e9adec87b0af07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65404332d2a542e4e4c87f301a7c27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e61cf94fe98bbe81a0a32a87d0bb1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c330cf537c06b754bb67e30497448129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4a0d68da3a0398badf4000de17bca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301dcb56ecda649a631664d943f479a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b59c86806aab6a4e27bd341e5e0354132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f807f1acf2747ff4b01a9300d0e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fead1651f9f3aba41e347e34e815a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0fb7c760c089925a725c1a833f71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255101fffb2ef8eefc99bd11b5a3549f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a58d57bd1ed55edc820bb60c0498db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc853eaf5d52c6d56d2d0f6a5e9baa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c78a0446bdf4f9418f31201f09f015139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40842149562d37d198a2c911689df6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544435ed8ddbf91044964f262f5995cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62485c86f1173522a55ffd0a571750142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5ea0f5685dde1f1a4e7a4469501a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc39461d4df2fea51a20ef62c6d8a9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126656e3b460098e4dc604b48c594086145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4268bd365eebccef134237c465bdf37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e5362bcc4857781424f394e3c768a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a550dbf2d1b1c828b9f0db741bf92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4e4b604069a9a793463501948df66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709213b5d62d80748fab33c03d9264a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6d1eb07a170e8deb6cb4fce6cf2cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce295f9b01049ad08448f916039aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c77c841c034d5bc42b1acc8af2c8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41489dd58ded5c51b4c3cda998069e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8906b7b852216cd92ecca7a770db9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972cb8de41ee966a4e2bea25af5270156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570031ab14f2b47057dc588e4f481e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d657616155c96774ec149b17a52c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79fedbc3a2b4bf19195ebadb993819159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a35d1d2f4723958b74a75a1bf89551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542e3cd2efefa85f1fac7a7f5283561161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca2e11210f0aa3167688cebfd55bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c3a2fbb53246a24fd800128605e06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4e993c0ffa5f98058ecfc410c6fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a38cac323f4324f6e9f24b0bf9d23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3a2f381dc6a823ee6a9f1be9eb1ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26343237644db61c2489576e749e35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d76627af7eb4851712f9eed440eb94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62998b02cf133ed892675ffecd4a7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7822f635f72334924a5ff6ad206769a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50275461a8b7907e49c0ca812780c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1b8a39cdd890aec1cdd318407f0bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865eda0e067ba15f8089e6138f070f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e7c1c73e62209661b9250402da01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077191b2594d48dbc7219611cce203a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21547ba8d61df96511cc2e944d6419176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e948781d7e3e5351c41be0b516bf7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af06e8e567393509fd7d93cca07e2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0f48f57b4500645a9babd6cbc7b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ccd01c60fe963f51040a5a8a4e37f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3bc27c24b60c64406839648e1ecff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c3ffff9f6869f41fd624094071ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebacf55cb5ce7ccc3750ae232db4964183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359bd615d28cb4b7ccc2f9e40cf40d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb53b94ae4c7f23a75c47ba063e864f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be020c077447440c13f4b2edf3454186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d999ea71b17e7127c75e1cef7a48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c2e6b1d266ba575e08a8db391e913188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a977087c18bdcbf4c212052c867f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57228cab40a9e33a2f4761f319aec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad327fa63bc4a28930dd6a0802ce6f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcdfeb56bdc16e251471957635565c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a4f26549a63c09a23cb8d4ca8d830193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98040a64c62fddb5877ddb468d345f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24dd201e42fb6504b4db607b953737195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ebaab631de414fa9b6f1d4f7d6323196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e11fe26549bf3faa25056e10d0946197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95e7964f9226e7888056c19d6658c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e388ca9f238e737bea67af5078c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605e06679f29422c7f4fa84257ab197200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634877c2f3d744fd200493b9b7fdbdfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28711ad0c567e0b7286346b351a89df2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9801e5b431b420279ccc19fb4980d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8803a136a20957770c2d8bb779900204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4bd9278fda7d779e78e1ef1ac8b01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca893b7b7c6095114e0c424fa88bf82a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585259d8352ed5a90d964bbcfd2c7fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92322cd312e959e54b62d78d3dcace4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529030de8d63aac2ebaf96dfcbed81ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa253a117e5696a56854ee367d60d9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22a4c627b4647e8c3b5e27ca0ea97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d2881e3ebbb87cce97d0c6e7cc3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0fad4e35e8b259f6e4c752ade3e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32db2478aa087e46c41abdb9213b2cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee28dfda9e3baf4c69324615c614be3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a12e83de09eccd372f3596f3c332ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b3efe04322f52d32b51ffe9b25382217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21dabc3b17b3642c346204e40083ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1071994c50806b709a175876f2b275219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eec2ea03fbebd1382f87206e5d423220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d16ee15ad4b1bd9852a0cd8eeee099221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c4b178a383adda6cf3826e8c7b720222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04355062b04168a06bafde1933bf2443223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cef3155f1bb30e659f3b75e55f596a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b694d8a4d4a3623d2b8875e3ae97b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8c6ba562403011cea4c2b6e8a1cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed18b34cbcc8f3dd7706d19c326bfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf992ef8132d3bdbc8440a6064f060d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1604ef83fd8028f8296a83aaf3bc93d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6a30ccba4de2c5284c7672952f11c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8e6e3d63387287885d0f29bacf5a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46dfa0b38dc4df0c5e9e895f7bc18c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9a31d38481cea75a3e66b245209ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898126cc72f0392b73bb200b0f204a0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbf051964fea64302e2932e3f8ef8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e56d89b4aa19884ce084826de33039236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18791d2f1397b06323467c4e25956296237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c012d9455ca49631afee0a2da9f6164238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfe9761ce4c3783f5175ac03f4d288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a2c9a58256bc4f02e9e460dc56e06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2f7927ec9dc09157ec9ccb4319263241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4c43b33b1db8d053bd865144fb31b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd6fff99c4c835a1d7f1537cbdcfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda381c298a5aabeea4e44ff24e04c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb689fc29678c4181817d39651120a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac58dac5d90102e914bae8be5746030246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb372348b5abc2021a1f8841bcaeea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b981d60ad55fa8f5a3dc973b4e382f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d322710a2ab21add5a07e0635523d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ff76aba8bf3300c708df9d5b51629250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b2390cabd0c8263beb3dc77fa2c79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbcb13706f3b1636eda3f38658855d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204a0dc4cce26559d786950fe68f885253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728202b9a949cbd411381cb1e8994b1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b698033be1351e8d6ef1bd9d16bf3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaefea7fd7cf6f3fd0b492b7576e910256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8cb0adc3bbabf2278165a399eb1f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d4f6b8ba7a7052c84777c1bd4da2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151f9521d60b63795cc4ac90a9b0e38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e579897271499d672cef8677a1242260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211765da83c4f0c3a431a0987816d35c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ceb7e85c4955888e6c77123af974b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbff9fad564a0acf3dc585416781de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c6914ead286fe2b2e6a72f2d7d128264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274818e5488ebfd40e6b24fb3fa08f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd32a57e8d93c62897683b8eaba03a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40656b14c1b115141374939dcb9ac83f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a1f0adbd53a9a3cc2c19863cd765268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b2aac0fe42c073357abee3e665d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b657473dc57be0b1501a70e4bbcc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2a7226db466212d68c4cac2e768b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abb89a47680e7d4b3f1117d5f63680272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12ac2265619059a2ef93e20a3f146f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee387a432e3402b15cf7827c94b84c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc2b75fc68b1dc79d44b219a33c8f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471343333aa60cdac6a64bb3cdeb7a99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605513cc35010defdb85cd2afe66df9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc9aed2551e114400cf72ed06ce7ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7ef99009ea100a344b2cd5f0db50a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0858c88fb2f4d8f26cf65e3cf730280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c677cb3796e0cae1e2b4a263c2ef389281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ace1254e71ea236f0b952242f4a3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf636381a3270e5eae0af972f0d4b11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe882abee1cf5d0362d15a7d158a7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81520b6a56b36424ba7ab0f1eedd57fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2be94a27e24860787cc29a48dd0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307757bce006bcefb8dce4b1ea8a366287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17230bfdf5059d27cee810b39267a288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>