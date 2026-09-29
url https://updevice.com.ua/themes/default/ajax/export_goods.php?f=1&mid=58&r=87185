--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1282,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeff192940caad80cc297cf0fe38d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d99b6cf2bd252ce8401e7a3a8e9c862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313721d9f38b5e9a58992db3f7bfdc8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4073d3967486c60565597f4200bbf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12910fb30693031d4c51abec8e28835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490981bf4325ca9c182e80d464ed2e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec39fbd584cddd6079c8c093e07fa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b2deb132d5163f0306d86880ce5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bbebaab24524a571fc2cc081055589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4710504949d70b4c2cbed37ca4d63c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72501231d2806cbadd5680a1a6d0bc9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a04e3a12f094815cbea66c6e4900412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba627cd4ff5c4ea0d1cb80d41474c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a62f295f587b1172805384fba2a2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d3dffb70cc620e0406b48f3786a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9686fb2fd78c691493b198e19f03a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173d8263ce6c391673dba955b32df1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb886cfaadd1b65671ea12ea52671a1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c5fc6ccabb18daf003726da41398f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0314b0a100b530222323ff02dbad120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed038d4fd79b6a359de63923d8adbdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09820d3dba60d758a969e5dc99ff41dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da10eae34f0e77bbe3ceb99b56bf5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867427f27c78ae7903682c89a82686524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ddd441b9fb0d28eaf7b5c809221425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1a22aaf1257510027d490de77d62b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b3641411a5896aeb47f6b435ec69327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bb8e367c94e342913c120fcbb65da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780190fa053bcb25a30a5314cd2c58d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5afad9abe6035d20f60b1aa4ccfe4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87d4820c2133772c4112e91bc2509f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31557272533e74b2528c2e23b2ab53d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c107f08d213376d90cb908538fa85f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536e39586eb5eb2c4e5d557ac08502c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184dda9ca69d8534c50446fefbedaa035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deb4145ff5265fd10922ad1f5f1b2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61bb3cbfed86482974dd39e4092b8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed019461454095893ee9ef0cf6ce3b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490bd9b1cd1a35eb046d60cfa74f3ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d7293593b00070d7cdf371a1849f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282524f7a2b8c17427eb4082a257049241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996388cef11874bdc16ae6c4debb2ac442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6ae04b5f15ec34a0798b3dca22b6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247419f2ae51bbd7eaed9d2b7c5b4be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0cdd5ad1f23e43e1164c91ae11e7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7760fcb5502edc64e5881fc528ab346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eb5cf462beb1fe5474e2d7b23633f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16329604e86083f161a6899d6ac18548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08160ccc895c71a33546f0f43379734049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d23083811d7019dfb9b75e6fb1eb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b912078217a2a302aeb1f41e0d1c28351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc339f294be9ba91416b52f9472fdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed431d9c5b2f3c6d2b8003db9ea85353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fbbcfaf6797f4b5589a006a1dadf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542979dd14d697ec8624b3119575eb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f30c5ca29e1730d2fd8b5a33a08456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020debb78c837b3568fb71dbf80767c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15c5c2a66120b0d47d48e48c41854c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f482297d76c3f81fb28f04425207f9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631e2defd0f88b93c9eaa89bc34dc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aed0d96e0ec68c34cb472dfcadadf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a33b7620cfc6063dad46d19f9eed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285e4088814c944bb615824d73d0d0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2257769fda41fd6789e72e34518164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd92b2795ae54207c74ed03700bd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6fbaae027ed66047485d63a37467466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d46ac54d6c57b100ddb2396b4d4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af95bc392ed8af22434407aa2196a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e33e287c7f1f2fcdc978580f88be9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994382f3236aca4f5ada77de2ff653c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0850c38caf9aa8fcffcba2197ce06f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf3e87e6450be70d605f8fbbb2076172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaebfdc01692a20d66b6057fd465e9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15140c1c55df4cfb377137ddd53351574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6419fb1afe4e65619f36216a77e40075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3155cf96ed53b830434819de3334b2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f199d2ce47d8725d720ebb880051077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f283e93a1d6b6e414ef5473e3747c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7036fc744b8fd3632a7fa2cd8affc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23796fa3fbd0d0b82e580c9ad6579b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b95e1d9e992ad0bbeb40b1bb903bc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f744f41539c8e9db471f16a3ec77382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fbefdf60c0b6d0d987ffbd3773ff583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf76c2838ad35ea6bd6e97e150ad784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fcce41cd80d6b03d6a2ff0b8be5b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34931dfd71e41fff8b63ab0f5fb67386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce947a30974d088623e4cc2f99256d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80419500dcd7cbede9d78d6b7036671188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75287e6e25fd2ec9b3653e1a52e10489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832559d6f2f539d33e826fbbaf48e9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44369de06a3bdb6ba9a2433363e47391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe005b57713bc1c68c8a15fb1817d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfa4cf17ef71726a1393f99cc5e6a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b83587733ab6b2d9b2c0f05ce2ad194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3f67a4cad5b3f6d7fc2261783f77695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024d3817ff0c21c963152ecde8b881296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a014f0ee606a195dda1712b645062097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f26b5723a4c1816ffd81d7c74d8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fcbe9542519d2f6fef7957250bd7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c7430cabdf84f528dd6bb3486d8ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789cc420df03ea046346c290c97ccc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88d570022143c3e6bb7672758231b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712513b8ed9f5dbdb19a9bffe534d29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f1199ea4737f748209aa79feee6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253305f28a3dc5d7b9d87ed582577c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f4f1ec900ab4fc7071463f1c48aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba21843b468141740fc839c31ce1e95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a753d4f16d933872a297b92660924ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708867a64346d8698316508f10bca02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542034768e7fdfdb063f6b6dce5734a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32ce36c736e97a7571e667132a086d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410da58c71f3e10493f9bf32e9f03dbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e35c75cd0f70c5b781b15f789fa9fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def600dc4514ad4b8fa4120d05c22912114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac996dcc31e3d1a579578049facdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2255706cc0559f5ecc285bd2d004eb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815fee197f77e21484db3c3e148c6a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d57eea842d9cc72028b8001a1659b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a1a0d89a2fea26a420d703bb9ed2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372047cd2dacd41614a26476183cfe3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e8df9ab78cb45db887e39d4a79620121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6360047c90f1049b00dc406974d26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d6953004425ee12a96f5a25f50cfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058559edf435340c7287edf36b3d1e35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13272c864d45f734181c0b11a85fb38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fc2779bff93d739ee7e6cd16dc810126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dc52870c57bf93ee861601ae047dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a15417dc27374f60c55071b10040ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a22e6df0a336f99acf771675da0190129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd93d7ce02524caf33b41171c2272d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b67688d76c8be5990b40ddfcb447c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2326d91a1422eacf2fe1ce662e209d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26786a1ddac97c046e4e1ddc9194b579133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928f8a52f3de7352789e831fa9f4773134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103774690e03750da0bbd92ead23d20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add62c4922a9047fa17ceab58e40938136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c92ad6ea58c440fd140b6546d0ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a84e981ac7f49d507a41a1768cbb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6394ea4e2d46ed96e170ca414dd6cf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8414d9058d155253bf7cc3d61f65aa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33905ef2671a79b68e2d08089e171c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0b26868cc8994866cdb02caa6fc5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee115f0bb2b8cb2d3ecc32861db8acd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec144bc1bbb6b44532f4ba5f24d3c61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40812594081fe25b86035e4963c3d7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5f5fafcf751c860b7dd0301cd6936146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5899bc677801a20cedb3e97c5f174f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eaea451b55ac6210e6cb205843edf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f18d7a77e99b29cc02945dbb1d2b0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489caec54a798870fe993df60996e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a5b0f5b78e4a52f44cfc90f18f23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83654a909ffd828e33d9072c8a1212152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f87e2e7304f39131245b92e73c59a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dbcda2768dc35edd7f905d9bcb1e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24411206d85d97e442e9b0d8b07537ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e3df9307e6370720ff482574e5810156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c7e463112bd29578040c778857d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0bf23d4477e2731807a651d4303ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57576416bdec0496710f0c0631ae6f5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c38d20734feee5eccfd26af493964e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b2fae63554d75e6e72ef88c084445161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce8110174ebf9ef5eed22966b2c86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7ab9f5e94648932b6040b597702a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf9afd3f6191a6a8931a10ee8fd070164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ee2c7c4f139bcfb0b17db25d9346165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709537d3b3182f606e1e1bec6263fc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6dfeb108f13925d369ff27d1bf3ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bffb9909b57c28950b238eeb7d261168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb18bf3323ac2c4a9bac5118fbcf07b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f712f84517cc63b37bd6bf93af2fd63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe0de4785eb2b45b43404a9308efe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2862145932eb9d829fc710d3888f8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ee3481de7eb3f3313f9f89862907173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2cc944a1597e1ed245fc7dfc0ae6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f682b320ebde3006f35b7e1ae37c33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352081d8ba52fbe464f4e9cd9512a15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71402deae8d74c643dee9d367f0cf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4bba9fa105eeb07fc79e0ce43ec13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a48cb7f043a56ae469cfa044b4de7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7c873116552badd599802aff87f5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553644f417d4df2c8864ca4c454d14fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930f0a00ac4b4bd397f39ae00391e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb47cea06643fa37e528271d046cd42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8699353a0cdb6e63f8b461abb2617a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cfd8a26a43d6b20d6e9e58700d99a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea11e750537f619b5908fb1e3ca18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb19026782738f8af48396a1a6fef0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578499356824ebb1de387da05f49a9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa4d40545295eaa826b55b3e67cc4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379022f8d2c749870959c1875875f72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162ed08826a05066199e37d2d6aac35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d82270a6e1ef73aa892bc55e777ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff557ff12b5023c9a582441631a630b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f589a4adeb2e9b54abcddd9dffa5664194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3609865dc2fd0dc40d727c7631dbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8fbb3dee565b5f2481db970fbb268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e1ff097169330f7200322b448cfc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d6f63bf343ee3330f363a9af574a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260aaf56e6e6ef0f8ff50b7865bea4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839c71ea63ef17c8e0c5cb8aa4b566200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d9ce28b61d67a46f424d7d51e4efd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd39c8d223f9c3f01ea90e76ab7412b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de283bb4371a75b209d5a5b4e0b1bcd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e17906b5e9f2f5b9b91bc032ef977204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c967398d8d16027e5abd18e3d8656e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f82ddca856b5754e871c192c51b22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae150bb556a02229072a3f3ec5dcab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f470061815ef70a8bad5b36ab4dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63399ce5e21f7d53360cb4f47af72516209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83114bd77145b257ce4703fb65d368b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fdf14d94a170ccc3b2587e317f978211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0184211c545d69cbee4af013698f52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d01600ca0bbb3674071d3d3cd21d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19ebd9244ddee756316db142fb045214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5fefa4510921991e0ba6e0c0c4b81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28fd4943c65b0092c297fab852f156216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d31b9317e8857b572f565c1e8fd4ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef9538f966c5851167bbfb1182431218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40daa57c3416ca66f09de20ef9f78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e951af0bbe57e2045c55883983f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a4ea343361d2f2c59b04316d2f575221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8522819577888f0a08c2d4cc976b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771909c17313666ce363c37f5a675142223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a187af544e1ded3b3ef5a65e934f45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3941394374c58ec50abc510a016336225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0c85307151d2b3fc873da8933f5a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0668d23e3614294f2a02ac252e2185e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdc2596a672678b8dea77e2e8eb283228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da6dd413f05f421dcda254fe9f902229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2dcedda3cff940b82dc6ff60c2481230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933775ae36d0a52ae3606d00c915f737231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47fa310c2b609ae6085eb65a7f86b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e891134e386a1ad50f85839cc2c638233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b7008fdfd6efd28c7c05e1614c9b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36a57ac2bd0fea9bfbfc9f86bb8acd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e097c0b3ee91dd985c91992e4bdd82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ea13c7b6b5577bedffd0ac09f3a28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811e5fa3e15114722a0c778cf17c238238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619b0101f1a81c5764766fb0dff54f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58a8379ba0cb9f5e97c5b5685c912240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9f1809a588570cfc3424f6d9b7e30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c23b417a441a340d67a56ba3d207e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7becc4636a58ab37c6473879ff4e6e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae8eab5f7b24cbc84e6338e45ebcad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eb314374d9034406bf3377aec8c8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac42f7149f721b4a4563472c4d3b86e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e797bca761dbdf3043ca6bd90b32a51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a5b597beaed5cd93cb5ae02d3ac2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704ec1c1787924818120277d012666d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee294b997785179760867ffda405cb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547d2ebc724ae2082f7f187232aee9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117662e86abefc0ea05fdcefceb14e78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bfb4852a5a3044e4ff590e0e56bc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50962fa12f84c0d76ec7115eec401e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5895f0ced26e0a2adb4bf58607d99d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65eb39f8a2b7cdabf5b4501e7b62a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b808dc92d25b0196030b46da4afcecf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56814b1d478c5890554d60d38e58fa9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ebad8bca62008735e11b4f2290570259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9426907054503df28f0f5805fa540c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ee2a58e4c9d6d8f1051b3b1acbbcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e9a5c51163b8066114fd88e5be45d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca46f4565fb690eb2676cb21a9e5ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35269011133fd4b86c6a283e4a8acb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68bd73fc54145f5678aaa6d1b5eda4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3458ee15355b57a11a82303ec487140266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b30d283176bc08b6be9165e4bf9bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdf73fafa2b66eba81d1ba088658fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06b9b46ee43f71aedd9d34bb421f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad45708b011ce6e174e818767a4e66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e48446efb5aff485a398a2e70a5bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60270bb5e4a40de54c9ecf7b9e0863272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536e74e9fea526aa0a3925a30b7c72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638dce4b105dc366e547f3e8c31eb96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15f9921acced430182419c90240570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505256d661cef414aeda95156fda1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f96139b5e8fc5f5e9a8212588cb8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d63db15f4336924d6cf279b9177a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13d0eb869c75ef52b9b8cbaf91aef3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb50237c557507068e719619553b52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea387607d66b42a65f9ddab114767d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213450cc4ff5844ff02bc44a5dc5b483282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8e8bfbbbce3045c8cf02a709d65f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3101a89b4bdf242cbcf6db99eaa62c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f31612371b827a482b13d270bf2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844feef1c5f485cb7aaa24ae27db5939286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bac8365d387ccceccbc849cf794b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b937c5a0e90d9a2a7364f562546dce288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040011ce09ae152ff6217671a28dd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e2cffa126a44ab5329582b963e252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac13dafab5c6bfbc84c93e7d574ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d6969f5f5e9158f519ffd78253824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f92c8cc0869ab3e568f43e22c55e615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b66a181bc3ff8369fe104cd4e0b1076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b0c80d826e70d39e7dc1510449b347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5870565c4e3c6932a8fe0c58561c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b56053c98322690b9b82951efd94c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3413d5ba0a378f6d163e2a805efa1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dd040b6af20de53be34ced28e053211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bbd33468edca8976aac69ac37491a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1034623a06df8ad14240482394f2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56051d664558f67cbb85fb7b9c8e3abb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ee3aa0bea022dc47d783355a7fe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1226efa61244325732f1600a451642c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceb7e12b6959ef96edb4056715bbb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a6d9b625e893ce7e38ddb5a187b1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a225842fe7befd80a62881f987f1b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49115b7d87f997199c66ee4794e20a7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cf6dd3f5d6e4a77df65df321dffad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb8f9d3b701dc78321d2f52439cbaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e16597f60b35c8d903aa7476839c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b069e33c3e83c0dff992cffb8c8f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cbb219e14f89bfc9d784ae582d22225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b60f5c54d74434a02dd897a421a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32d825bafa7377c789122e6b0023b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59feeb8d48d615d169afebf748135e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa323bf2d503f17cc3c01adc6101e7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302309f3ccb752a99ed6c888d51e456430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced91e990b190a5c926256f1002d3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698417dc7ec7a3df8b05235d4a52f17332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fa86912435f50883f180dd7f1a1e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43400e92a1e3bb6dd0c121b4277c761134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df11ab8a84a76bb9ea4f1c241d653135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47345c4aed36d4b2af27bcf4897355c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f379d9dec509d6d025e493ba5a3ce7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f912431a9f918f0c70c9cf05a9f2d9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898fbd56fa036c41dcfbb869396939239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e0951547f0127b6374df08eb9b90140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c4ed27806675ac9edbeee1171db541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6a8e8fb1b43b97afe38988cf6a8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4217de4a1559aa8983b4d3c10c884c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59161edceda9432fe66a4ddceea7f4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b229d2c82132560e37e333dbdef9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe9989d01f4c110e70d6a3b073a52846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9570dc157b083f3f494f1fe0aaa4db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd83c5334a50277ae514283efe19b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c26d4ffdf71313422014cc3e5fb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc9bd814ad32378f21fbfaf52844150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af09451e7fbf7c931f23aa0c2be873b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4845fe51ac596bfd0f6388d404c493252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400055ee4b9fb2e6753689808786ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc77a277528f36ebcd7f966f1d990554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d4846a4b8cbb042e9af88a1d9a1de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188d2b901092b51fcfa07055e6b54d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ac6ab6ccd4e62e57346c099c384d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfd89c45b79519a67239b20f0e1a2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c56380eee8421d02a4f03032005fa759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b03c6ea527c1dcfaa3caef80c9bbf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadbbbde5f538893033e62bac7d5f4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82ab18ff3c66a163910431578c1f5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931268993a29e48b852e596a535c6ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eeffe9d2796b36cdc6c7a1f02810e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc26c2a6660f430cc27d58a553b21f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52ba0f655462e9b4473e82e113ddcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc1dbab7cfffea695a08ba9455db4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210f86f19da217efd738cf78b4ff9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfaa4e55f8d2a0013f8881b1b79d1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48bba6d7cf733e020d4728a9e92fb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9c163ac157ada00ca1a06c9eaa01771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaddee27164126aa7b3430b128af7b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e583001a483d0f766b78eb7e1bca14b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ed1524a2838fc36be45a2587114b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441d4fd44c7abc942afae63256599375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980cdb7c9406c915857c88cd1c3aac076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8be18d803a37adfe57fc6d2ca2d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4344d2d62c4ca2a7d313b26d3003e5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffa0d2f7668c77e35b8846b89afb8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eae3efe8e2b7fcc0584e22a9287f5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a28f4686c3471e6cb7986c2da333981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff7d4301f14f9abc0cdb1b497546482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f83f9dd4248e47bc403c3a3e62167a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7d1b2b5344cc81ba33a4a1e24a65384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df425a53bd0983374e8746b3944f4d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55804bd3e08e73a2c8b41321e3adec3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0668aebb14b048faf4f8df0acc1fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c8ad211f0718fc5f7beb6b3ade4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490cd24f7c05882e95ff1a9e9fea0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6c6e89fd61d4227bdb33b251c0be890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6dc357fdbcf9f386edd961657e0d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdd39f94ebb109e0fb52d292b070f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0adbb102283949038eb910006f52bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2554a133411e11fd4388c8a50ce0ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b15247f7d0c6c4d372ed522d5b3f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a635cbb7c3a28c4f056475f66755bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57507e45b64cb5e19ad1d732c0ecf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98500af2c160bb8b62a7d7cbd41a10bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166a119400c80a609ce6d7b3fdb623999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce79860ab77d363bdd59c7569e88839100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd275ca9b4f711a754480e43f3cde41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e95f7055bddbb62e23155ebca4351102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b9358167da52730413b95e1a6209103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c30450c58be299f2164b4e30372e36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb99b2e10b70c1db02561bc173f294105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd54bde14c3717a7579c8857a53712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1947d781894f74f58e78c189b9be1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c090564d735ba98dd55336fc5199c75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324889e401ae46dfde3825536fbb8ee0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04883563fead871a19aa2ba6bb8c22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617a99fa62499cc62aea02c0e6a69d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2637eacf108e2b91e314eaf4a0ccee4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d16806ad40c4e690f9ae3fb3c74a85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d151165b98bb1d486247e2ed98d7e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6d8ab06e19d0b63a61897f495ad69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9691659935798982135c8f7e9009d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518197ef867bcc7acdddc0ce968146a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaea3eb3c4e9b218227f8b80d679e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e0a5864c86ec70338dd8a19e29291119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4bee29867f134069966642e39bf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321feeacf3a6f4ab730780900c55a54b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25417446403e240b2390a165f27701a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b0340138016503aa34184fff6d296123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202dd915f700bed24a6daf83cfa1473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1344c755dbb2da710ae94c47459b92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a6f3524b2464b180db7b8f3f07df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d249013a022ef1a74fce7987244175127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36067090d5cdddf8359a9a3aaeebe480128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0fca5d91491a26f1b63e571f653b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11aeb9ebdddc04f9a895c18d5384f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0ae9521d1892f75873d649f51a04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05986cd82321133eb4d127a863ec2a87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417615bcd59a19ef13136568e536b0b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6115e982b058e77fe0619b425a1c821134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0475400c6b4aaf851fe30553410f127135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8559737b8c9cb32bdb074cac76662136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb661d81e7f97c7b9e859c59c9a3188a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6aab49eb3af094eb5c04f5dcca61d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a84a5c4f87096f556a10b7b6f2ece139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d743beff028c9fb1a681fabd3014042140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c7137271b5747041ebef98d750309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0fd2ec0e30fb931cdbca4c8e56232142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ca5c1272ab65d5a37f3cfc813f680143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d9f0906ee767dac847033375c916144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eb4ff6e49e9bd606b5d3cc2574f09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17446089f941a03dac543955d2d06bf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25034e2235ecba59bf7ccbd6878012ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4158b843a3aa8ac47eca45ce5b4782e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4e0d7f32cb593b6a58d9e039fd672149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32700fef45f79027f38787cee31a515c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8998671fc4d0e641f854c1a16e2d2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c73e77c4469a1054a85d8f510fb54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2edef7c508425c4994e9b9b4bbbd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896095f517a583eda9155ba2077152e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c0c155035360a54496ba30517675c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3baa94e5740d0faf3356b3e1c0465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9fc0f736498be361f265f88ba7f49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc86f3e2df69f616652b58c80378ab1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f28fc1c7da8f062e2e0bb9c02b04f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b7ab7589241683e72333f8aa65c56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c88178cc940bd863f868ba2b0971e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460d31914dec6614e04267f21cef707162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bb716c58e0e3f26df79caa630bfb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970950ff04893fa921b221913a362436164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83101a372352f756e834d999e13a61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7dd556809a206bfbb3da5dae1fd78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be3cf6c308425e0729f40a6ae5ab18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82748d9d4ff3c2b711a9042c41aa2a2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79959f169ff4dc37cbabd2d2a8b997f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208c9c4d68f33375e9e2d3f4cd88a5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848b27023bfea08dc3fb594585ec953171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d28c465b9d498983c7238ce990c3d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503d551f73791e37e53ed7b247c96bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd274f03778c27e876ea8a9bc47b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef6b50b966393042780db10e4f5609175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5275da5f70530de267f01d867f3a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b5d93c54c761c681eec1f153372d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a612ed368bdd64c96c4a9dba05160178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06494c98b76c107c9f3f34a485bce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16752471368faec0221ab3d5a13a64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3552a577ebdad2c65eeda72cd3bd54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eea2512586e69f4054c29a44a5768182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e490048e5853853e77f8f3bb3f108b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0f3ead86c3d99e779777443f2f3ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489427ec9d789d033ae879431fc8644c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6b1c1acb5b1a79cfc48ac9ff590fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9504096b5d2c828ed5a9e411588daa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe430e074f8053a3c8abfc80788354c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ea61f871444bdf9fb32c2a85c322e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76980ed02a9197e372f9907b19e96b28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc100ad338d3ef78f48cf4df0884f202191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0b3edc818d7deb8bc72000574ed83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc95bd8c1d68cf37cb711671d85b4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28f109ae03ba939f2622b1ea1ac046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d151ca0261328b74a80c0462753045c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2be905c0f3b467ecfc8fe9cf7d16f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651401c26c53df3b0a026cefeec2006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d916d7ebf2629629e39b547451eac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc08c9c2400e526b5a0af5f1366f5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a8572a89b5a3d31858d114d5b6768200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25db97b62a41a8508e439f5014ad1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac687d4b2c0191bc15a9c29d8be867202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de1f2870e0865ac46dfe5c495345d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd894ab201b00e300f2b50ce35516204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5f7a122d544dd231628c0e7d6b672205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a80e14a66fb75638f427f1a088c0a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278f841caa14135aa8a485f66c29847207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74899aabba0f3a94e36445f3814c515208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd55289fee55d1855ac601654dd1c47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93256da7cf85c46e7cbe82cc19236d80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60641526c99066a1c8ab572947dbfabd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed9073c13b24aeb63e857e32a51636212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b957784cca8d6d33fca8d924878e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320cb5d1f26329fd0b003c8cf89f6b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72049bd334974d785219803cbe17e8f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6aeff7bb2eeab1e62b65b0ceadd3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9745f25e586dcc7dd368a3ac320ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ada60a8fe52b3b8c96c5a46cc2db98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05971ec335884b84b36a6ae739291a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466cd5fc81dee76a8484d059f86a1f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382401888741a571d44cd2afae7de0d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9877d6e39aeff210044d964d4cf695222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ccdeacaf1f543b838a64b1d2e5e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f56ee47e138a6398fd551ff5f58b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba8a4b56476991615b46e77705f16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f411144442fdd63f83d82a0b7bf43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c555ff87af8b90abf6e05a4371c18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179c66c9f8b9556afb3e6c2fa37c68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3714c6bc13b3bae54e933fa1ea7555229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f1f814934e3179f78549112c0d57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55521624df4ae4ed9f0294395a2db28f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eabe56e8e35e8978c7f852b03a7f26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f7dc58002778cc0ea39a23e0cfe28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0a310b892673375f1f03e78253e57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd604998dcd974618d86dfcf9938f463235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695755ff0357c54c0c300295b36cfbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ecc49359a303ee0bdfeb3d3018b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9177b5a0eefd757d0d3e0adf91224238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8600c5104283a56504a312a08e8a1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182f527a56ad2f061c9240a8eb35303240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962bd9fe567846281c2f0b58ee8ef4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845573408f5581218737e586711acf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5710182f50a694407acb3eab2ac6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e4647d75a1756736901b1bf5264c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eefbfe302099485f7410c1b7108ab5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64a508e8a20d96fb08b9f6181d53bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fb3ad3d59d93ecde620ace4b1ca0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0220575d4603be2d4aaae09a948739248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e912228f9618ac6e0147b8cc5ca3a43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea422625fc42a04d0b908cc1a7334c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305624fc780bc98e43eecd3a3322830251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176b78a39bd9f8c05bdf242e242097e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc2b1c7bcb2be33d30b05a5a8d19a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3df4ae7a4a4893bc87bc8fecbfcc88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029bdbed678d93c0edf0ac0cec513a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c19df35b67f507f030c9146bff7ded256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23006f5c76444ea8ec5fe85a26a68f51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577232f8ff062149f395beaaa179e052258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d42e4a7647218863a74be5be8605a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a74f7e080b872160c787f952f19b36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc40b8a918579aa077ba1c902146bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08fa2caa0a4ad0f1064bead69f1bfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575963cc77fa4cf79150bc32f9042e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710050f503d2784a5b20d9f1c5d9297264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c0c428043730d8a9b7721a25dd03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40470f47d09cc3c10d25af5985abcd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c78dd63c9d798e08d1f7dd2e67712267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ce8aa995f5635538b07be0a265a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f46c1c7de094d3e0e22e70d8bbcf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d475f6047594152f34aaba257a9cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4a1e8cf1aa91605c9a0105c8a05f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff732b3be9debc06761e6232114406272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f93dba8f985193ca56b61853ed4b59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d748eaa80e80a5f0d7f919bfda42b13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f33154ed9b57d8beadda38c59fbd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20085b6fdf17d52d5e662409531d908276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339af4718520da658b3b8cf5d5b4840277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237c1edee9ddce0b73d095f03ef0fe3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e126b9c7ea7ee20440ba8c50c298279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0357d0fd917efd86794c0e67e7aea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e8dae2a1b20427e5fdabb30884685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bed11345fdb54ff0d101efd8c7c8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fd9cdbcf1139a26eb490ee9901059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aead551c271df771cbc9a1a3558c70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4beb17555fb0cc434eabd447c594285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ecc48643dbc7a95efb8b9cfd7dca9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f18ccdddfa14fffae19552c94afcba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc417a5e60e6009238c6adcf9d6eb288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>