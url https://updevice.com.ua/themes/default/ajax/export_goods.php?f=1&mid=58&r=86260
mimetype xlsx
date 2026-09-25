--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbf34601d9c37fa04171e14abb93a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4992cd9363881de9454ef535c855962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846373bfd3561b2de78dbe76f71cc453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8cb29254fca5b97e8c170f4ac1d744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127732880832f802f37aa97a944465b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b66604aa4fe43472dce98e9a8942aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605f6f5df46a668422e2eb7e84376b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fabeaea2644bfe422e8b05415ab528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fc723bd98160acdef6a5338ff33cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d525c45bc9585c449f91570ee3f6d1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511823bae7d56bb7aabd2d323dd15ec211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319e05dd06a33e362ffe1ed9de6890c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f6d08b2be39e9501343b564bd37f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aa6c2837cffdc04ee2eb3193955fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a961720e0c0ae8ed6995e0e38203015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf4ad19e6c909591bf03975daaf4ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088e6e0387013ca3e49cd934ba5e25b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f3c91eb53b4c724111f4d67f03df018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4446e4f8693142e5013f3df916096b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e96ae119ee19c1fdf565026e0cd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552a14f3363e79430c61c48d8bdd28821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a3e205e023320f35ec80d19be71a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622a87a3d06f3a3addb806199b5f29823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605221f129deaf2c91fc3422b66cd4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919194d3d87bc1c466c79c64c508ef1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a567b567549f9a5a0b77cd072d947626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643028ffc6f9d849b2623d8d391c5f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a2821432dbf738babcd86d8d01a2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37bee06085f0e51a9ddf3d8607a25929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31045f2b7206f65c8c033d697426e06730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c7b5dd5364dddf822bf711283bc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8026582a2f27c8227b44584ff68b54c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993a3a84f75c1cd584fd312193d15ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea17e8ba19c81a8b95e56b823474faf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507712601a858a2f4348c6ea20cb8fed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad1b4cc1a89ee384118f848e3374036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d6b54084d4299051f3f94c718735137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f2acc7c3155b1870b7895848822b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816603924b5372bca9ba9f6541d6085139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dbc7350fab392c28fa03dc741504840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb4af177b7c7c6d8569c5ffb7a7bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfb533a6e5dfd5774cf269276a3b7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271c52566bc3d8e7fc50b6a79dc10f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a0f27f702bf35715c8d9e5138c4b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8056435d5693c1b8688a69922b1f1f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30607c694be1e900c4cb1445c19f098a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1529502ce262895176e8c0c93ca8f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e83593f15fe017fd5ab29d060788f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17c6e0f6ad8ead020509ae1089aba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe35bab2893083ab9a77ae308291b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd46630d594d1666515a46348a5a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a865a3ede40d866017e98a8b860f49052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3492351ec6a29f19abb037f46a4d37453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c57c424423f61ee9efa72bce0902954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4573bbdeb980b14c099e1bfbbccecae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093353db113b7be367ca5bffdda989856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfb9ec462d429be994f4827a7d308c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3f78ebf80da689098aec098c975bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d15551642944150aec83ce73cebf5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d790b899d85de7d46ab2e342061e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a141a869cc37ea44cb22af2af88e62261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aacaad602bb315d660c31caa46b5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8761525a1f7da6e0cdddc290eea41e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593bc32c01a5b8e5a2db4e5d44e399364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19363922b42368afc3a5fdc0a5b2046765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f93ad872c2bfe872ccd56278ec75a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4535927dfd6699831ae59ec24da1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a0708d7969557e4386f9f6a28abb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401a018ac925135c24dd08e372933f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3d97a0222f5b024c742bea2c8a81870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7265aa2dc470cc3290c0256ae1ba99b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a0f515f4b181985ebf585552bc7d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fb8fa959ad0a02bb9b5fc03f67af273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ef7ac84802a53025713a6e850e3dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebc781e1e4a307051c3def74743b4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04987ebc7bf933d9829fcab628a7e67476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceff573533313658dbe5862f9cd167277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e90acd4bbd343dc3409c2cd29131c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980987f06b75f96132f07e2d9921efe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d17612936ef0912b35541f6ac48df780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81595319a070fcdb9bad03589400a5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d503a74308cf4bcbb43282840b48e1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bdccc0da9c0f4bfa5e5d61cdfc84c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b69f85c685d27ccddfe82c28fd762684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d86590b98c06b1b900473fd8d75585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0efa36bc5a449b5eb75373f4988d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6a4213fc6a2683d712b5ef61cc47287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfe52653791a17b77506d0ea6d664688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10187c246ac217a10f4b27df7dbfd46889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7100650bfba46e9510ff2d536dafca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b6a16d3b6d2a2fcefdbbe4843292691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724104b6b0502ce5c5dabb732a3e5b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0a402a51abf30919bc960d902299c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4d61a49da151ac812b54a89ed440994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eabf2d647dbf52d5a7c2c644ad906f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ba57be32ad7be7a7eb1fa521199a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124096db6d146b331b46ac74101b066097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9e3457f75d73e851e8f9398df6efd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1ae860bcc30b9fdccf509bce742b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52429389275b4d836be8821be2aab9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0997d44ebdaf28695dd2ec8ff1b96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038bd0e221a308564c054d220049020102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429cfdacace3485c6287aa283ab9f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb21db2483d8bdcbd17fa8be22b15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051f776d4c6a7ff880af106a6ca380105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cdb145b710fa00674402ddb9377b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0124a6f284e82964e978f54f0325e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa04e2f32e1ed37d6b844d7a2f8642108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26233846be0f0fd41104ce498f769012109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ffb1f242cb42b9c74047d9de87fd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99d9e939119bde3bf48be6692fdfb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10977f59c6344988e8c4b61c9690629112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d02c8be3f782801c8e0278d23ed1e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d69061851befbba3d03f173a2a5c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e1a28b314031ad3a1ee6e72b941b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b028efa713355a64eec5e079b900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8d081d0e2dd2eee9822ba60475c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f3490507c592e3c492db835fc0aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499b946d674f61b5d268c948fad3ed0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1cfb97edc9f06041f10486b54915e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd233dcd491d166e5072748f02e804a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bc273d59101d53317a4a968dbbb4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8478c8a6ea6e15319122b955097cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf689e491f20fb4d0e79fffc1823130124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b1c1526f3d33835477d05b64ca56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7efe41b23895d78d8efdc609cfb1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781d347dfe16626e99db9f8129b73f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388cbb21d26981b90effffb49f4ef38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c5a3b4b34a5c3360beaa688d4a2f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbf2c1771fabefb8a7c003fa46db89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1c683bbd96ee093f6c30d3913dafd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeca5ffeb0660d342ee2c83377d9ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa4de7bb7f4961401e718a2beb1f7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8295439585935478f4365f1315e582134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718875f0ae4bbbdcd770b00ca61e0e83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65348b5bae48f9541c2663df32a630a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1962bbb6e01ff9cefd613a3b4c8a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc5f0ef656fad46d7e10b83596902138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49c5f6b9ba765bc698dfb6fe9431d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86640ee0e5725ad6561e292b1749ae3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af78dc1f4249917931742f5a004c8a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d907b0d197177245736d42f02a4ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608be2e225664e2820ae34e6b076722143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11119e196157bd44cf20c03b8d776144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdef61f364d2b92853d0f2ab499be7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cee83dc5bbbbc9045d6643b64e198146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d06d1aa533569871fe01778946fe0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50be003434d1a6e0141d7440329c816148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8cd57dd13d9ee1e99ef2ec3523a73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58eb698ec8240672cc4763c0c6d0b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c503fbcce49e0586822a7daf1f27bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227fc8b2fd16e6a8cfe947728708d5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0b8ebc8bf3e02f4c06e31ae72e468153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f35c7513d9a5ee8627e8312d3b103e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f033e3ae82ca0f08a9ef50392c9e428155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f3e9f7d936fe363857696ceac4125156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ca3ece973df394cb30ab373d20f75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba7ceac82ef96055b07cd7ce6702f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb29ebc27648d13973547e148f02e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a4093c2138fcb6fb18fb809878e13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f225c206b6453a9c59e3a0765ddebc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076e5e9a79031911aa266e1ae498f40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2985b48d918bedd5ff9bb9b63114feb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e53e4c60d9ef342db0352faa522b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67a80ff73d7d7a29ff50e900a34d9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62206c109f6bcb8e6684802ae9fb8f9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335fdcf93306358b63db6de553db9cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff782952baaa9641570afd5bf730f0e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ed85d65cbdd58bf8dbc12bb282010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec758a50de2eb3802f302917bfe35f39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bf4cfb2545dceca0b572877d0ce14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493584aeb2661df3f87670a5cd8868f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772cacaa1903c1f58549aa75afca92b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b0d1ebb9b03cd8de58e24ab43e8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651978a9db2875868777e45c7b0afb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a73d038e2d94656b643dade597295176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2900ba718300897cb6bc534d1732177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483e3e3467ceaa250552ccd26a4d68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d198451b9330da5c40dec7c443697179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969c4f65bea7a3a60ac4f5deeb6dcec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1342dde832a31ed5533581b251f4a90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e979bcc4e938079b418f6824e11a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3873cfb50070de5027fe31e474b0908183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775debcb09c95a51db8cbbf4a60bdf81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3be9e677cff0180a4e321778abdd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76017e1db9e20fe64bb4f06e6a472b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce9da7338366c7d10291ec952b5e51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1aa6496b88bc5040b076530f3e7d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a208652e38933c21438ae877849932189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2013697150bef4e3d244bdfada95361190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f288977f952eadf0a6eb7eeddf875191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9d4703ef0be57b1b6880c72df3c8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75262087e11c4fefc026e1252ab24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c247c2ee92a051e11130fd0022bf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd2382fafa8484a93920edeac2faf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a2a86332892570a4180ea773f2f04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7614b9d5cf461ae846c1fe2cfa75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebe22036b3fb9c29b9d78fed9fbe51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e55c295adad696db5a21d07f5c3a8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526dbc1e96d0bf35ccb7072c0d59302200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd6d3f69bb32c98d1ae55428b33503201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13ce84691c888d2cfc1817501cff8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53311eb2422778e46aa455326c59d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc59ba473906872770978a8103b9e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77904f85d85c9caec73a63b2f8f7bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9881a103d98cbf1f8a0a4ef4b4c9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05df2e7eed8c4aedd8dd75b075fb584207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a893cb5bba6b0d8d07b9ab83e99aa94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbb7be1651300c8b461311fa10cdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933082f083896fdca51b3cdc9dc19e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6158157da69fea183e5f9d943f5537211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b636037b99174d69eaf2ca2121b574212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41d57ab7f81a70901b7343404386ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c0bbcacd4df2c6e2e137fa5ea2d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1a04f17e510402f29182d885a012215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ab5aa85d4d7b5dc2dc86771d86ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf151a1cbf87838435d67d9495defe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec68141a12186c64f7d0102a9ac5815218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f9afb1b57c661b4c002f3ce3b2fdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbcf782e2c11adbb032190dce29636220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7279ff47ea9126fd7eeb309ea6a39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb780c6b7f0f49cc25ba1c9ef2e9a17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59cefe15f1bfb10b9b952c9d9c285f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7021128ebf3fb5ff3f10f68d50c5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1343cc571bbd05f78496a21fd4a5fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99ba802e492ad7f241bc2c63b1665226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60e53bb878a8e4eb3514dad6617cb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08843e204d646b6415142e22d26f7f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc59b292b92703a34bc3c1a5afab28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47392048f500715672dd09b08f62acec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b8f5dde2cbd4ef09b20acbe47a17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1c7e6ade7968519d1aad43221557c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999953c08ca1e1cac70ccf752f82ee00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf571a1d1a715d467e08822423b51cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0f11dda5b3803fad659563fc6a2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b295eb0711b2cd574f6cebfa4f3a4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc932151a4d6655915b9df3411983e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fdfc6754b64f74affc128647d6032238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff07cdba145fff08e31e6d7b932062239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155be387b25fc0eac10728e6bfd79021240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ab287cef927e22204b94c63d59800241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0f3eff2c8d0c50d69ce6e3b68cf6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67291553005633703eee037e5e8ee758243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90ed7bde6868e3283b33fcadeb7da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf87f6f17894523724deb563d80063245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a07c9eeee28f01181204619ba7f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ab8c5ee9df62a8e28fadd400fab1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551037f9fd7bac7f7732e022d449b10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1590b717144b5eed3a3ca0cc3b73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8eb3b63cbdec8d46a033e77ae3cd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93098a17e30fe94b0443caec4e3d83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3891ba19b3b42ceb8bc909246b5ec0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023f22ff5b11029a25b039777d5e118253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc567150b5e967c008c5dfb7b626df0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f4491dd258ed9258b7650c71cdac8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d22c4eaad8b386b99e4ab257abe79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99104544d07914c19849c9484ddcfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e1308e03953f1cb6437f64d3a4f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6591dd654661e979cfb00d6eb47b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad8740d97398ba8b0846560231cf5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0e5cce83b8a78d286ca616f8b3aed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b53b52eb95ca16d03e717fd9e00a4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd5fc1159c28ba81dc08c49aaf3e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290528e30bf8076228bab887b378561264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1f89e2edfaf33ac3951e9b8ab8f1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9a63f05cae4ae4ced397b1d186e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf338a2df2c6fa23885367c9f09fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d029e94dc701d1592b7913bd2ca51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d99d54a88b09d82c8880c13f190c0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431001368455a21b7d7e77e973e99e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41490851a00f4169de4d72063c5179271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca88704724d5811ad73c2cc60fc4b73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616ae8faa180a55ac9e926b90d6d82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd52da4a002bfb1d40c2437eb3cc69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b217256a8ededb41efbf3e0c91ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3abe045c787e96619921e53b9149d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a8da71a760d0babbc02896bdb517277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e09fff341b56f50460b474906ef04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8e282cb68a189251c99710fcf5a81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02310d5797623793cb492587baa7e1c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c55c9903c909b526f389ecad491ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e76c630750c81567eafcfa186403c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1ac06cdf5bd697b8864aeec0ab397283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f226d5f5868c2984e3a648339a70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb43649510d0d2b687d3532348c629285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa182e7ffa3a093746d8927d054eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423d77f5a026f607748b84f5aa0d90d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6fb66788d73444d134b9da913396c288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a093a1a26b56df47b11040ed84315c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658cdf766ae57515de4a9306f67bf3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df83f442d2e4e1565b7f3f5c32db923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359832fbd58f8455777da9cba5477ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f32e240a0d1f8ddc4e5a5e1ed5e7b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e58deafbc62f1ccee34648df52bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51834ab191661bc003bdff75f9aac67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dc7a0ecfe52d6614ea4926c6bbd6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88199212fe7c254e6f05fa186d98ea39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e5dc7b4231d4a55215c70b82af2b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68cbaaa82c551314097e23fadd063411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a2d4848457e46c93bc003b93c657d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da750e7ad25642d04eac9789e6f1aa5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb52f17622832528ae163dd6903e1dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b73e10d5a9474ceb5be1e3259369c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b914e8867a2e789725279f889f2a00216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8acda941ef52fca3c3a1c784cad9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e8cdc47062379753458c1479f8b3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f8489bc406cb2db859c4a4e5529f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6f93d8c14d61416e93e4099229bf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc0062ddcb4e06ba62c211a258580321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d93387acf65d01bc7e56a939dfe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30586925cdf494e1b8afd5ce9a5517d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece3f8a11ecce479909c5a2498ab7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea591ff5c2565406a53dee49110458f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba1f1622a8ac96aedcbbe635e5202426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c382f2c009ff19300afce92becad9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72aa75813c1cd62e210f285cc47fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1373b6d35ac12fb3ceec68df8dd78b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84e7654ef3a4253d27cb768ba7da9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30f40711c7c56c25afabdafd14af431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b8cf2d54ffaf37565efb4f7fe892832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a458734f612843ac4e9195d02de00fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e21a8a458f633186e1a5e1017f063a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d4d1d00918cd230c08980b69dd00135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321fa794f3d1f33cd10e352e4a7a9bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f5556f2c4ede80c72dbde786618ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459000c3383c5566f33657f262b84c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82630ce5630d860cbfedbe4d18b448e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aba594b511b2c6d4e4ef776c1926f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f23fb5580fb5c1958cbf717167d4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8326f793856f77536072eedbe52d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5f59b92ff8c464c1aca4e238db08543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3839397aa919ea2b6c794203204ca4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b87e2a44f49c835c626048f333e3c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc659f5beb5a604549dde03e334bda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8623f70d66dd70e69c1a0f86b262647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbb831677835171479b13b5e288f7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc74116495af87f6b25f92c66d2a1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c278f005422fc8f01eec1b6639ab1a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefddd04ed31a76df60885037687171951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d04bd06d75dd144a5d8d367827d8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2a5a432245ac1b72fc54908d9547553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a43da2bd7e76a788a5bb52d98f79054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b27ea175bd3841aeb1cb494a74fd6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf37386f67ba407344ed264e08cb1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfaaf184de54c843e6ae98ce29695557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6516585608e8109d1567a16dd822658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa12293dc6e893af365e0ad78c847459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a353f5932f02f0d9fa778a4a0a4140260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d706ca40e702f028d4581be45f9edb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f373f7735a71c472d8ba0d6704425a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62edfbb151b6f2a72021f0e4f92435363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f8f9c84a8fa2bb0fde78ec033b70064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaab4c99ae40a82a302dd3b12da0a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe589ddb4bdf67ce63d46e807073afc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef322e55d526bc1c8a463477c400267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55fb15fa4c241aa7eed4bb939b363e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02affff1930ad30d48bbada389650cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4629fc827fe12650c4d3521ff60ac0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970c2bd726a0a9867c0fcffb334659b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40831dbc219ce6c47f774dd398d3a3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608767f54334fb2ccd9e8fc1c50b2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b88e8938fa91a4a10e50e1a6f72c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d95b1ea604b3c745420600ff96ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc05060a3202ff6450ed0c049e49476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbfa5fb969981d267f58068ee7fb9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b86d28a48ed5269ff20089c29fd34e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077faaccd791a5ea1234cff8f172f7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c4612da0cb56ec96443ca685c231780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba7342ea1befaad3bc49116af3191f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97147adaa36e96cf421f330befb1ed7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb07da7a4cb260d8beb47de5d00b3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a5423d0d47c75f7a26d063b9a3b6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8207cb74b93e1e31dfccdcb43184285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0a598fa86ab9246b7e4861556a22486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d6383544bc14862aa8fd81c3e28af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bacbc04fafd79cde39d2264fd90e8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72914bf58aad5d6ddff9f607078c71d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f0f5a5de2d8efb97f06a0f945a21c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e51f516f9453423c9ed573583219b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477d6e9dffef0ead1fc644c91689bf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b573f956a49de11fb6b2f786a51b0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a10f3b61068b53fde39982bd9fead94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921160ea08db37f83401dce43f56666595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dfb4773a9e20c5c81d8f26e2c02e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9782c094b0e6024361c085f5c684ca397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab1dcb85749899eb8953a320313fcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b0f9b8d49cbbea5f2aabc7cc7ce4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc2f1729833218a9a321ca5bde5ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ce925ca3f68f653b53b097ea60e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021bc9a5a3a0e28610ca3dc3702640102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed80c73df4b0a5ccdf1ba7f9bf54c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae577a890a758f648e2512c193711ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990cebc9552adb90900a314afa46511105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b077df223b65040da0bba565a9bea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1422d3598540fb703c892f8f4e69f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eeb1a3f959f6031596ffe8c2c8c64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d448b622af9ecdc0b97a6dca0d06ade109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d072aade75448e31452b8b6a17a1f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dcc151b0af75602cdfa7fd0314455111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27beb7d5d9c70692c27d9045030391112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aa702ffe1353e949dd9b1e29bc5ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7d5171e52343c2127bb58af88e22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f153e8a7214c5369969c656114cc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67766566abbdb32c7ba2b1536a872c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8079212cf5f457fbe2ce723780eddb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fe3cdc28c1303f4f992e559be78d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e81e56fc9b9c8949cf38de609c95d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff3ec0ad3e3028bc0127db2ae0c2b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95ad278e5fe912553437f277861927121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844bd6a3a7f1495f61dbaeee612c112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb09a00b71bff82114614c8a09323e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe841c1656f13b2c4d14518fb11d13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e61dc8f810597055c810678ee3734c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a491f425ae72b78e81dd0868791164126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df45eb02e8110b097344cd93fae0790127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f6743359f732ceefbc020640e13d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3494f7fe797d095b232bd390f4ee95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b361268cd85df2c130845bde33f3afd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a1427c7f551db865b763613261f1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc82aa5d8b454e467ee099960518f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0b60d2357d34374bcd3e86a0b3775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a7acd396c0f2cf5d1347868452fc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2898c841ec320803ed87e14754d1a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29354d62964d77c78c13ac883523d12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f88c6d94c4ca3ddace14cecde85415137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c760aad1d7e874f634096e671083138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e415f74e79b2e5a7288e30f521d7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e8b3a89fb857f0de63010ceeaf6d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c69d6f2819a740af9f22fcb7205fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a99a27f0a57c97b3ac712802d467142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fff974589b5625cb8e20a0b29acf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524c5cd84f26b24f8b6113561552127144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f74185d089cd03a55fc71da35d9e7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256b1f6777fe120c7a587d15798d4b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928ad862d73c2e643248e8ddb678298147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a3ec25e14260e7440058b0306a16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ecf1225072c7bcf15dc36962d305d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609312f98b1be48bc38868e69d48ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb1f8cc2f0a94b2b5b89bfef54342151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d334bf2d05a5248dc97df38afc84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203c758a6ba0034423707ebfef5b370153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad408ebb799571eb9e0039a814920cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c959c2783eae9c1b5c4febf2fbbfac5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fd47eadedaf4c1a55045430649714156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8b50d821968b62d1d564fefcc06b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36dada2f6cb9d675a953c20c8794b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9911518376153d4ad15cd427e20c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495cb8d6c20dcda606fab9949f850a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543988571fb3e42d661ddbfda14d37b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f72edd2c73d161dcfe188a63929703162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45165688ead5ccabe65efb87e8213aec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5337c7d98d32c512d8d1eb3b20e05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32728d142c1f3b2f4c8bf02ec018d401165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae894cdbb69304f028e06f87649e7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eef9a9a820ed4bff2a23e9fc57cd39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a115c9553beb44c5cac7460b8f403168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5737760a294ed24a11b94604923d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc007651a6537ddbf4ede2a72e2f8ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be1c077f9c7d43a31d807cd6a5eae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8355e576436e473fbae91014c6277172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9e2e03030e82dc17557ec0a7287c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834240f51d7249b171921fa2074baf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7dce2ce5d89f3c8201a11e90f032b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1760f82b555fa1a63b189fa2b1b23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d1030d4c176d7f06f3fabb75c5d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0bf9c8b8fdc5aa877175529096f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797ba9923d539d7690d47e9d16c782c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e30ad88549164df366cf7b7704eaf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f87c99d1d7f6fa32d9c3a308816d16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a17969b24cfdf82968e73aed8d37ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd564a991abbf8c62c031f83ae6dd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65bd5c4491f7390fe56121e0f4abc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c53cb6407b35b918deb4489c1eca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59173655409a678ae4039ff65a7204186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d5252900522581cddd931edd887a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7ca687572a673b559701f0b6424b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88435b5df07966b705f771d22d310e6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bf75b55c59e7b4051704ea96059c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b93c196496ce6ebf9d9002a343c310191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b29eccca67be10d02caa9a962162192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b61feea6e5013e9f9ce81fcddc784193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd34c0e9f083507fbe30c2299d7ec6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89508612106d69007035476c3e260abd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b118117947ca24d9200c24fead79e81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5317ecaed67336d89f388a49e91aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa56f615a402ce91c531833c2fa3472198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d697bf5c72f04419abe2829e7478d0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0d0d3acfa01346b3ba680ac650c20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a35df81ab0a5c8eb025c30690870a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ac220bc95f99050454065203402b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98c44815e0bd2cec488c03784493f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbcd01277ce113d86d1a60e5e85716204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126309bf2df16a0103c2361d59091c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6a16886e60c4a6dec310db92fbb3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a31e3e04a152395098b42c0e5ee2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a017a34f84287ab2ef7340639fed3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4682ce8f07179f9d2376c00363d70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846aeb56703705448abf3a9291ebc73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf84d4dc8cb4c342697b95e562b59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d24abfe063c5eccfab64582d233973212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5af10774bfc42c5c1ae40c1390f3c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc80a546d9c8b3b1ce3b4df600dae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425329a777c9792afadff9e11f5614215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ab0dd1c17f0cb2abd8afb1ab6aec9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f65d6e67f28b1cc3686c5183205b58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c4c97247d4119516a45e078b8f0bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48b62ab2748b7cb1ee8b0edc2be465219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad5223c80dabe4108862df49dafafc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c37fcb05ef9787f723b3b0765d4845221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f46208808af265f72c018ce98b489f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e92e00d06e07125109911bfdb5ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04cd345967ae4220b6a8724797df93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f8aaeb36aac3c4d1a812136276e74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab15aec178ea725b3841862b3e80116226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac715aa11a8dd3d392ea287ba0ff2991227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb298d58f6c79a5eb6a7e5c7e8163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308c60747bd6980083dae271c9d5666229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e4336cbf5dd1ef7730eb50ec7f2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647d1dd14b2f2330dfeee0232230cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c9eb2201f3d009860e1ea0e4b8cbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9fb95a80171d6d7e1796e769bd9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7dbff378787e72e82d9f697f9a1be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fbc73134d83788a1380ddd0496293235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77898aef28befe6dc2a89e910a4ed6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086358ab395190c3abd72624f4d60495237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a4f7a19a55fab3db06b81aaafe078238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2fa09ad8079c199abd47233a82ae3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cdc4d19a87c6061cabeacdf39e39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f575f114b3648d1f465abd5853df6aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2502ac4771981a57c032e533f44e406242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3a06fe3a1d5654bc220d7b238d10f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6874013cbdd5213c35c0b4994b21c31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874118bfbd95bcb67273d5633165820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b46faa5a0ecc6353a5dd33711e5d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cec50c401570defbe42467a82f0b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a948276ca60bbbdfa46cf7983905a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec929ae0b7901f87a66713035af7674249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd1da1f04a2e579ec63494a3550dc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb7349f084637d8321cba482826e22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a7f6043a34bfe6bd6782590ed375252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32ceb8f5ca34a756af5f65d7b52398253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062fa24902cea0b3241711ece483d19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d653779e7a62e9620b87c8238483007255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6490efae49e2f32ebd5f8ce0425e115256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07c131d8794577872f7267dbfe549f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b8433dcaa9764ac2dfbd4a584b1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888c2ff9da238dbdab926d92f1cecb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d64fbfd01cdb1f693e1e03996d925260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fad36fc8de2c80195de5e958a0d7a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fde0c0c826c3610fcdcb9c9e27dbce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd50451c157de82284f5fd5325512c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09597e485c010eb283df8563aaa9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf039a3d2ed0d3fa8bdc50e5bd74e85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108b36d647ce006499bd27998499af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6e0323e423d256c379b674ef9c08c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee63749f906d012f149d16071d9df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6b5a7d3080829e3e1578704349fcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9811a671e49972077c3b167b1c23f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538b1df696cefd5a74a1421424ba305271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d17e00d2f6aafba7b7d3eac168dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b88d62de1e7f5a6cfee497aac67a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63481127e7710b81935f9b5bb15ab687274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e04450b7bebb846380ee8f6676536275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5d66a91757f060b05883ac126bc38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ddc225315c1b6c6076de45456bb28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a22143aa2dab2ce8cb9e5218fdd82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cbeafaa20ccc6644939a7839e34bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bce66adb2063f5fb221242f47d28d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d48c7f0b24d3fada3906ad7585db4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e0795ebe8ffb41d047f429f747341282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99e9cb377c7601a75e7d54bad5fbb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92c061a0490bfbeecf4e9dd6083abc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fdb4862adeede0e03c84cddebbd35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dbfa67d4942c3d97b26cc553843f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56a87f90cf189b4909e95133d56f06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc91220b9ade56a7ebfdf8db278d8288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>