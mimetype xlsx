--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf83f7f186f8aa167f45e45eae623e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db757515d889dd7f728bfca40719c7cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8635aae846ede50a9384e9c2fe1f3083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdae4367ddda0f229bc2e4b635f5efd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e34899dd3aeaef3b7cb9296cd02da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27321517ffc8d50ec3ab4e9ff0d75e546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bbcdf3db9e0d8be37279c0963d57e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e523db7c5531b165b0c2962793fa87d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ed5a104dff40c93e341b54f4a51b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7933df476793128a01b47e4a9985110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20436a3ef15a4518f372dc3a1767e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56627c2aa74c4ca0ec1743b3263b7e9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf5625fa352a7e45d011553b02e70213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2416e6d27e7e4c35eed7bf988cde9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe5fefab88bbbbb5f6b1b3476836a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b41e4e2404cab2af80087d48a25b7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d67a6e289bd0fef1f1b3c642b15b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f70730db055419facbbd5a77bf9ac618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd96b8445b93b7c937b6f36a3b6f95b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b33ee641943f43cf713b331b3c7f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09b52b16c30114b0717f2addf0bd9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5007ceab18d65ec12dea1548d5ba5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e52eefff07b0c231ce75531fb0cff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac1337474ab6297b703f73cd51d6ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f2f23fa20d293259667e08662c53925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d89df18d55592d0b6b662c5f8c35526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ef0859cf23d0459aee45978df84227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbc0f15a0b173e1ad116acc9017c9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a84ff6e307a131b07a2ad05718642a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a46e9b0c8a5030caf0a45b55f011c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeabb56a53061c2c4504331c30a77a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d829c3b41b78b74ea9f760746d0a2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a121642d4796111d3c13b390dcdad033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e18db23c88cd70b542d99257c096734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556b298819ef521e94491322f55b91e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b18155ea8d3b1de2b713a07c86790136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405baada7c3bd9704974851433cddaa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87920bc412d9bc7e7426fd2d2b8230a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a7908047e2ab1a2f5cf0fc2326a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ea43cb7e8f758f79a00de07135f7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa32ae0964e008d55348c6ea7bda48d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66ab562212f7c2637a31401d5c29d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd8a47ee41649828cbe7f434f9017b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d906f66683e25e50ea914960e9a76444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11886e839cffa0342f6d8dea77c404a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa5e716365986f1de86fe56ece92046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af53318a9ff484ff76d7fa3d6b0bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af53bdcf77ebb43b6da91ad6f30ab748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe22eac5df3637f3d8dbcfe82ca47c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89516c6668cdc83b59f8f4e2a9eed550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ada70efe123949a0c1d82422fbbe1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17864074d2986d4f28f7dc9272c4e87e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba0b449f334b22e636ed3f5eda4d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222221cd2a76470b017836e2327f668254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fc7a5393f47837225b94888f138d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6eb6db8ae3da3dfe45ff9a529846d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e0ebecd6f033821eb0b89592df9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238798be908959d00b2bc28454f7fbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738322add00adcaf3d87e67638d02fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b39d4e4ba68976aae23b3d09929e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097573db54f1e514e35a5efebe041ada61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f72965791a2394ff30e759778a7f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8593e61099e8103a2ab23273b8935263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dc697214bed6d0bc82fa82dbc3c8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30690f0654ddf053e832404c7cffdbee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c24a2d87536f60d31c6effba607f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9266662c922d80f40fc690ca4d115267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bcb816306385e3a116b3fb54f9d9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499e0e60248f939272ea709bff8542e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c097cea7c8f279748b21dd5cbadd1a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b8ce18a232925c7d8e2779b01a3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189e1667b32d53fbd7c540bfc46997472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e0e655027365f17133d88010cbdbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cfecdda9cfc7cce518cbbeee5ecc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d38b23f15fb63ce5be2c86a9f2ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e59b8ac282af3605591a77a08ccbd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db01182490c06e62550b7e06612b0f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b60dc3c3697ab90b5537e0fc1be6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c71902be73852496333303029eeb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e26577523979e0249cb2cfd0bc1eb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36136dcf2bf23b4fb35877a050d47d5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a10f8645598a135169df22dc572e3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7723f5b24755cf928cb4d2886369b9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb1682f16dcaeb82c1a8d5a8186e7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf2683cba2e5592d49bd6fc7b73c2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae5a2e3cd3d541424cbfcc7a2f798b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24536c155c4cb233bdcbfde3562548887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13222c58676008ba677b25fe926a1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22722e08122c8a57f87a0522c4dd538b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d36a7e5f68775ddeeb158cd59ce690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73de7121a0466b676a65aefc084f0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f702650ca8bb87494256932c401e1f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09585682608a51976a2b9adbad912293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c70877454ffaf33e5b745aa48f1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f3f23dfaf230855839cf45061b1c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5a64d83bec59801754752d2210d6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7df324ced3e8e40a21f125befb5d4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848a38c55bc6b161a12e97ac060321998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88a139d1b5b41ea1c26e41867bc3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35bd6ef3ed98507d783806237984ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3f53a4d6b451e0f1bda57550768a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af97a60e535062cfd18c26e1c28415102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a9481f6cb860dba9e83230e030a6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9221227522908fd1960b5414965b6ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cefb73b3f34a1baf3bc3590033361105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e40542e36eb393590354907cad37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eb453cae3cfead7e08ad354bf80e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac722eb8c3c785442dfdc9407ad3fa79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be239e25fe5525c01102436504b68cc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e18245cb60edd45d9894c8b84dbff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed303d68dc41f34effe0d702c967af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb1fe27ce0b1372486dba3994443c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378df967089324215354c1722aae5c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5583b0c51059222e8b817e6adcdf8d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac555a95b75b7d30ede5c9fe465e80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aaf2cc3f4290cc9536a5b66313b98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca40841a2bdf01aecd78eed7fcce9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef237c07fcc516864a08b80756d371e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469c809a4a24e215632c187392e12e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e7519c189fe325cad76e5c9e7816120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903865bb6b104e273c7a08bd9553e63f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cec75836e139545f73d11a2ddde29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788825592cd97de388accaeb9a15358b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace8576f56786701ff47f54378aae53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6262906f6fbb0a24776766108c4cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1054eac206d97a0514bf137e7e36a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa701bef8f6a83b915155075422c4ab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178406a2c273a0f10f7d4c0357e370f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f259597405d92abb529be8417d6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec72ae0a94bce88fafbd8e6b44c547130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5869d4414797fbe7985515be5f35b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6abe5bb22c254bdf200522761fc8a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c61ea96c61663b73287a659d74ea2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042db249c7d8e56f9c0080ffa3d0021c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a9dd1299a8f886a73a82788182a24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703037e5187d850fb6bb84943db0d1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46480e56bef29badd86820b30f6de2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f642c32cc67c936dd321b0303bcce8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51941be96a6ca17648d35e247806fc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc403bf2689e39d9f6cdb14f256bf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff6d30a1a9675aa56b657708ccb673141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c31166f00452f390dc358fb4a4a1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e41c44de26c1ba1a4356ae914a390143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653956a45fd4da4739c519dd4699a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220969fe0ee7014231d00883b5569da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a316d6b8acbf15ff09a2c68312214b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc4448216c52147e92d5df097342b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ef9b331ec393844d6cc64a48cbe0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320faac8d4a042a44662fedfb82f715149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8b86aa5b11cdbad7488c76eb907b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6707059f3ea77b3d7aae3ff82bf1352151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec903388c5dc142dcc78a00372994dfd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06812ebe3a1681deecb7bcda9322e547153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7941023a0d46baa9133330399c563154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095683fde3309735a257bd42a36bf061155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e835c543af416e09beaa6505fc8e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15151e53ce4705021e8318bd6af1195157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ce28930d5bcb04a29529bb12547d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5269a1c1ecd949d89eceb146260ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc1a63b0028ef2276c9743301e76e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28423730b83acd920c398278f5cbbb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e227b8661e756c9d4e2c1ee6a3ccadf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a88a2210e60cc90f5ea7f9f907f1ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c9bdcd9d0fe2b24f29fd362121378164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b4fc0696c39254fbd1c8ea51059b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e061d4da860b13de95f32450a35f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a872c661596898f654b63ea247c5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f710500cb81018fc4a93912a3e705ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc84901cea16f586e6a6db911230af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da1cdaa0b8df0c3e8f9957a1c7479f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d90eddfab59e4773853284300dd5c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d317784fa3bc06b07206aa7f3f056172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84388fb0189f4acfe6856d3bb03fcef2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9445d695238679d90a62e059d2a6c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebea5dddf5c6850abeab88e750c808175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645218f022003fbcea2126eab120fc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e31895657d685e4cdbfdb8bd12a964177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a5be94af8a1f17feba9dbfa3656b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b228459a1ec1abf31eac8da89fcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cec44226d1388aedec01248bf35b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3627500ead51d47162e388b6f3f03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a257f75ab179ec6924e2f9cd057c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919f34c31e4fba991be7a3dc75039f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff5def0ee974a3fccd14c066373c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e572f206a3f59b28d1279b8a8a6af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c62e5026d5643aef2272195842702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceda01c377bf39d124185808c18595187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06666ecd62281a20f1dfc6e8fa96857188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822d08412574dde4e008907b54c3a0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74f84af22bf8168b690c7facce14a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e371d0d196f1e42c5ac14e154c26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1a88995a1bf02ca6991c04052ddf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc86b7be0c767b509c1138d644234193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189856829684c8ff7dd25caa6d51307e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a189473dd5b6cf2ede2a19a906950195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301b90c109c1bc9082615ecbda6935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87e0f25ebfd5a19fb7b8a00ef7b9c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405950f4be442fc20b55049a8d5d020b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b296b5a37a07670be7a2b30771d4bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fcde94b1e69a48e185bba5f1c0a18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127c4b60d714e4021cb2c8860f8280d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab370a73eaf21d726bec1ebf4acf3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094cd3a3992eddf714abb0d408dee36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5867dc3e59d413272a46028ea6d20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cbb65f0422c091abac49e63537d06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8981a2af849b3bff8f098a09842e5c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a5fddbfcf6941d2b6f05f93534b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3fee019fa33261f67843090fcd1e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcebd8dd1052a7040d82c3a3d405b62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e969d42a24da6ca775170b663d2d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc1649b222cd63975dc9cb30eb65a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9139bc54ca34345af1dcebca4d69ec4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a03cee284d1c61e0518689498ce57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd12c062949f66dec99208331b7bfd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee2273c0c0f5120b7f4c99dc49f9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966c4e950cdfc9b44e07b5ce77b9cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc3efb4a35b56cf692c9228958a98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf38040f7fca7d6aa59be1945768801218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a039e443a2b852ccb5b1d568eea006219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873383302a120e877198ebece8267213220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519982868cbbbbbf0013ccb9851127c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503f8a3904cb42abcee6effc9066756222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13466a646db48e1f8845771e692cca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d770e6ffe53f20b391b030db0cd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eb9b7fadd011865a0243d5f1b9016225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409405c41f580c827f1bff0ea063123226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906c9738dbd8e12a4afca814dfeeec7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c02620eeb807e1c018e482151a17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef642dc2f30c0fd0c021d87ae337ffca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bc8fd56058493d0071dd63223700d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431357245f5fa7381dbfdefa8f6bc720231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd7ac56eb1ee66239bd66f6000db92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb03515b05047240853e350a99542d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d2aac90adcdbd3dfd5b6cf23a17f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3bceba4c6144c4d994819e7f2c8d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1487136670baeb68f712bab8361d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497adfcf4117409b19ed52e082aaa126237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57555f4eb0791d81973ff23762033700238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8317c075c101f89c03db92a7bb9273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec514098b7a79fdf0e1f951bbeab5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e53ff3e4650175436d315ffff0d0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57780da446dbf2c0b8446d1bc76fa9dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fb5275a75ad43ba9f3810a3c0b8b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7d133c2a462a09322bcae5934082f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577255b9d45c6b608ba5c25caf6a9faf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21444be5307d571f7a1357e5db9100c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e36cd9f0943a3ba2f1de6415694a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d8d738dab5a8782c8ac7ff052e2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d60c5ca52c3b45026981975b87672249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555c81cb11ef8d5a94fd59b0ee07d49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ade658a7a7124a96ed7036812f951251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572349898f4044f58d37590af1e4c09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480f2ce61c6ebf2a6bf1659bbd6cc44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d4de53f2f5d38b1284580d681af3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a9239947bf81952f71ff13b628732255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a6c00b5a1ed8010164242436578f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee474183b856bd394648f4f16664f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190e6d6dd1086633e729d7fd27a90aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111f379ffcc4aa9547c4db67d036fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441456247dddc637eca1d82674253db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e226278754834f37d97dd09ffcfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e69c06bc754f4526efb9f1fe65c70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dce8c8098d8d07572e86a073f84187263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45422a447be5d61d8d5ba3dadceddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a640a856b6b51f212eec19861f5efa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971efa2d2331a8296633dc25421d4c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95b7c5adea7f1bb8849aab41347ce2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f207c3481154b547c0dfa75160317268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee3d1861a6e391ef8133e3f0702601269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e1f8afdcc73257cd5588c6db0b4e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73488a175e4e373104b82ab38eae0474271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48da516f9ec7e986e51c2aa20333d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f745c407511df14c4149c394f5dce6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16913184b9ece4a83a9ab7621954239274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fc6e3fb89729380f7a3b4ed7b3341275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d0c24a13d56d30aa5a537c075abb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c239a5c53d52bd55a157e1037c31ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e496553bd5267b8e0734842a1c62374278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec93c5e2597fce4d6e824a01206e07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c271dc9ad6f38d8b0a73e8d80a248280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280a3b4fd5100390bd2d1fff23fa218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041822e87f524f2b59641ea2d5c6ca0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccdebdf75c7b79f7e455c644990c70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728390f28883c494a0af44d723eeffa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e76d436bddb4799c90afba2f59fce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8a9fd3d117c1aff522a7d1ea79270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0e0551e53d64ec422b46f254f3f68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eb4a4fd132e2cd4c246184b875926288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e4df7bdbe8f8dad21838d84ee1c321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a9002dd507efdef7b44719df0a93d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5a07bebb405ccbd1a2e8ad9bcdb623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35510b23d5506e44f4038c7881b50fff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cafd017780d174457efb1fa046e9b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb5f66a34eb84d0a22c202902467576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30393b87ab0c6e4699db89f749606c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eb5aecc27d16efe675a75c9a07a8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774668ca065fc0b103ff9ce8aa608cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dafbe4db7ea740b1cdb9190005124110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca8e7c55abca13c2607a711bf246e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e118a9562854f1c5538bb1b16891ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da3c47198961b1089fb3c772538caf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b24e710776ff6c1849e8f936eeaac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f86253c5e9ef71dc01dff18767f0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e53371db8a30b6fc69d4497f4beea716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0c97dd24d2041335a3b17a6238ec417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f630f76a04dc1565e655589f20eb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3955db3d54567ebc9bd68bac44f1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da1d5f678ea309dc492931ca54007920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1678dfb3596cb1c2b6886e22ccb7ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fb17c97bec2467d384db4969c472622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fac0ce9a9ed986666f24d1f3f70823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d683da16be1453b8836a7f9961363924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11022f8e0369d00bd1e01a676c5b4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc1acb7730f15806eb4545f5d5826826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140124a148a2a5c91d503d899669c98827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8dafa5f7a91aa5267fed1bc5f262c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bb88eca4254ca65e81cda924a65bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987689837ae7031484ff4bab4f7754a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02618e85c612ddfd52d8f891e80fd2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1f7188a932e836f30bd7cbe5ed1ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c412d4d4278ef19fc87d5970c95fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47844aed5710ae514ad64c8359e62534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d050b9a6f9cb6b273022628b755435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9817fe6b2afa51d452e1d674cf17136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f83c6db0c9e8528fcb12f3a0083f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ced4bdef37a764f720cf8311fbb9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3e9bc6e809505d6d9ebec57d7556c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b56c36aa25b1557c284818676740a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c2ce08639c97e58d0576a68c9e45441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1615f36f7c029317e3d5870f8bb9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512179f74c51cb984f6a523fa0e0aca543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac067ab7cabbd725a6040c8b2df3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b190f6889c942d147a8bb163b7f3c9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fbec2dd6823730f61d5523a9ccda146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9e43b955e1d7eadcc51442a5bfced47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97f855ae2c9070f0eae6c0b00cae3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2abcb651bb12c6eb48252360139dac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6516c65a041181c145377229b9c45ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e05c806fde216f0ecfe06e3cc304a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c16a74ff1e3dd6324ee678584d86352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918942a2b02eba37b0747b391dc0ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0436f27e4724144652837cd7e1c54c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968a7090edcb3f89f1b41e304a3df4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc2ab619c20045d6ac0e2cc8af897a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0a5b2c50d99e3f1466fc8e58bcc7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f942ae5e23a3becf1854a786c20358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07c0126f757bacb4e30ec903c1663b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d911d5e0d8483bf9b959c1c25e41dad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd4a399cbf27191f1a50651f6a68b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1987646c4ffeee622cdcd681362ca862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6480a6b17ed40ee9fe6804cb104ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865bf928d13bf38447f3985c8f9aad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830612d6a6e56b70de2470d0b7d872265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48395a385a3dcdcb8603fd89f647624066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90170bb68f2975be3d29694136b43ad767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30454289d2a58de058b2af1094f6822e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b89cc5fee01880eadb4119d4f50d1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c77ecfc0c7fdf2ac6004d455c210670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a30f9b05f82b92e0148c309e1bced71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70ba156055f9bf2c5f2a4429f362df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62dbf0aa0c0dae82ef1390589c26d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf61809182c9ec0d773eb89b4f5e7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128d7301dd5eddfb764b1a94444074c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a38bff8fed8a9e7d7b58e6d0b3d26576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79a9472a5a804ce5281cc0a0a024b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7339c14c8d45963d0eb0db21a6c0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c655ef23cbefa0d2c076da13d1d9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff13ef5e2697357dab4369da1a2012b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b19132f1b372a2ec4515881882bcc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e80f7a22ef62e8b6dddc2fbc7f24b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7987165b9d69543e569e43461dff5da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa24ea452bd72c03f559993bacbf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986357dd470df17411d4297e748b2e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62726a01f21348ae69c320495f4497b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f108ef29316b4fd9390c2db4d1e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee047319a05e591fba417bc35c78588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad9b5aaa1dc251d6cc813c698b203989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e05cf56186c3d8f0280bb0c73eeb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59030c3257c57eb61d2af479dab4bbab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b9147fa0e7991a75826143fece38e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe42a921128ed8b2be0af18a756350893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ffb28e19c849d54bdf0b8e34aa67494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8355f914c495200cbbc13481f1f8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c12ba11b3da1148c87267eac3525496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfd5b39f5ef9b002ee7d3152116cf197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da294cb2f978e87a4839344ab357f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37961b9c932993a0040c2da02dc3ce2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf786f3d50586efa99e2efa3aeedb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d96303564d44d6f6f29e76805ce0c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbe862a0a45571b174dc0e0223ba39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b3c62515946130ac5aff804d82a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736383c0ba5c772bc3519ba031a77b7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6483290f39d997c33016baaa09376105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6377f137156362d2dd8f2cf2de37f54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a1e4673921e7cedf85a31972828ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2459c770e21d0584169fb3c14c20aa4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d0d1e593a9a5fcc22a22c2b2e15ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a253fcea3c28f82fa60e448561d24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e0ab23e0993d46a60f67d222c04b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccf3b375b2d58718e93af01bbd7271112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12b9c605940f7a706815df93576f78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76096fcd30d7a24361c61a28d7b96a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc205ca98bd843e3e7788982cde8feb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a410d0c01508de384ca4e71aa40b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fff90f328fd07f679c875bbdba0d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354182f80c57837b8b3240097be0832118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041737bb4ee5a99482041f09303fa56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1062ba7d0fba6ce260b431c0fb8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e2983af176f20568c76501e16f65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc55b77fdde79cc41e9b2b830efdb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6d801895cec7235383ec03b87d734123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787539887133c59c171315fd917c394b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc9c7537797341128d641af664f309125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270830acbffece771546ec814756184e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba005ad6c501332c3e206c2e14a8c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b87aaddd2e8e9b32173ae69e5fee1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d755e236c6339e300cbab8fb29654129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddac87f8dbcffe1acd2fed00ece74cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c216fed9ac385c5b148beb437b770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8aeea2fd39f8df3ff1f996dd041fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377d664b08c056a7132a39445fa110d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee667e401444742cd9b523299d596c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c9cc406a0404d5264679f6ac8fcc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c54b30713d33baf2d1def521b86d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034f7f0b9e71e270a8275ff9ad70548137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448f9e48bbc43d70be71bfc8156ff36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173d683f3b8dcbebc291c84943441f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b21799cbada86d1a9d86fe23e0770a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46664e1c9026f4b81a18278ec081fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a626c7408f3dbed5dd6ba8fac42fb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63412202bfca5ab3638c8af6095a34ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765d82eb3d3e5acc4f5e27b80059f2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9339934cfb6680a43f1fc060ef8730145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769af5893953af38c937015fee419450146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5190d5cb9fbf1146cdaf5da50226147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40b9f74ae1003f19ee2cf3c4f5a118148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05152fcd658aaba4c67fad0546deda4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc66440c99179b45fb6db24e0bd901150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201f4916e9ea66e1cfe7c202d8b4323151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163c46ddff7a24e4b073ec28df9bfbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00574d02328ae3f91a87ed2975a72e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da8354513b1e6c88c9da0b71c8febf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df1d9f6f052aa63dc4114cf80ce21f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94b1e5dd418b34a85cfd9c1a3bb596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d2f42c13f4d0b59d4fbf7927ac3a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee25eb1449732b91095a65718afa0c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8dc279c960263c5d5ee4a60c4f5a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf017fd1bbe60cbd9de8b5d99e25cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308a947bebadb5a7d7cd9feb298c22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c194b7e5821710ea37e896868e451c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b119156406e0bf83af865b44578921d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae65920cc3d6bc537b7b58eba770ec2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64385f80965e2e183b9cfd96db07dd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ec1b5df71109528fe103bbcd1ab4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6cd005c3cdabfe9bedb69151174f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9376f4a85bebbc7a99b6326c5a0b3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2077accccf8902ff67d08c667c28f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847792f1f11c5e237434e295ad2fdd7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f3d5506ec1616b9a3aeb1bd98e501171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7011229a424414843221c861e3c40ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5a6f6d8da211999bb4fba1c6b2031173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ed5996a3c46f4afa6cdb599c1c37b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bdc85ee7f85f8df6a94db04d0ebcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c90555dde59a2a69d7a97e922b37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72ff9770b008cfba3ac9f2941d02e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be888bb16be1ebab55cfe670fc8da87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b86d5095cef852120dafb97cab8bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e659651b2b511e48b2a20b29a919e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b53a24a009a46f8618df7c68046ea8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b907d959ea277ca08ef73d016a3355182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae9e1831ec45c4b263e2652ca30c00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8c5cdb4a68c937cd290925c5e6f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf57cf68fe84bba59ac15cf446aacd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144661aad556d7c3221f6ced216dc4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e75f1852aadcb1c04150a9d499d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71984266b333c89ceb8651ebcbc6da8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f66a7433ed3341616f99338f4726189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a112f2a8158a15ca65046f00de9052190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9640ff129e88420434f77259f155c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4191dbdc871762819d68b9a17eb215192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89539dabc620833e0477137b5b512488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c841316a4e605ed3b7084b548876c6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e25fb497059a2a709ba430b0955a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562361bc87cf4407debd711bbca0fcd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7592aed18b224327a4a6ef20f2404b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3592556107fd3bef0cfb7850f007c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e042d0bcd29581b60e2fd68a3f3f43f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09921376db95c16580056467f2d55d47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04553857d88fce0e1a47a816df838140201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860b77254390a2e631806c4419daa86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7935356e962479e81634a984cfeaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf248d07f894d168ae821dfc13a35e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14161e91a9cfd366279c1b1cb46df0b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526584495e23e70264af5b9ddff01a49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51340dbf7adc31359ce59f185bacd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac554ef094036c9dbb7cce5fc70e177f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa55816c08dd99e0c4aaeb6a57ea326209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58c84c9cc4163cd440e4c75bb8d63b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b669600f42fe19c6581a4d1756eb8b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7f5124f7bcadfbbb68baa4d507b0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d599e6132fd5b3df5ad3f76711239213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61b3594c67db932852aaf91b8d8072214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acbccefc6d46240e2797ffdb6888e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e5c135b1edc80b145f1805b4075b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8450af7e0e2f9e49639b56c785040217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098f3fb571c8a00add5d17009167e35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e49da8199ee877fe81affbe310778b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b304b7fe65c798bcf266311426465220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29becc6901c12e18c79f37290392dac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a606dcf3c11c8842113dc0dbf1dd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e3c6ac1dbe10e7ba94c6d69715ee3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9cc5d0662a8ea101223533fac29dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33792b6184021ec1ff2483b8f319d9bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e7ce2fc815a128401846505c31df6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34731af6612b05d66b91575b82e93f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ec4a9c21a336bd6508cb3af6d7f00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760920c7e816cf23b40676eed8d85df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae175bdaaf1b5db6313b47d9ca92d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea46425fc02fa05d75c839c71dca8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89edeb1ee5333f61146245ab752ea3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5b0fc795b5febe53abfee8acaa9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65114aadd9bea2fb144562fd883005c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497a523a8a407c1ef2daa5847b01851235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3046ff6d3794e0a16daececfd05fae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c0ed2d42d74a75864666aac3427b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e5e1dd6cb5cce7213b5a8e7ee0fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbe7aa29169f196043b4da03dd239e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e994aa609498f9743d6295407218240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12571e51aa2422e96aafa98a04a00bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9001d43ced6a6a654ff80cfc547dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb8e53d90ef0e84e22d2526a6a2575243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6bcd35d253c879347c49d7a67435244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323fc807a4dbb482af016f9fbc2ded8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e50b2a196b30d6877f07a0351e9638246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f11d49f2928cbc9acd85ca14082bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239991635210b3f37ceba148abf9864248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c395f053dd442eaab98e4f2cac954a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0abfdc8dc7aed6a6ca552a266d1fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369b2afc065eabba43ae33bb15ad276251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ed7eb96cafc50a0f0f2c0de2c4346252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b400db67164e721fa37e4f1e2c5ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e978a1cd835116f1de0765aabe833254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fe87d7ddba97c555daeeecb44411f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7f397abd64b75fd5c3fa92d41cb18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c61e6a374979a686aa17599c8974fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e181e729ea6a2484e18e52201635db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7189092167c4b117e86ff306880e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab3ff2da2901168372f5b3349c1f9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c60cf0d043a108478ec879adce05a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e724257ef66a4e060080470a39ee20b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f956d04fb4fa08a6bee0a9727c03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a165b9ca4487e60f8a322b791e1fd93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9019276a4099a1d4ef857c67333ee4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1a11b32377e811fd078156e7e1e13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb59d19b290b3b623876147c48b513c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79676b1c25b816137e5da42274376c17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e4e7f1ae266ecc0a5a2efca9c7c01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d8b86f76ea1525d3080818f23f0b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0ee6422cc8ee58287f02eddffc073271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c8868f998d953ab815311128d9f95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff43bf183181eee085644b98ae82e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a99f5ab6c345251f4bf62575fe41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8fb8f00058118bdd395a48e32f680275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dd6293a3aff1c87f0e5b35de7e8a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e68e4b87cf62ad796e2d54620eff26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58796ad2e3224c3d9b334a4c15ed74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc4a1b6bec0d68df428015fc73b4e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bcec31580cfb716af888f6ddc0ce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44414dab21db53623af806eca8c3e52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a792c48980f28dc9d7108f7159a1467282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb9e82a9d1619fa14cab6f88dc7a72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad64d21362be50afba27a87b3e82d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c560965b8cb0a8605ffd5b3d0bbc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81893a4a1ae767d01255bc6c275d782286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1baf4c35a384ceab20e186552b27f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f021c31fcc66181d4221b662a52fb288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>