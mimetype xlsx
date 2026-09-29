--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1162,60 +1162,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -1288,51 +1282,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba85cc7a64c48af9c0d83d38f65973e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cfba11fea366e46736ccc2cef43bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd7111951fa865e5a54c0a37d6a8b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d5d0d979a1338c4041faad765e5214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89a0c390931e6bfe2ef62b91701785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467fe4ca353b52aec66c667f3499206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da766afe6dca6743fe1d6cc3743b89337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd909614537be4d332c3ca4104dff0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a483f9b0cb95c3549d7fe3256e5bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5013209827678152e11df8a03b62610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accadce2838a1b149592454b9b8732211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5b79e90d5ffbfe503d32bb5faad9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8471c19b9f9d213a8fcda882dcfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573bdac92e49949eec4cadbe22896de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558107b33622c35505b15bc314be41315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916ad88e97f2ec3657a0c9423cf6a7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bef5ea1b1cc34c0d32dfc0160e70f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b3cea88da8ba57baa5da6b281bdb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2fdc88119f179a9d6ed3f7ce979c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78867cc56de00fe0a199674ff400253620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b93bc9926412ee645bb4cae7a51c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e7a1dd780081dfdc74269ca27e8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaa77ee9084a5502bf1c92a6ce393023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f7350cad0b195a6ec5bee340072524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0bd43073cac27ce65205d4b8547fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024265fc24d11b0d45b731904fd69826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0825195e6713c1d36e4fdeae95e8ce127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e689172d64d9f5feec1136a246b7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f232f5fa79b634a415552b5bd43e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb36b3a5ca910b9e56ac6c4d20885d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810a5a78df6d5e8fedbb7edcbb582da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73407dfa89a29ba24d98643091d0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f95821223bb5411c0fe88c752a7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea364ff4e281cf2fcd1b6e7a776cce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e25241bb30e347aa40242668c7a9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c54c6f3b07247006c3502be717cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c36d0306b14ab2358f4bb78e18a1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0db7b38796a339a560e50afbaf554538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b4152f453a995f07651f6336a997339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ed3ad037958f224ca85a4e761d85b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82ae50b1171d78279b8e9fcd591db141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb968d09e0120c63097954897e101b7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ce92e8fdcb71c992806eaff08260443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533c864a488b3abde9ae74bfc5e4fd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f108e7a0cc26e0048cfd4f20c2882745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bd3976502808c861834eb2d8c5fe146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e493d5cdeccfaa92ab5eb3edd0d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4d41a100a2c76c46a91a6bea83bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fdc2375d5584ddd134037f711aa1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba806bcc4630eb8684aabb3387fbad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873701446d90dcc9a6284dc71d6c09751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4945b713ef511078cb8d2fad65d2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672bcc4b865ae69069d04e8a0dacfb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd596d2d63fc3a4108e93bc6ee4703c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eaa2428d1b66177363be7a4982c9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba85fa8aa41cfc93c934a1cd041a47a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d076f61dc68eb33c244c9fabd9abd5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d308ee9e5746e9d3301d0fc6b7e76d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d055e193a4f32bece0ea3d0d478f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525aa433f0d2561b6da0498fb87a6c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f35ec63532eb78fe26ad4ea3d2cab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf19d6de8df834cfba532cc20fe1f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5357ad29ba2807a9e5ec9349bbd53263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d91555b25e8d60d81223f8bcb200f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1b7850192b216fb594ec16a43335d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a3c3dc62be71c65a7d3d92e3c8e6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b0cfe6f1a5bfcb4a432088b821ae167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdc2c2bf97e2eae4fc7302cb84586c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac0d14946fe12701555e8517c130b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230c58c4aadfd3b56d72ca52afcf9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326605bad5e3048e479dd782b61cf6c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3600bfa600a1d75bb50747c1c966d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487488b9192a375cf5b1eb5aa9c5aae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb8e083c773b5e5d049d9ceb34e2f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad02575b1aee7d3df3d9f6b27f7c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24488dcc020364d3be2e37a933646676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71da69b9be103e9b6fd0703be80fad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694f3a481e40c5c07a8227df973ee3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb4ef7146195183814d0851577095b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4eecb8a69a5d30394e8ee5715c67b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d2a6a8ca2b62308ffeedf2d3c018a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739e5dcab3b45e44df5e81a02b36e9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b361e2c8ba67dfdb522bb0647da51d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bffbe0bfcf78875c77d9158147ffe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3875941eaba1ee1c66e9f35096ca4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8444df9d97863c12962a6a5feed4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055859f4bc0d8b9a0c69e7f1ae9f697487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1515e28aedfcb455fdfde5c355212c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01480c1182c8d9d4917fc0f59db20089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b920013e9b9a6d3eb497059d690d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac943efdc5a6ac13669b3acdcbaec7c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322a9e48303db8972930af52efdef3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e6630b2f8db52f3d5ec7b272daf1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a51f584648e18f3d88397c901325994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525b0816a3ec198e143c6903a51ffd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d9edfa3ac1199b2d4411914305bdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7149a97424146f83c78e72348ba8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48831820064b6c7d0f99446d4a9c983a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd400026c11b2633c11ebf592f33c40299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af2720a3b54068fda10bd0908302b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a489eea53fe31a58606d2422a525101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa972cbc7725cd5a4cc818846fa5d5b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce34eb0cdf39935a2bdd2138b09510103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a7389a937ca2723ad49567234c495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb6147750aabd089431bee996e9421105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068881c98e59acdc8a13893b55391ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c8ac18db28fdab533ab0905c0b0a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e1a696c09ed78e3e2bd3a2fa958f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a5910b324604edc15a9e1a215250109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ec85e6edf4600532551962ff3d8f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92dd4f958dbc7f9362eabc72c5fe86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967580c39d54396e308f1d6716ec7d29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51719ca236b7c7062ee9c07dbce19cd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f1bf609d25882e6029e83a56d1b8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22ad6f77e5ad229a2887674f5fa0b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fda41e0c92e28af8642a3c90593df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e399bee0c9e7053efd991927ba5c23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9afe05291fe310c971d97ae86e583118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3b1262ac40cbb80d2d116ce2210c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497654d6825954271969125aac123e33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3939ed4761218ed3459168887ce380121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d5f0a9ec6b43a40d27707a1610159122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34bb81392ad9f9c3928df01fa3168d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c849a5723f0f7dd679931485a6ad44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e85583a932077710aa350b2b10a71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b6385f2420d031ca14f6e83c75118126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee010b791aa2e15bcdc8af409abb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719426e4a7e14338f36aaf39c48fb03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89adb8f039ca8a54dbbcbb9f31cf5e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c21a0155751371df7b7d81d049603130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff278b715beb1bbcafd9534d5492d05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87751ac854d61b190272759e1d8e0bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3a85a2bb65f443e2b8171d25dc134133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9f4cfd9214d0ce0028e1caa0993f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aec1b9f012dc3bf97e04e92afb0a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c216c0d59c137028a143449208cae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c0f5b1b046588ff4b3ab67edcefcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f846b837d0d83ee5c1779c8755900138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847abd5b86fc72d63371053ff531082139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc6703208d89b585f9dc90580f066b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eadb00c18064caea429ee2ae86b9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91afe1bed827a4da6d61ad28db5c04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750caeb53a83c9bfe96074d074f2488143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f140f4018e48254bbc12134e4104965144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75eb33db57a912043c53add8172c60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f68ea463a729eb5095d471d1b6c8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780f2856aec02aafd4a1b4e21c17c73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df73e462afd1a46cdeb50543dd7acb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd28e9053337e71f64047f55e90cfdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b5129a775bfd67d61f667c8328ea6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521527e03298c57ce2beb31a0b5191151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c9abd0a86e1a7a3a60b2a1d48d928152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac09a0594dbd9ee9479694862200f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c960147f23d264faf9898d5a194c686154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e830fb599dea88da84990ccc2f8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f24f16026be6a4ec15acac54d8fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602d6adf6333535705037d9b8a955ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a380893fb59d19c9b405090e7804d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4cea6da054867c7896a87244637d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c2c476e53bb5d78217f2f5013b2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b9beec0a329712f9c4ca5de877162161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146683c7ca1c39be0367893c35de9a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c419c01b8e2772ff62190d43a913bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c7f11269285fcfad6e55c2664f09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c34c3eade6e4fb5c25d5dff3d6328165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e89dfc1a8c896c5d5f70b4ac6b864166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f24a85f3c957c77cff675bf8b31812167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f07b04052ca13f84aad7516d900322168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33afd4c9f76c7763484c31cd27f9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e5f35f1a8f2f6951318e3abc2f66f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07a46aef5e2067eb9a1cb9a11a3a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f824865cb178a8a805864ce21ab0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e49dddeda27a7864286e22627cd0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280481cb075cc10dc13181544096ca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c27f97a249a4b973338ddeb11ded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8aedfb29180c78d5d7f2bfa4a394176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b10969db6521bc5816c061e6831c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb4639daf50a9688a70a1d4f4d1a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca5d02cb18f4cf987f1e49ab16200179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba1e4b5ddadaee7089d2f96c0a7068180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5fb8bc0d5ece6cff5b3560f605c4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac212dd6363033a4902429cbedcf112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae380620547c334cf078b59c3244fd11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637cc24b34f2511cb1b5874701639d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291917d2373b3db2031d3cc9a76b22cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882e364fb0c9df4ff9f12d0eeebf138186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161dcfd925808d5b401bfd9ebb5d0c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a35b46f8f2bb1f2a00b931b6bc7c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f983c90b7ee806e28622ec24d4d138189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f779ea10abc6354eade019b90dea7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ca081db5d797b5fcc3bcf5656ae3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e4241eacfb753e6d2c86a014e3ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4acedbfb3e13a2c0d01e31e0b0f96e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17a7df6df3a7d221dd6c9e913fae8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d35907630084bba8d0ed6db7919a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e176cdfe0fa8d03cba3f692d3833196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd311d309fbd0006ff11e215f7e211197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53156bbf7dc38f401369db2234a563198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8317aa93441bbccd1ea2f44c2f8a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b027456fe378e2205f3abdbfc88cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee729ccfc1c52ac12cff58f093797f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caed2558e8eb1dc04155ecd4a33a09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792b54ff57d7ad642f069b45e60e69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc661d6690940d1d0ed7f555416cf74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3faac7f63fbe9ae0043c084375745205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927f0f86038f0908a0e69917a1312cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adad1bfd1d7d85bdd083367eb493426207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2be26a66d6e46f53c96332e09733208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bf7d821affc2fefaa0c7446b23673209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3775f1923d2a9e5564d39a83aa8cecb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59910c02eda59ce695e232c466de1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05735642433730b024767b8a496364212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964f195cf77628959b74da3fbe0473a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9382b1eca06282d67527c668094ae0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f614b7d576e216a2b2d2ed20e557f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa487056f0899df4189c0805b5e2cbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a453af08c4a6c71aa6690cb1fd6004217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765803b38b7db19bd9e0d06e1bf2043f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778ef7dc288a44bbc817783d5f62b3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0133a6ba982cfd4574c38b234fd17c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0ca4226e57af9393185b215739645221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c8a8021f7ed4905fde0680db91342222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08212beba5556cb059500bc2f8f521223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97717b8680df709db07947b079d2b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa65758b4ea59db686715a8762acb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f4144fbffb13b77a79fc262d092fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54c87e6c2f2e4d899323e30423e70e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767cbb288a64d8445289d71014ee1c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0be3064df8704c41cbe15e45e480a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5953586cadca741286d11a65d9bf0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc323dfb456db2407ee7d93a2b180ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdd6a5b4fad5d03f1a29a0b1ff7bcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1598a681ed5790351fd13868cae87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2481d3bbf0e6985e3a764ee80cebc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b6e50dc1e8769bf293c3a3555e50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26baa896b67383cb43f108fcdbb41c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a124051727df40ee917b94dc2e3c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3830a170b6777baf9f4540eb69994f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b170a01cd9556c775d01837c22ff8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8f40f30f70f46731d6174487c0502240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fe70bac344cdce7f57adac1bb4b5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49f87449f2ddfc369b0c52f2ac3013242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b63802280d9166181d482ede28ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc88941240923f2fce88f536155a77f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5210e253e605c779aba3d37bbce5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4364cb8e603d7581af426947c4545f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97935024c229e7a8abe2613e23b07b5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f079dd4f44bbd0ea981accf07690083248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669718337b840c18be298705d425f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d740cb14704237511456e4df4a2a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40fbb0466a09ea2ff90a012fe07787251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719853ec5c5a4ef542ae1f7c8b594f5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4a61cf98d227ec6efbc0bfbcec8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc48a57977ebe3d1e66b9d33e5674bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da73cf72c7d8b6a7948296ae3c634a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3d4359a698ebddd1899da08eebf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63616308e9e0bac2149caeafb23705257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a31914e31a5f5abeeff83725ff460258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec158a615035653b31ca399010209d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f54a4ae4f31a281effaac1bc400a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4531efc2718bcd67baad751e26c9f73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c017b70bd1919613d2b3edf25193286262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d631e39180c2cd4ab1b7194ec70d73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cbec302cdef1ce2118786eb85285f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626707085377c58af2c58af93d91ed1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31637afd29debc339fc007316c30b59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e327c49a5ea1c8d0b69e01c4a459f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3f892e52c9fda2f610b4831e22a28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db71cc1ce9c6c047e8a14e9bc2bde46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768a23566b101a8d82f2c64def0b192270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b0dc73bda6931c7ad99ec5ee57237271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51cfc3f27b9c6ec289efac54fb7389272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139eb77cdad913a8eb57b67556ba71c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fe997cd08973a92df97d43a851efd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189cd4e1635023439b76b5a5cfb20d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1266e4db178420946bc57ed9f35d1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58253802d9bba3d1a50ab0ca42b7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55ea982942c462513e5701d8ce3dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe62b3e775a0f5e27a1ff0b5fbf6a95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1105881990b831f6e8f19705d46da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cf6b8be58905735dae3164432403e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3ae259a816069eec96d2e6ce1ecd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d60dc3a8bc4445899b55814ba93e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2bf53cdb483d455f943ef85352366284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9d319437c4bb5ceaa335b02efdfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca5498e49597881971be3ff4a58fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebec682db4b1eeaa1a75d5af93debb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654177e4a1c439d9a3ba3ba87f717166288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b47c7704d4ef9cfa5688d49b744b6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a296fffb25d51381c5f383bb10232452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a778d18e26ffab924b0dfa27b59e44f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ab3e0f519d2c797c3d6e126b257f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b0547d1308963cd0d0da1b6fc5bf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839338b9d3597b52a2bcf7004ce0ba46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dabe6bf24d4b7ab94b42f8a2dd44027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50a4d3f827464b405493bbd37a7eca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5205a53381f17cf387f060c1e4ce2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bad90b14807b707d16121cb9e2aef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394f0001a9ef8be1c7794ce8a0657b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca9aaf2c2a02896451b491b079575512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91476aa0074d292c78895c7ac80dcabc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c711753c13367d724b711716f6545d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dceac2ab5a502674cdebbe8f515a2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634fb1de8e1215045b2713ee31757f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2226353d834cab4cacfee0f20b39717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52cdb71b1a20e84be576aeadb3b0cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62357a1871b9da8114bb560ac1a6330619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b1f2d2de2eb1c45de03909801b8ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c223ffc2d68a234eb6e166308e6b02221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323d9b5791dbb96464ce3c2f904119322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4ea76a2056a601aca91b53b7bb7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14a2bfaf73111b0457315330e4fce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5ced61bf3394f3035b7254ed81ca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e563e2d9e3d488045fc0d99b897c3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318879032fccaede35ec56b1af61e64d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b549a0069167bb8aafa62bb2163e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b936a5a7c73c6e0c15482223723cf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2cb10c7b732058d2a9421667cc61c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7962634c374f2efda7df0bfcc8c474c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea96d1cb15217f8cf19842f4414d2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033fe4a8dad4fbf57fc3f43142c39e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361017f54cf9fa53e607e6613166bdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795729ce996724f2af3b644536d1d35735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec30ced3a838629cd894c767c2548eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2d6f3355f57d18737327e92a5574737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c94054e146a11698db5e3b25de1d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5da5ae0dd564ae0206960c55381ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4a3f7638e5f7becd55ffe9fdd1c4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa76a9dd5dc0e9c4c7bbd32085cdae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c4a4ee05bb9ebe857f9f1b410261d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef424f11fddee538447de0f425d7e9da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d18ec2fa82409ead66a1a17c9441844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982288af55856fb6ef1677e0db51836845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4699b062d61857eb96557e476a546946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea91bd8da53a35cb3383c3c22241be847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2648da3434c92a72ce77aa03bcad948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d37bfeb8775cb27645edcd18954d2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6373a12511879100e301efd93cbe3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1cacd415c200217c9428a891b372251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a46557e73401e1803b63bb4a90d63e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7a247b15888f59f1438e2226cfca553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633257606db18fcc25c04eabb1d2756b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2966910fad8ac27001a4e666929e1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b23d2bc8fde5ded480b1cde095c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df205db7ccbdbf3e76e7ec56d81a78ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6807b6d526ede89b7006ed9013763758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0419a923f544f41742ecea84d9911e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f651499fbc8df56d49198a817f18cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30606559479d48637a0ffeed52127d0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62b0be18e9f88e76ec61d7a7bd4aef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f911c64b71c39f0e7b69aa5471ddba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbece885e58b25f2cd40571aecb24964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99945efc7b68ebd8ec165be8d35a8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad38e9ff250f4c1488362ecddb3b7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0474e098b2944ae3b711e74b0a43067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2d8cf9b14cac2473f81500451e1ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33273c141fdef4ccb462541ce2c6b6e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e320b5f164cbd43e2fd959f594f36470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d4b4601f58e979992e129185d00c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03145ce6756993669548b238f45a4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2725341933af361d5106e936ea950373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6273e50abb67e130a7713e5ab0bafc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa4b4db1fed0922b2d28496a0c36175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461961a1a428e2516177e47fd1701aa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5d4210b11741a0bb9cf271059ce8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985175ef58a5108e244b6bb5efd6b4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcf394faa771e974b3664064e74d0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8495415e139fe4e33910bb0c97be6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc82ddc5ec51695e17b785e24741db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a3cc18bf3f88ffa85b3d312e964082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d5dcb625b901c0ccb456401657ee283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59f5be7499dd42260d07395092974184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05635757bf71ff24d1efda80c70517c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e73f4832eb725cd0c54a526d3ca7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305b9cc499a90d1103623b38937384787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a0ebb728cb16868c625f2421e8b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0e30558159731f7718d10ef0ff48089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba08bf8fe5cfd36d7b75d130f201d7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d186e6d64fa568855ccd615b83ef0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1c4eabf19ac0871dc97d02f64e08692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b471cb68df5cb7b5fd35bfc590ea293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c84ba7f28d1b8458a4e27aa6ecb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fc29bc531bdedfdf484238cda6b9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0ad8eba8896b33d508d09ef64ddec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d70ee16e12ed4bda8210a5156a887397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883d3817bf0fb6358fc8b5afed3be4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11596b0445af922e506cf41e663d98799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4a547473be591accdb83856b3b74d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e3b54c8b2f7da3b8ae695e3748900101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb02cca22d06bfe6d014e5991d9c21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73528d18040c11bcfc4254b7dc257e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6742f0fcc96b0f4497a972f9937cd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979dd311142149b0c738564cdaeb3b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb2cd45b42d7716b2b00cb079cf2e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeaad807dca4eb8940c46ce399170e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165e3d6faa7bcd80fa199675aca8fbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5b3828cc6fae494e252890ba080ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d446020a757ab6ff4c2d29b964d0f96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1e21007a6844828e36f3ca820eb2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74cabebf4564e034b450e7cc85bfb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668fea0ab0ff69a39afa4378462d2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604133ae340d6fa0ad40ec33d7532eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace5f926e8962a29c7cd95664b72877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031fd1804893681e7778989d68adae0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628d914405af1e478a84991c1373357117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb77df9b08dcdff325969b6f34f2f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430fa2473bfe056a01f9b824d0f801119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dca4c03dbe73840e9ba70ee52de0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b549e7e329d0d46d2a7d491fe9f4546121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90b2fde7612d76f0aa0e1f42c1884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ee827979093f7e89f60ac119c3109123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ddbf90e90763cb01bff9086ab3737124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03529b4023cbe2abc604a2450490e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61294d3d315e615d7bde144facc8fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c26e3899d1a5ebc85ba22b64268d9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede1f166335f498c9b9441980a281db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738ff8d47dd7f190c4af9e1696f1275129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a5c9f31a766586f4cb1dc021cc82b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f1b2537e9c19c3f61ac7ae20d8c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea73e34555760a3737af3f17508aa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8293dca435f32f3af8b343badda5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8065fa15bcdd6f12d4a0483e0c7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94748e29ad970a45e854aef481579f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a819ef09e49eb011895fb705bc05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912766d2fe677cc3593c1b636d940eb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e7eca82f8baa080c6549db49c75ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c52d6235ba85c338d4e325ad3676c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ca8c913711eadcdc903709bd7463140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2e1d468d6e284317b0f00da7a7e5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda964bdd8366e097bf79d0e4aa40e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c46227965abeea66aa56d63ddd651143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf69d691f2f3d5a8a0993570da1d803144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ae4a9b596c289a80d07053f65532145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec184906bcc9b0d96e3e30ba1cdd0b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aed9e17aa1512016f178ccde9ffc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc046f6fa5b054ce2b60788ba62e0026148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3b5025949c6c13fad34fcefacec52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348cc76522c38c73e484e1ea9ba7bc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc457ee914bc4175a9b2d6d5784122151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf483a9978767d9982e389323f55649152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb6231cd8fe2627e91c1817a026dd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb632827bf31b4d98a4161c1646a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b3d26406dc85fb57320eca1ead8fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc9b2aacef250d2da4ef609b11629d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4ff89a0d004d2c8532e4cea5cc2a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770f8d38271c88f67f9409a4cb9bb15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc298ddab44a64093a1faa3f3cb9b7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627be86f0dfb31dfe8e8d7da79b2583160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce73d0b851bd826b563fe364949caa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9504775391a55208117c4bf28efbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed6c09b7802d70e1f790c84b9be2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368cd27fdc492a0c8c52878c2a55710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b35aa6209d4fb0277321b99d52b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca63161267d486a0dfe1f49d8d23208166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8baebf433e25858a3522ba146146bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d797c46400d3c7f6850ffda5619122168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34bb0a049570d23973301553bc0aa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99d07824ccd5669901234e8bf964d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9162738f0ebeb2911532db0dffa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908eb7d6ae90bc817d511d3546b80be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434ae026e98d80600a373cf5d25912c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb9066b0e7d5e061e31fc9cb61ccf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bb7346e48408bbe47b8055ded0314175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140613cda6602266608908362dcba198176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161e17e9421f944ddf54141167ee06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf0e54f8d7cd42bd457b7435f3667178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbac1404c452f88a8c90dcaf0dde5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50d5497a3524e737dc3f897ae712a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82875a3e9e31036725c944570d6b731181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e2a243f07b0a871f597bbcace2e9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4da0e85d8f9ee7045e0ffde861f559183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03f7a731ff0c1a584cda8ccc83e906184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58517f00b1d7eb8c7b2de4d278788416185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead23a2e68c86c630dab0767ca5e3a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a57f519a2f7a0c1c938ea35d609d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf2fa8598bb22b5632f9a7893e2dfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e86d3505f4329f3892a1aa5338891189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b057f7ba0649f103cdd234fec126190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f72f60e95d50ae680628f375b38a5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eb371c53411a7646e9fbaf71e7708192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80659191786b346140925b8beeba91b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36c89c731300b0d9fc950f04d1fd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87000557067016ff527b9fbc126c84f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ab0ddfafe1aaa9fbe4752625df6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b053209738c114311ad82aec1627197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570434c1aa5a1e1639336068c0004c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786652925d56ef7e1e95c2b9eff91a16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1397fe01aa61534ccd840aa22832f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8882907964e3b571a2318c6ec57c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc4bb1658d0432eb931e73b439c4bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd458f62b84815d51fb1b21554d692b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a909550bba93e236ce94f192898935204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b4088c54e0a9d35261ec621d10510205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52943400634dfbc93e92ef4c72b69322206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce16cc2dad2534b8be1b5b52a1fda66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536bf38786411713e9830f391dbabc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c04675cbe06733979509c6cf541097209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11713d4d472c4f07ad3b36db36f3814210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f43e3b90b7c0e0868507ae0e02f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd88a86c02dd3a15b0e96b81f8c78f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc144a28325f6927eaefa5e51e14764213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e334dad66847291168fe9a3b2e2e75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a506d20aaeeb9bea507d3ae84ec75a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c7bd1de99c7d0fc612293adcef53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4d7b8ca1c762bfbeccd651b0f876217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ce3f19a21a442eb64c690659cb4ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495830cf3d3b4d7a818ff7b1ae4eb8fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc9c343c4db8a32c92dffa9a17857220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ac09461baa348b70d997576dd45c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa3874d9bc790fec7fe497652ca43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d243e637971e1b90918c11b99784223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a377ff8cb8a863e9f6b773aee350a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595651d2fa264ff20c2e5566e6d2f7d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e5ef3d65c017785ea60e66e3ba549226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865f48c0e7438da2034844703273e53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1ee8b4edf07a52d723ea124c281b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0021537eabac93d78d813ea4adfa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0878c31115aed4f363824aae31acbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb249dde23b337c9b17420ffc4d804231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0c8e2b622b2fa69cfc06d2168b172232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fffa46e25d6905110590296c23f91f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ad7e1feebfa3fbc09dd3d0df24926234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db483bb0842ce4e76e8e22153b2d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd96392c9d7e9e0733070d4881b9835236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a005ad19e27600f36527b868185118c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ee895230298347089ccf5f86353e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2de5b62f0a44f2359ac2f1d3535a54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a9fe77898da79247fe6df41c16257240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf4bf4f0b5f14ff56071d6541e53a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bd860ac529877658d300412290e5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb72a0aaccabeb461803378a7cf04c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b2d71374b5a21603d633ec5870909244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0467706ac622c633d77f94aa95a4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583d64ad2f6eac0273aa9385316541246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c4db0658e78c2188f1fc3c002f637247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b84eebe234d66a59b2312f4fd2665248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf7999be9b6221a4e3f679b6a34a9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f3665ad81bd044cf01790d5c76c03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b40352b23ef8472e8201d0936c977251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210414723286a3180daa97116838afd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cd6a8edd35fbe26b799a07bfde915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b09a9f8a55979301673c074fe066254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017f2674ed3e395a12d30cc2061b819255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4c0e59595b442f85803b2ea1eca13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42aefa8ecda972950bce66347524f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efe6c5250b3e7dc047e1c505b1b124258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39a366e3b6d0b5ef6029f3fc353a7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e416eb336de17ca8add722d70a0fc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87311fb4f97dcc54100e261957fb90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05181ca7e276371f67a31713137a07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d68986b1e925d00f94846bcfa42de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6b0575b1ea57042fcdad06c5b73a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106b3ed7fa32dcd693336462aabe56f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cc4f180e81136eee856cc1a8b5fce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e158ed0bc9c2446800d176a48422267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b092ee63bdf13338dcd2dd21915051268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c57f7ddf4ef76bcb93b5b485925ad7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139690bb7518d4ef0c737469b55ef99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76264bebab3d0aa48fa346953eed86d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d2890d36bc36ad29475c834d7c86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b744de851dbbb69a7a35f4c3dab48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69d16ba831ccc904be2b1c124b86b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2a265c85bda69fbe907f0ab53f258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592eb283cc70f29f57e929a215a0565276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c32cdbe19bacc419a155bf14df6719277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f74b17aacd17d8b54115d1f5227721278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebde5bd1b108791c0d64a54f5b25f3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d0247a75742786323f021d966f43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad9000cb61a518f683fce24a021daa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709aaf065693d3de27b287e133004f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830450e1565d74d0f4ce73b0bb137ec7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6272766f7ef7e4a77ed4da500c459284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaf4d29080523fb1daf09bcb36fea4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683aebad73f6b0f3b35127f02ff1052286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b17877739c169ef619c893fde2af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066bb5286aa912f66f4642932d1f15a288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13538,259 +13532,251 @@
       <c r="D136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.63</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>19511</v>
       </c>
-      <c r="D137" s="0" t="s">
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="E137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>1.58</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>19512</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>1.31</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>24588</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>16.93</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>