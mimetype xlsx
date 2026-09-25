--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1196,53 +1196,50 @@
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
   </si>
   <si>
     <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013069</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000013071</t>
   </si>
   <si>
     <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
   </si>
@@ -1294,51 +1291,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f2d3bf122b34dbb0d4322d18fa0991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8bdec7af444cc1e166c4bb85583ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de242deb8bce8a7c254e3b2a4e44235b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe74cb41ba833bde73b07ffa90f73d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8c7fed99ee7de4f06fa0c291a96815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6c193836bf4a6c534ac2d59f0670a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b04cb8cdf6887fa5a59ec258515807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aa9b1895d522f028206ac73f54eff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99494f0df5932d6b057a4910455d54239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267821d82399400099acdeb5b59e5ee510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9bd568be3bfdb7cb11f0f3d53d8e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041900f3ea75cb4301d7821b29c0fee812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891fbf6e56889b7e57a740e2ccda0ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bc257d9deef3db4bd7d1e87f7581b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ebe19bf02cf0a6d9550b1e30c536415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec9dbe9cd174fc5fc8f5069f0ba35716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c757cc8412358d5736f55473afb54bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfeac28c9747f6414343b0e2f1240818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcca047c8175147622a55836d3def1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d3d7a2c7aaf46f90713c10f033a9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65505b4ed51431f90121421f7ea29821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1311258d1b4b7a46d26e408396f6b4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf6f26c1169dbfda240509a8e1376d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e6cb3bfd567dc5455a3df3e170f0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728e1f1533157a09bba3cdd096c0b7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a92b46735dd259f61ff433d8d9c28b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0127546229776a0eae8145969554727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda2c98851a2ebb29a937fbeba2d6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f36ef985209e1fb299d21409285bd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8295c9f6a0cefc30adde6c5bc2a3bdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2103a1612d8437a260a46f19443fd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b5c9452aa158841431e67b2251df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574fb144405bf212405649f6eddaa5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17475ac0922dfb4db482c148b35309b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf88c9e773c7e6c811ffe6f40c14c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e5363600aea37a1efd5b39c05437136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564727e49f327a9059692b632b86178b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b112a8cfed8ca309f0455465c1c4c1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c034ffb567332b5caf4a951574056ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43b4cc5d8cc02b3d091c97943e6ce640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dd9c8e913b95ccfa3ebadd2fa152641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b95d410c5405d8e783740f02285342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d685d180abab43fe87ac0ca191d7a2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eaab4c9d120d84e3e2d6c35ee983f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8754d93c4fe893289f6ffa627b26ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeddc982de7c78fae1f46a7c9f0d6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5d90daf0b0193bf47c1bc6c9510a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473608d727b00e709c679288cc05cac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84d71ca0612e11b69f1eb4a7e5ff949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b7caa44ea9e87afdfb4211a01b2f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40e29f7374b486e3a936ea443ed71951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ec030bc3376a9603619d4906fc13c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edc96ab43d767ce3dcecbe9d72bbc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d594d01127dbc067ee034b8475ac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b003a7ea701a25b295551991d10b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace28afd9a5596ebbe6c7c4a0cc4569b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812db9ad78d662fd4ea9131ec62fb6c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305c1e6bd0cf0d79216ae9636faf1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d50481ff60f75aeb4b210582c46bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000b6910052fe5d7481fef57d84319860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf5c4d813afacd6e5946a0d67e002c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaf3f0704aa6e5db7a60a9ebae294c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b7eb35eb28d1f76d527a9290f23463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104f8ffacc201e525db3cf376f41e6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1d4d632151108f8c4d01a2fac086565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be547b34288e992e45b0899354bfe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ddad2b907c10bbb227891555e9e8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d51475dd5e5afd59b62383691b488168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa7ffd70abcf5bb4310a99e2a8c72869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3dab4bdccf9bc080c132de27d6caa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b760fa4a9e1ddc596d392d8bb274c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef891d3e71074400fa71b6e1e8b6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f9399475c0a0d99c475435f404a5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2e3d28e07b886bd66a1996512f4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dbb46f71c104b0e7048ce515e586e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f988184ca18b45f46e59ccd4d7ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288619046f0d797c28b63a6974a059d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daea33a4a6f0a00642268e76dbe53e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bbd1240f8c9c57a08afa34291d70379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3f6b850d35e3fa6758d84d1d995d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54b801e6b04bde39f17903e9dffdf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7df52c753a62815e317e226feee6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff377d4992cd4c5e399ee29e8cef84483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b12ff942f4e7aa44aeaac2801db1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b1e9286bdd0f0cada25ef458adf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c766724ce27601feee3fd249e1a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7c643809852ad4720d5cde73618c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96943a9ed25fd2816d2f5303821b278988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48badafaf271e7a71b7d499fc1f1e1a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47135938a2127b899899b640e7fbd8c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce49c8d3199f8f6be6cee7c23be9f9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91907cb1a06885d6f1efdd466931ecde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363badfc2fd853a5f24fa317618958e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044fa1ac34d58e99e9f9fdafbcb832094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaef2e4f893615f2a5c5f9d1d50f2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d8a1287eb0ebe4b4c0bf21b5d726e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270613aa0a1b01a1c01706242bf6ddb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffc9e1a77100910b3112b5662f068698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adbf9a939e2ae0552f9e0de0b9d0c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d45fd75fa301f6a05791742f7dd92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587db3d0bd660a8aad5659e8979af3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f74d2e0f44e4fd0b7f02f3ea1242102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c1e79f6eb26c97b49c41cc6f13318103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f33927c56a04c5f29f34036e22111104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f84b79c6badb140b4280c1d4e5155a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c8a019e55fd069496112b3c714a53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28722166f623f2eef0a3ba1ab825fa0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fc85fb4c7b4a1d785fd3f42d1f36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d30eaabcba7722f842d4da10711e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd608cef39a64d8a52c5c7326b084638110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4852f1db995dfd23f0b35b560171e86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53156329e5b1686715378f688bbf13a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01381099feb0b8bf2905410a19de54cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fbdaba2509e514f5f27eb2a786264114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a61698de4ed6eda6ead419c4cbc69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ce3895b5a98cab93ccb5a36f8c12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2f5d2c7789fdabaf0a1acba0d7037117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd921a0c177bc457197e951e3cf9a1f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8bcd23b18efcc2176be42794fa6bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ffa715c9f7321281c9a33820eb6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb36e3bf35d854f0a995f1ab3e646121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dfa75bb5d71d046f93b7c4c905ddc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261d2bfebb37aa441abec69dc97b35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3fd0e826dcaf5e42f8b87dcc38f5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f19d5d42ab475e0738e63fe813903e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afae76c5d0342ce82993d19b9f8e8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0076af13c0f6838f8a5b4b4287814f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32616641adf0bfc6a875ce1c627f1b8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7dc237ac9135dc53155fca18e370129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67c8f74a8d67fee95220bb47f64f98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402f4ca09bc177a515eca35525ed171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d64a4e5638413dd1b87c436a296a69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa15fa94429228fa6c9840bfbd445133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f3103c488d3083b135da7d43117c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82da6b85be05ea5e91d147b683197c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b879f4ff2343c5632f6800abb5e5eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc66aaea75f165460582b571b112c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d37cbd095f4b8c4310061af87886138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a3353646b1731942b315091e1ada139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a7137251a7b44d9f9076e46f6f4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b69068d93f57d69ad970e5cd499944141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9abecc75d730b12d2fc992f5a07f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614cfdc02937e4679e4c67e5c34dffc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6273e3152ff68276c452d966667abc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004676aa499645affbd30b9d983a73e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359162b6005963d44fab1a2b58a82822146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3979b32a403815e25613bd748cbe0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdcdb5bc9c06880deb2507d45b0997148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d35f73baffed3120ed17035c437aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79378670eda61336c92bbb36f8ecb771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c97d61ca3f539c26c8d781624b6a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d6e69271ef8c6bb887b1c15bfd023152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61d729aa49e7c208fe200907438d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebdd9af6bb1e37c6d9ab6472a3474e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17513301318fa68309fa0844d42a0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfd1f96223e021b0895388a96ffac4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2ce69df4adfbd738670b34afdbd80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c5ce1ab0e7d903a0638ce62636959158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc2f404fca0f17858460126ff45644159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643af170659816f5d2d6edb1289fed3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317bfde62c0a9e183f98c426a70873c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84daf2aabba141e5d097ec14281c90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb80554145f6dd0a36110794e6779ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1f8f28337d72029dabbfe19257270164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6015b9909b6c134798e9a2802526165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e478ff4ff23da33fe5c5f71e6582d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419304af32589ed8000d44a568ddc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5df0f11b3eeaba8cb1e12acae1b45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca36517dc0d1878b6e1eda46c699ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48106fec5898fd7b837cf2c9dc5d7335170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dd7c4764274a2de2d3fd7f695a45a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77cb64d255f860784fd77061acc603172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76739548d3b00dcad40b3cb026335a09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa23b3fb7fbbe1122bca639e78842a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25954578f2e8393214c96d80c3c516c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb38591bbc3fe4ae45967352091f00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0767bb6d467f709c4c81c7afbc50e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59ff50140e6196477ab0ccf7ab5d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da482ac92d1f494b143a78831a9894ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3009bf90646d7f041cb99c5e94a20b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0b76e9d7ee5702ba625cce92b064181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac9e5f92fd1ea5b7279bfdfd2a2ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182977daadde85c313d77d83f5d0228b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce658d1064a51c6b1131b717757c002e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd35990a0c5a846a52724c2250bfdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab6940e45265bc87cd18334bf5920186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc656c3878c26ea6e000e8ea602eb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0690fbfb5d9f2264a41f80012e4ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f99e17aeb9f19f47d7e10611363b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311439c894db01e9d07c307e73bf5da1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40cf7c5405016f0d7e4960af1f62a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242202219d39614c0c2248249416841192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59935484882f2baa236dd642f1d83cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc64ff0dbd38f6068f06088a636161194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09180a3f0aef753d741b6dc5ecbc02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4238bf317b5f6d9537cf9d1e46e996d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7698820ac65103d5c20a830d5cf57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76523398fad37ae44652964cafdce9f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ce004851ff96c1d344f028215aa9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f62e8a371281c6812b304d4d41109200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6c71a9340a79c496d044b240eb97c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e321d5345d74fa3948c8965be11f1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6794d76e90262c4ae98770c3370ff7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac497d6aa8e598748414c6cf6d1a79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb893fb3cc98a9e4eb341cde5159c391205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdbae16dd73ba4e326583caef8adbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd76714615ea957cc2c0fe66062aed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf890b50b1a7b125511014e3607b390208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b693625b23f958d5fa03e7fd4f15c8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b6e2932eeb823f74caa8ee5fa2d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35bd85bc71e51fed141e9f191b210c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0e01df551fa15bb67570ad23bd37d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dbc2cce1afbfab95f2ea077e8fc97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9914cab9a8402b3e1d9c3d8c9e878214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243929c9336f78e9c480ed7802feb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf173d930fe6ef4be6dc99dae37b75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f292f98118381fb156cf91ee1344e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e2065334a88217f743fe89229ab74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83135d78e7e687648b48e2938077fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ed2d94661ad012d8fde8d1d77a35b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12680c2f881c0d4cba8411c3367156d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67413e9433c7d2993f69f5b8ed1a80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b13a3c7e6af13dee1ca6879bcc239223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8aeb1bad9dc59cf8515a09290e60c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906c1fbb1bcd36ce221a052b1bb73c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3aad62b2a78f9072e410b704058e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c274e135c51f9cf6d7e610dfe6f10e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6347265de8694eae4812e8b710dcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f5e81eef21e9cb0774413e507a3e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32012592932defaeaad3e0a96ab372230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1edde49453eb37eb5e40d533cccbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d0d7bb33072178f2fd6bfd25c535232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407155f0ada8c52f3b735dea5c1673233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32181c742ca639021ce2b6aed527df18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638acb699abb17e0d838824f7c7fa5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f63142982a07e096cb66ba3f9ca3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777a5a1d188af2a55acf77cfe64124237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfa6094e4bc2fd42f3d5e94e0e10f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5b7619d0b94038140459e00881a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6d3064568ec801c52c8cf23ac09ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cee4af862a893fc8724718e6b02062241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c8f1e202dc1d1d055a4edc2451073242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681edb02f4fdd8f0562854e55bdcf56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b6f9c268da5810a5555d239037bc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c991f639c6f3c5c54a5c387a54dd20d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ce09cccf70dca2394ac4b08dabd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee47669963f80b39042a4bd79c18a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570397d9e0102f1abe0d1ebef9ec74b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84091add3fcdc262061c9858ba360249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed4c4c553ef997a19dbaed6de3be8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4028276b46f1ea053f8f944a5fbff79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e56e13cb0c702187846c9026508b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d398be10bebc7d92645e273e1bad4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e921c56687a41eb242c2081426acd85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb742ed7b983f8f90e0271459c29619255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f83f45992c878b2b6549cfb5fd6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccf290c523487a8e4ba92ac6826124257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46b549ab3a59b1674016960859f266258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a13ca72e5c0c40dd5dafd49d4466259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cc7d2a6357975503f61f9a87d525c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9df9ef91051dd1b395003d8761cc4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe8dc91c99ed99690617330f57c7d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06008cd66f350eb277e16638dd708522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f0a8c8faac8bd15ec8e43e2ed5fb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826a7a7d3d7daa4383a4034737dfb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be612072c6a80fd52797b9e75ffabbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548008fa375a4bf8bb34a59471588c9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f83e13b029f7a9d2e70db2e9fe2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de87580a579493bb9e0e38352b29d79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39ae5797d167fb9b46b27852407be4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545787fd9523a94c829ba9989827d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8726e6dcec34f8ec82f4bba35a77e69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6793398ccf0beedbe5b564352f7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1005d8b0ed07a926bea02f9d03694f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d501f723cc79a38df7d5eeda767da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88343dc9c6692f45a1cd82504c901328276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a2634332ff9a9b37f50569da1d8b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116611c70b64d3187f0497310a62b06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d65af9888e4b1f76c22af5d6fa36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7a07dd85f4eb42f77e657d60a215d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c9fa4706b3887ca484947ae7f286281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb8b95d78034c8a45a726a56d569cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6cd58d9d3968a20c35d1398b11410283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304ef76a37a10e9e174182626a19ea2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0272ac1670e15a8e639b30b973cb16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084997666ebd0d3905e1dcf1bce770a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264bff3c8853abde16468b27325e0b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e5f25f8cdc5c047f6927a9b55e2c8288.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab97dd0ae55a84f4c9a5643e736a6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75439d83b8b0ba7f12e9d5bb00100a082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e80e612013c72739c214d1b93bc773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247f4d24a81cba1dbbc471a52338834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecb962c966bddc094fb14cde6004c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed7860c0c49d490e91dcf441c0f6006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea89d47b1de896bdd62aa57c8244787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344343437624f15fd7dd3a39b2323f318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7afa156ba3dfb24e19979120d2dd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedf9f0b3f363eb4e4c76c999d59cb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a52403752b687085285b569211996e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c2945bea2f920a93e3d8d15b68fe412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cae4d770b4c65c8b8454f0b5ccd83a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71589d0fdd8e599ff22464bf74f9a07514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0524f2062ca9356df8ca93019fc55615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9674677cc515cd43c79faffd608a3f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0d02ed1febf54b8353614211c427517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e56ff6e66d31c07a85a9742642b1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf8aaa9b4486f7deab871e4c88b2ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a1ec33e4b82271d47be7f0e70058820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f109fe32def275ae41f499df1f214d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b726cfeb3c0862d94bde3b7f0acc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be0b55590858e8947a8939b9bc1d2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab9b2c0c97952af6b96565a3526c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7506aaa48a10a4e2f67e8a802e07f2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0146b1d8e509f3a8d318691a60b9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a914ee43821c1af57f86a70dbae61b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca4c141728be33d1fa766643d0375028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611c5010751aac9ac417df2ff156cf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ceb1c3a4ff84de21a452210bcba7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882c37077c408d22a960fe15c4f6a1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fb9feb6f6463a2034d0dab307bde532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e33590c58adcf823770eb828d519133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5b2c4b6ebe0e1c08cd77489f4bc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59c21859bcf75c70c38d58a0d3450d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca35010b86a34f1ef96ac8bedf8bfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e8b3d9eda62042964f3b58e22576537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086751d6bba7d9f9c82241bb1ad283338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97bdb60cb33b1ca1b9e0257110d0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1b26aca3add49bb3ac71d23614a8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4ec7e266a2e968893551a18b701f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616617a5506bee5b98009323d1176b2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b960362733969a2975170ce6e8798f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827f28d42260b07345f75c87f81606e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc8f82c641aa5d37232888176b1e5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152f6967fddf6ae585d733d90b4219246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609613f7b5bae9b2e7cd90ba7bc4a8a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398956ff00211d4590f229c7438546848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66f1eb1ce8656f505f2d49a02bc1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2247bb6c30daddf1ecdcc3d061b01150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caa0de48c2c7238fb2c2534bfaf6d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796ec42942b4e609adacdd878cf8c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ba80aaf12b60d469bd5de27811ef353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337fcc2c4deb3fc3dff7253f249188354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae9005392ea07f10be457832c59b9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc873cec23b235cb0a15dde53a0e96556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b316c25035e9fd093f89eec2cd197957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212910185f1abe27c27e0b81c7c0d55c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61c32698dce8781b30349986f73d0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253be5f1901286e7c3066961b654d4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7424b3a51d5cd5cc5eee619ab86bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1076a41077fbdb2e1542558516f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2e1b54b2b7aa1f8dd428231aa3b6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6733a2ecf0b441137093d2c249122a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca89d6587817057b8ea9f20435287b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf113987683e7edb494554359e730a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0b1d2c7e4fb18642ade2be3403eed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0816fe60c816e83f20f09da0818cab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2c4578c44e273740c6fd04ad2024569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bcfd3206f56df83859201471cbc8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810135c2cc29c813d3b5ea156a6b534c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d128a6e0c09adc18a09872dc6eb8e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1c4a56058b1afd43d6b0aa22615fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7529ae1a0cf0e43cc71734897351ff674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a248a2c8df8959b508226b5566306e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c11899b4edb5e2a92c21a5dcd832c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262993bffa850eac3080573212498eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d61fd34bac21ba248fd3f723c62ac678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae885fa91760de12140c17d201703079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3370734d8eadc6bc633218fa315ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a746428d62ce175da4bf6a64a4c9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9de779bd94824aa4162bbe066bba4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf60b759bcb1d0392346f94a739b7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562628795b94b5a8529a2f6b6c42c6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e12f514bac9679a5945d4b930a298a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ebe04198c29caa3c4cbec41b4694286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa770b0966f328e1fc3911f7df15fcaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e60732231ee9de472e73bc38e605288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206eaadd9129b35a1fc68dacbc8c5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda287d6cd383d8cbe223d98118be890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780159213142222ea89e8a32be1d814891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac53270a7e6d19bda20c398a4387992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17acfdef01f17882d4b37a9356c9dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64739899f317434a61bb6cf133a0a22394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f0bcb795c27302d3a615ea4953a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132efd39205eb5d388308e4a6fd374296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c14fa5d0f7e725a92c8bc1d550ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343676fc298c9a989a591c6deeafae8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d9c4021e77a8d9adbca937cd7c54299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf565322490b61cc0c7f7006c7bc49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e1250fd06d1e919dd4b9fe4bede5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c4e4a33c702ea82800c43f6705aed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b8f097116e6ab2419d4538a8778e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc103042ea3ea20867aab67043922c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f1f594467c1f02c344db92d7a414a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea89de2c1b16a5713bd0ea7f814318106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91446d7593ae87176de28423e7183b6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c32cd44abb3a6dca69836c2cfc1f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3b2ce3f7b7c1df5b49ed3b074290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0af57c76426bafca7073c33c201e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d6fb7e3d2e0d7f0c4ecab1fa81af9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6923974249375852a218b68b8a3db9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6737f26dc23c7245140124994f98a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b303e89382d20d4af59c1cae59d46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942388712cde787048c9e1d0564d131c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeae9a7024d127b480c29beab4d8965116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d2b2745c5d02fde22897aaaa69ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec004bdfe93dfeaf1d7145a9b8b227ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a239571b516bfb8493fd1d0eda902119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8d42640236b3b7e78f2e5a30a85f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b5c6ccc78b8297eb4b54ce9da50c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b2afaab3c6f767afa9de84012972c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bda502cd6418f496ec8df63d16e541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e46a3a97087ced9884e79a5a9bd620124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442cb362f801996e300e9ceb7c2549b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27442733efc196c2f1ec27c89aaf8a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ceb9f8f8533e8ca74ea5ffe505a86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618d627b8ccdbc16d1c9c7724a105b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99826c5dc08169cc9beb847d0fd7ee71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba28d27f2320f29a62ab36afe2471a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8f6db5c7b97b11475b54390860787131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960e306fe6b1a35bba374faa112c811132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d62de89359c56a2c28324e4671008b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea193545037840de70fbddbf67ce461134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eca405b7bfff627f143d8cbc90505a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5173be0310c10b22dde10ce308b6e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dffbeffa4f96489366111f864f0d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac36fa160b10ddb52a8506fb80df0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1743b22efd79ab4b25adbdbde9929139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effadec8c9821f1197e4c62283cd663e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811f02af5f41844708ea7f1aed81a72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe37579b7919e0e8f545066fbf490c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c6f9e7c0fb6260923d8fd4eed597a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca27a2335e62f4d56ac3178b8ec17d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea511f5110dd2b9efa9648aff80622145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c3ff14c9ca2bddf03fe4d645fc278146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601eb58d1caf57e9ed972ffbe7f2a8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8003e8b090821296a79431f21f465148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e62a552671e57902315d8208587ea8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8528cb82dfeac96141c741c7c46cca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba68bb7218e7efcb94b94b11b87c17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df311f95ca860726609446ad58a95eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d419c8b126c4cc002d4ee5ed136fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4e7bc5ed6393faa53ff9d5e28b8ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2443e7fbbd717dc0137d13c1fd8b90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeb7d9031dc6aaa846ed33951c765a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b7dd95fc58ab79667eb7aac84421157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d7377b22a26293e8fe2c4dbd3d4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c864244edf8345b7e52b04f260ed77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059694d4fcfd89270e3cb85f30a3bcaf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d387d1ee8deaa6489fd596ef53d179161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e604a9b53866196b408dacbd2033e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ac7c39275d7b955855540e6c2f5f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565376c0da13ab8233812ae24e5265d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81486d673b3a82c0cf6b5cc69f3e75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751129c7323bb256b1b6c46273e294d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea65c848b2104639d45c7fbfd9f4c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da73da53697ccb0b95e018ecc7badc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaecceaba72ff8052b92d321689b7be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54a07fcc83adaae6eb541d20a13405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539eff75ce0797ee089a06258279f6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5231e5dcad1cc187e33ca877c7cf73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93568838ae54d0d293e45a7c9756be9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ebf2da9d38318b9efaa79d1331ecf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c588a360203164c68d87bb687614ae3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3617bb7b4e33e760c76d06f4ef520a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7664f42f52cb9112b9d753d9e4cd669177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be71e9da7ae99507d9dc87073d3b73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316979bce8511b5c5784fc9f8a1623f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b7ab93bc40253d85f310bb298b280180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4dd1c41370458c2cbb66aaa072cad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bbdee29ff98e3d6ce88cbcde3518c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e32fa340462927232a3cd33febb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bf4403e111d6b0d83e7db1228973184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5732a14e3d0f3d06c88a31f349892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478641b861087b80088e11c0c09ba31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bdccb3cec7c1e6cf5c51282cba1de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810575839f7f776c15b761b67de4c76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce26d4054e31a67280f7b7880ff82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a7c2839f29f96ede000ceee6a4f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d50ab870c486956c9fc8a1369255b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a0cfc9bd5ed9a4c73a7db3f2ce250192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf1043f816d7a16f9b9dcecfa5168d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f443c2e0585b23e9dc5311affe23e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08a7642130b64f65a4508d0deccc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74d3744345421b56d9cd4ab058f416196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde98c40ef91b79b3550a0485cae8fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618133d000cb6834e80086c3f175787198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac9fbc165f89492ebf4039560251fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e5b7fc9c60f8c6cc97d94a4e1ee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f00fb84dccd06134c5cb28efd7b9e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9a5cf1e2fe3c78f2687a00d5a65f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33af3268b6b85ffaf1bc1b85ffd831203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86187a076434270ab0856d3e60bf694b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76628360387d797555903d7d7446c25e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d935308ee5fac4639917b6f431c4f09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a19d9fb27993bcaf786566eddfbeb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0713ddd9c8e9d3e77ee388c98c302208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385557d23af503f40ca1ee36e542faa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a780206759fedafda808be6588b3e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2084c87704625ea0480eae480be224211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f730734ba51ecb46ecf40897b1333d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa7b151fcea133685590896ea9bb3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2cd5f4e4205a2bdd89e88159bbe85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7fee67269f2e4fa833cfbfd09df63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fcc8d7d6c0639de81c365d279c259216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e738123273c8f87c4d3336c4aa31435217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a937176466aa372a3a3de6a04df84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b4460a0539c267eeb22aeaf4496c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d17c825c3f12c574ee2415420b8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af834220e144b38a25b4f3d0d0d14395221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0f9c37f8ce78e9ea046b884add264222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef8e7b83f58202901f60658084d60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf467cf32fa4352b2102216a17e4f76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb5e41c781e63638443334e3187a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f402138e6e6c6fc1ac1c04e36fbcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcb9a3f4ce0d1960ac57aa9efd1f98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421605c4bb603c37a2e02631154b38a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38364045e45ceb0b3b9eaea8fea34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6d5253c177117cb75b55da1ec217c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf04dd7f40b4065900b59f6e3bb22d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da055d52666a853057e072995c3046b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547207c66cb9ad6681f401147f7c6ed6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c464751d235b7a1718a6d5774185f7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b418284e160db13c9843f0ebd168ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dc0fed6ea84a1e61b1775675d7257236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd304d7738ccaa8a927c4fedd8133c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f05e5d7b0fbfce4be20d3ba0f9c4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b93e0f4bea311cd82beea6e6361ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531bf5b7c531587c31185a109953a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf969fd8cc30a220763363bd3be88dec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24150a3ee50bdfc31fe50b550f1c79f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b7275dd67fee5856e9157a6b02494243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0360da591281d5ff5a0fd57ded9c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc3367fcaa6a7d532213e94ee99b8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ab075eaa605fd79a96a52698980e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641595d6bddd59f0be5ea11e347f3a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3311b28c573a00478315d45ac45391a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c936755da66758b020be1e018d4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aeb80523943049124a4bcb6b3f892250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f84277ad5c4b248b76f30e835597d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eb48c8a1fbe5d8d0f6f5f881d2c07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5092033e92d0ed5321b668b84277253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eaf71bba22a2c8f7760f20fe524bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131151485064b257a197aac7051c11a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf90beb051cf5e13127c3aa1a6eab2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cf307074b9598c2aeb01a3f01ccbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4e8ca0781511b35afb41f6a09ed00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e64d29bd8b19c938e8bd279a524ca3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e6eb5fd88101a728506bea9e43f89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea492c1a4e02581153dd9139628f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbe2078d0673edcca59496ab1e4394262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d030f84b5cea1f26f19680985b814263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422868331b08b3d6ba209d1ca22f2cc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4a908684d3e4076cd522d532affcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248c3e2688f21d26f30703485c6d3a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbdf81f16d8cf7ac8b63264be989ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689191bdf13f25ef0317c57d69ae8cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af6b66265d02c6f19833fecf5236b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d12d3aed5557b4f8f44083ff829c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668eb0b68df0b44c0b01a10092a18bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a38fa5f7f90bd79773158a5f2d13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37162132b5235f83fb958efbf9aedcab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04683598f32f2df363dcf1ec38a2964d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3bd90c204f212e19ead39ebc7bd10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d3244b3f135006f76ca607faa5176276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00721688d13e0697c23e9394c5398a87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04f88509c7e2700f55598cc2129b04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710a1c330a15be3ae9b88b3d15544a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb12e4d8ecdef408a52e0db5a6086280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db57b9222be70d9584644c96e4c1d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ae3ac20af212f9bb0901f1b2c52bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa1ca03fcb6f99322e5c2c33c36d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d265cead802a41a99c210b66facf91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9345234541d96f95764b701178df9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2a343166fbeb78bc74c151780466e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02ea9a3fde42d4cfe2bdd164315d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861ce5fce259459e9337efbaa3e3578288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13644,167 +13641,163 @@
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>24585</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>24586</v>
       </c>
-      <c r="D141" s="0" t="s">
+      <c r="D141" s="0"/>
+      <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>24587</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>11.31</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>22170</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>9.4</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>22171</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>8.91</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>29950</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>48.03</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>